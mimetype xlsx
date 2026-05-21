--- v0 (2026-02-04)
+++ v1 (2026-05-21)
@@ -54,1953 +54,1953 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>19618</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19618/pls_2780_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19618/pls_2780_2009.pdf</t>
   </si>
   <si>
     <t>Alteram as Leis Municipais 2203/97 e 2730/04 que definem a estrutura administrativa do poder executivo municipal.</t>
   </si>
   <si>
     <t>19321</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
-    <t>Projeto de Lei Executivo</t>
-[...2 lines deleted...]
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19321/pl_2770_2009.pdf</t>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19321/pl_2770_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>19420</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19420/pl_2771_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19420/pl_2771_2009.pdf</t>
   </si>
   <si>
     <t>19587</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19587/pl_2772_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19587/pl_2772_2009.pdf</t>
   </si>
   <si>
     <t>19589</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19589/pl_2773_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19589/pl_2773_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza apoio financeiro às atividades do Carnaval de 2009.</t>
   </si>
   <si>
     <t>19593</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19593/pl_2774_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19593/pl_2774_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a firmar convênio com a Guarda Mirim Estrela Radiante de Ponte Nova.</t>
   </si>
   <si>
     <t>19595</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19595/pl_2775_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19595/pl_2775_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.230/2008, que concede subvenções, para o exercício de 2009, às entidades que menciona.</t>
   </si>
   <si>
     <t>19610</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19610/pl_2778_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19610/pl_2778_2009.pdf</t>
   </si>
   <si>
     <t>19613</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19613/pl_2779_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19613/pl_2779_2009.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Padre João do Monte de Medeiros, a antiga rua “F” no bairro São Geraldo.</t>
   </si>
   <si>
     <t>19620</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19620/pl_2781_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19620/pl_2781_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza ao DMAES – Departamento Municipal de Água, Esgoto e Saneamento a prorrogar contrato administrativo para o exercício da função de especialista químico</t>
   </si>
   <si>
     <t>19658</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19658/pl_2783_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19658/pl_2783_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para Técnico de Higiene Dental, de acordo com o Ministério da Saúde.</t>
   </si>
   <si>
     <t>19803</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19803/pl_2784_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19803/pl_2784_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área no bairro Industrial (Cidade Nova), de acordo com a Lei nº 2223/97.</t>
   </si>
   <si>
     <t>19805</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19805/pl_2785_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19805/pl_2785_2009.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente.</t>
   </si>
   <si>
     <t>19808</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19808/pl_2786_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19808/pl_2786_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de subvenção especial à entidade que menciona.</t>
   </si>
   <si>
     <t>19811</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Abre crédito adicional especial.</t>
   </si>
   <si>
     <t>19813</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19813/pl_2788_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19813/pl_2788_2009.pdf</t>
   </si>
   <si>
     <t>19819</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19819/pl_2789_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19819/pl_2789_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para recuperação e limpeza das margens urbanas do Rio Piranga.</t>
   </si>
   <si>
     <t>19827</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19827/pl_2791.2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19827/pl_2791.2009.pdf</t>
   </si>
   <si>
     <t>Alterar e adequar a Tabela de Salários Padrões do Departamento Municipal de Água, Esgoto e Saneamento de Ponte Nova - DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>19831</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19831/pl_2793_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19831/pl_2793_2009.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei n° 3.182/2008, que altera a tabela de salários e institui o adicional de assiduidade para os servidores em geral.</t>
   </si>
   <si>
     <t>19833</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19833/pl_2794_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19833/pl_2794_2009.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores, nos termo do art. 37, X da Constituição Federal e altera a tabela salarial dos servidores da Administração Direta do Poder Executivo.</t>
   </si>
   <si>
     <t>19835</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19835/pl_2795_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19835/pl_2795_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para contribuição mensal à CNM (Confederação Nacional de Municípios).</t>
   </si>
   <si>
     <t>19837</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19837/pl_2796_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19837/pl_2796_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a alterar Convênio com a COPLACAN, Cooperativa Regional Mista dos Plantadores de Cana de Minas Gerais, conforme Lei n' 2.526/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>19846</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19846/pl_2798_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19846/pl_2798_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.329/1999, que cria o Conselho Municipal de Cultura e dá outras providências.</t>
   </si>
   <si>
     <t>19862</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19862/pl_2801_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19862/pl_2801_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.224 de 10 de setembro de 2008, que dispõe sobre a preservação ambiental nas margens dos cursos d’agua no Município de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>19863</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19863/pl_2802_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19863/pl_2802_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.225 de 15 de setembro de 2008, que declara o trecho do rio Piranga situado na cidade de Ponte Nova como monumento natural e patrimônio paisagístico e turístico do Município.</t>
   </si>
   <si>
     <t>19866</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19866/pl_2803_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19866/pl_2803_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.412/2000, que dispõe sobre a criação do Conselho de Turismo no Município de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19872</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19872/pl_2806_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19872/pl_2806_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para aquisição de mobiliário e/ou equipamento.</t>
   </si>
   <si>
     <t>19875</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19875/pl_2807_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19875/pl_2807_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para o "Programa Arte para Todos".</t>
   </si>
   <si>
     <t>19880</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19880/pl_2808_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19880/pl_2808_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Desenvolvimento Econômico de Ponte Nova e revoga a lei 1.616/1991.</t>
   </si>
   <si>
     <t>19882</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19882/pl_2809_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19882/pl_2809_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação dos contratos administrativos por prazo determinado.</t>
   </si>
   <si>
     <t>19591</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19591/pl_2810_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19591/pl_2810_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.257/2009, que autoriza apoio financeiro às atividades do Carnaval 2009.</t>
   </si>
   <si>
     <t>19899</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19899/pl_2812_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19899/pl_2812_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para construção de muro de contenção de urbanização da beira rio.</t>
   </si>
   <si>
     <t>19901</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19901/pl_2813_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19901/pl_2813_2009.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Melhoramento da Bovinocultura de Leite e Carne e dá outras providências</t>
   </si>
   <si>
     <t>19903</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19903/pl_2814_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19903/pl_2814_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>19905</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19905/pl_2815_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19905/pl_2815_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal dos Direitos da Mulher e revoga a Lei nº 2.622, de 18 de novembro de 2002.</t>
   </si>
   <si>
     <t>19911</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19911/pl_2816_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19911/pl_2816_2009.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte e dá outras providências.</t>
   </si>
   <si>
     <t>19913</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19913/pl_2817_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19913/pl_2817_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.020/2006, que dispõe sobre a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional_x000D_
 interesse público, nos termos do art. 39 da LOM e artigos 223 e seguintes da Lei Municipal 1.522/90.</t>
   </si>
   <si>
     <t>19914</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19914/pl_2818_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19914/pl_2818_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>19920</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19920/pl_2819_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19920/pl_2819_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>19922</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19922/pl_2820_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19922/pl_2820_2009.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 3230/08 que concede subvenção social para as entidades no exercício de 2009 e 3251/08 (Lei Orçamentaria Anual).</t>
   </si>
   <si>
     <t>19930</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19930/pl_2824_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19930/pl_2824_2009.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional especial no orçamento.</t>
   </si>
   <si>
     <t>19937</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19937/pl_2825_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19937/pl_2825_2009.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo receber doação de bancos de granito da Associação dos Moradores e Amigos do bairro de Palmeiras.</t>
   </si>
   <si>
     <t>19946</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19946/pl_2826_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19946/pl_2826_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento vigente.</t>
   </si>
   <si>
     <t>19950</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19950/pl_2829_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19950/pl_2829_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o fornecimento de vale estudante para alunos rede pública de ensino.</t>
   </si>
   <si>
     <t>19940</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19940/pl_2831_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19940/pl_2831_2009.pdf</t>
   </si>
   <si>
     <t>19942</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19942/pl_2832_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19942/pl_2832_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.819/2005, que cria a Coordenadoria Municipal de Defesa Civil - COMDEC - do Município de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>19964</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19964/pl_2835_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19964/pl_2835_2009.pdf</t>
   </si>
   <si>
     <t>Altera o art. 50 da Lei nº 3,180 de 07 de abril de 2008, que dispõe sobre a Comissão Permanente de Licitações do Departamento Municipal de Água, Esgoto e Saneamento de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19966</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19966/pl_2836_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19966/pl_2836_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura de Ponte Nova a firmar convênio de cooperação com a Polícia Civil e a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>19968</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19968/pl_2837_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19968/pl_2837_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei de Plano de Cargos e Salários da Prefeitura Municipal de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>19969</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19969/pl_2839_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19969/pl_2839_2009.pdf</t>
   </si>
   <si>
     <t>19971</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19971/pl_2840_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19971/pl_2840_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S/A.</t>
   </si>
   <si>
     <t>19662</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19662/pl_2869_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19662/pl_2869_2009.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único, do Art. 1º, da Lei 3.283/2009, que dispõe sobre a criação de vagas para Técnico de Higiene Dental, de acordo com o Ministério da Saúde.</t>
   </si>
   <si>
     <t>19244</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19244/pll_01_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19244/pll_01_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.944/94, que institui Código Sanitário e dá outras providências, e a Lei Complementar nº 3.027/07, que institui o Código Municipal de Posturas de Ponte Nova, revoga a Lei no 1.397/87, que dispõe sobre o Código de Posturas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>19247</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Niltinho Detetive</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19247/pll_02_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19247/pll_02_2009.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Rio Piranga a atual Avenida Antônio Brant Ribeiro, na margem esquerda do rio Piranga.</t>
   </si>
   <si>
     <t>19248</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19248/pll_03_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19248/pll_03_2009.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação dos Moradores e Amigos do Bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>19251</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19251/pll_04_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19251/pll_04_2009.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral e reajuste na remuneração dos servidores do Legislativo para o exercício de 2009.</t>
   </si>
   <si>
     <t>19254</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19254/pll_05_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19254/pll_05_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.027/2007, que institui o Código Municipal de Posturas de Ponte Nova, acrescentado o artigo 162-A, para dispor sobre a coleta de recipientes e vasilhames de bebidas alcoólicas e refrigerantes, e dá outras providências.</t>
   </si>
   <si>
     <t>19256</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19256/pll_06_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19256/pll_06_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre “Campanha de Esclarecimento e Combate à Pedofilia” nas escolas municipais de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19259</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Halaôr Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19259/pll_07_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19259/pll_07_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.645/03, que institui o Programa de Conservação de Estradas Rurais do Município – Procer.</t>
   </si>
   <si>
     <t>19261</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rubinho, Wagner Mol</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19261/pll_08_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19261/pll_08_2009.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha de Prevenção à Síndrome Fumante e Alcoólica Fetal no município de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19265</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19265/pll_09_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19265/pll_09_2009.pdf</t>
   </si>
   <si>
     <t>Estabelece que alunos das escolas e creches da Rede Municipal de Ensino, com menor rendimento escolar, tenham atendimento educacional psicológico especializado, gratuito e obrigatório.</t>
   </si>
   <si>
     <t>19267</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Divino</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19267/pll_10_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19267/pll_10_2009.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Programa de Recuperação e Apoio para a Vida – PRAVIDA.</t>
   </si>
   <si>
     <t>19269</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Halaôr Carvalho, Niltinho Detetive, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19269/pll_11_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19269/pll_11_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre destinação de lixo tóxico de pilhas e baterias, conforme legislação vigente, especificamente a Lei nº 6.938/81, o Decreto nº 99.274/90, a Resolução 401/CONAMA e as normas da ABNT.</t>
   </si>
   <si>
     <t>19275</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19275/pll_12_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19275/pll_12_2009.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Centro Comunitário Primeiro de Maio.</t>
   </si>
   <si>
     <t>19277</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19277/pll_13_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19277/pll_13_2009.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação dos Moradores de Anna Florencia – AMAFLOR.</t>
   </si>
   <si>
     <t>19279</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19279/pll_14_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19279/pll_14_2009.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Geraldo Magela Guimarães a praça existente no bairro Triângulo, na margem esquerda da Av. Getúlio Vargas, nas proximidades da Ponte Dr. Otávio Soares.</t>
   </si>
   <si>
     <t>19281</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19281/pll_15_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19281/pll_15_2009.pdf</t>
   </si>
   <si>
     <t>Denomina de "Praça Elysio Bartolomeu" a praça existente na margem esquerda da Rua Antônio Frederico Ozanan, bairro Centro, nas proximidades do antigo terminal rodoviário.</t>
   </si>
   <si>
     <t>19283</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Buka</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19283/pll_16_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19283/pll_16_2009.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Vanir Mendes da Cunha a praça localizada no cruzamento das ruas Luiz Martins Soares Sobrinho e Bonifácio Guimarães, no Bairro Rosário.</t>
   </si>
   <si>
     <t>19285</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Wagner Mol</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19285/pll_17_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19285/pll_17_2009.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Quilombola Herdeiros do Banzo</t>
   </si>
   <si>
     <t>19287</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Divino, Halaôr Carvalho, Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19287/pll_18_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19287/pll_18_2009.pdf</t>
   </si>
   <si>
     <t>Concede Título de Utilidade Pública Municipal à Associação Estadual de Defesa Ambiental e Social - AEDAS</t>
   </si>
   <si>
     <t>19289</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19289/pll_19_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19289/pll_19_2009.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Antônio Constantino Trivellato a avenida de acesso ao presídio estadual no Parque Municipal Tancredo Neves.</t>
   </si>
   <si>
     <t>19291</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19291/pll_20_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19291/pll_20_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.245/2008, que dispõe sobre a regulamentação do Fundo Municipal do Meio Ambiente.</t>
   </si>
   <si>
     <t>19293</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19293/pll_21_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19293/pll_21_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a declaração nas faturas e carnês de tributos e taxas cobradas pelos órgãos do Poder Público Municipal, da administração direta e indireta, de inexistência de débitos e dá outras providências.</t>
   </si>
   <si>
     <t>19295</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Rubinho, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19295/pll_22_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19295/pll_22_2009.pdf</t>
   </si>
   <si>
     <t>Proíbe o fumo nos recintos coletivos do município de Ponte Nova e dá outras providências</t>
   </si>
   <si>
     <t>19298</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Niltinho Detetive</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19298/pll_23_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19298/pll_23_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.027/07, que institui o Código Municipal de Posturas de Ponte Nova, revoga a Lei nº 1.397/87, que dispõe sobre o Código de Posturas Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>19300</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19300/pll_24_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19300/pll_24_2009.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o Teste da Orelhinha (Triagem Auditiva Neonatal) em crianças recém-nascidas atendidas pela rede pública municipal de saúde.</t>
   </si>
   <si>
     <t>19302</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19302/pll_25_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19302/pll_25_2009.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade de instalação de equipamentos coletores de energia solar em novas construções e dá outras providências.</t>
   </si>
   <si>
     <t>19303</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19303/pll_26_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19303/pll_26_2009.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação das Igrejas Evangélicas da Zona da Mata Norte de Minas Gerais.</t>
   </si>
   <si>
     <t>19305</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19305/pll_27_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19305/pll_27_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de vassouras feitas de materiais recicláveis para a limpeza de repartições e logradouros públicos.</t>
   </si>
   <si>
     <t>19307</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19307/pll_28_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19307/pll_28_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre plano de emergência para prevenir danos ao município de Ponte Nova oriundos de reservatórios de água existentes na bacia do rio Piranga.</t>
   </si>
   <si>
     <t>19308</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19308/pll_29_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19308/pll_29_2009.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Administrador no município de Ponte Nova.</t>
   </si>
   <si>
     <t>19311</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19311/pll_30_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19311/pll_30_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.058/95</t>
   </si>
   <si>
     <t>19313</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19313/pll_31_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19313/pll_31_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Conservação e Defesa do Meio Ambiente - Codema, órgão criado pela Lei nº 1.230/81, e revoga a Lei nº 2.083/96 que reestrutura o Conselho Municipal de Conservação e Defesa do Meio Ambiente - Codema.</t>
   </si>
   <si>
     <t>19597</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19597/pls_2776.2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19597/pls_2776.2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.895/05, que dispõe sobre a implantação do PETI – Programa de Erradicação do Trabalho Infantil e dá outras providências.</t>
   </si>
   <si>
     <t>19600</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19600/pls_2777_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19600/pls_2777_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do núcleo do Projovem (Programa Nacional de Inclusão do Jovem), e o estabelecimento das funções de Orientador Social, Orientador Profissional e Facilitador de Oficinas, e dá outras providências</t>
   </si>
   <si>
     <t>19630</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19630/pls_2782_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19630/pls_2782_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Referência Especializado de Assistência Social (CREAS), integrante do Sistema Único de Assistência Social (SUAS), e dá outras providências</t>
   </si>
   <si>
     <t>19821</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19821/plc_2790_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19821/plc_2790_2009.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 11 e 12, Parágrafo Único, da Lei 3.207, de 03 de julho de 2008, que dispõe sobre a regularização fundiária do Parque Florestal Municipal Tancredo Neves, altera a organização administrativa da Prefeitura Municipal de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19829</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19829/plc_2792_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19829/plc_2792_2009.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 7º, caput e parágrafo único, da Lei Complementar nº 2.423/2000, que estabelece a Jornada de Trabalho dos Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>19844</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19844/plc_2797_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19844/plc_2797_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.203/1997, que aprova a alteração da estrutura organizacional da prefeitura municipal de Ponte Nova.</t>
   </si>
   <si>
     <t>19849</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19849/plc_2799_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19849/plc_2799_2009.pdf</t>
   </si>
   <si>
     <t>19857</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19857/plc_2800_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19857/plc_2800_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.203/ 1997, que aprova a alteração da estrutura organizacional da prefeitura municipal de Ponte Nova.</t>
   </si>
   <si>
     <t>19869</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19869/plc_2804_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19869/plc_2804_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.203/1997, que aprova a alteração da estrutura organizacional da prefeitura municipal de Ponte Nova.</t>
   </si>
   <si>
     <t>19870</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19870/plc_2805_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19870/plc_2805_2009.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 6° da Lei 2.832/ 2005, que dispõe sobre a Comissão Permanente de Licitação e dá outras providências.</t>
   </si>
   <si>
     <t>19884</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19884/plc_2811_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19884/plc_2811_2009.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 1.1 e 12, Parágrafo Único, da Lei 3.207, de 03 de julho de 2008, que dispõe sobre a regularização fundiária do Parque Florestal Municipal Tancredo Neves, altera a organização administrativa da Prefeitura Municipal de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19924</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19924/plc_2821_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19924/plc_2821_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.890 /2005. que dispõe sobre a criação do Centro de Referência da Assistência Social (CRAS) e dá outras providências.</t>
   </si>
   <si>
     <t>19926</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19926/plc_2822_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19926/plc_2822_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n" 3.066, 12 de junho de 2007, que cria cargos para realização de concurso público, modificando nomenclatura e atribuições do cargo de Auxiliar de Assistência Social.</t>
   </si>
   <si>
     <t>19929</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19929/plc_2823_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19929/plc_2823_2009.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do art. 90 e acrescenta § 2º ao artigo 93 e §§ 2º e 3º ao art. 94 da Lei Municipal n° 1.522/90, que dispõe sobre o Estatuto dos_x000D_
 Servidores Públicos de Ponte Nova.</t>
   </si>
   <si>
     <t>19948</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19948/pl_2827_2007.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19948/pl_2827_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.086 /2007que autoriza ao Poder Executivo contratar temporariamente profissionais para implementação do CAPS - Centro de Atenção Psicossocial, revoga a Lei Municipal nº 2.736/04 e dá outras providências.</t>
   </si>
   <si>
     <t>19954</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19954/pl_2828_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19954/pl_2828_2009.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1 da Lei Municipal 2.188/1997, que altera a linha perimétrica da zona urbana da cidade de Ponte Nova e cria o Bairro Anna Florência, a Lei 2.822/2005, que regulamenta os Bairros existentes no Município.</t>
   </si>
   <si>
     <t>19952</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19952/plc_2830_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19952/plc_2830_2009.pdf</t>
   </si>
   <si>
     <t>Altera Lei 2.237/1998, que cria o Departamento Municipal de Trânsito (DEMUTRAN), Cargos, Salários, e a Lei n" 2.203/1997, que aprova a alteração da estrutura organizacional da Prefeitura Municipal de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19944</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19944/plc_2833.2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19944/plc_2833.2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2006/95, que institui a política de pessoal do Departamento Municipal de Água, Esgoto e Saneamento de Ponte Nova - DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>19962</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19962/plc_2834.2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19962/plc_2834.2009.pdf</t>
   </si>
   <si>
     <t>17890</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17890/plc_2888_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17890/plc_2888_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU para imóveis localizados na zona urbana que comprovadamente sejam utilizados em exploração extrativa, vegetal, agrícola, pecuária ou agroindustrial e dá outras providências.</t>
   </si>
   <si>
     <t>19246</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19246/rf_pll_01_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19246/rf_pll_01_2009.pdf</t>
   </si>
   <si>
     <t>19249</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19249/rf_pll_03_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19249/rf_pll_03_2009.pdf</t>
   </si>
   <si>
     <t>19252</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19252/rf_pll_04_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19252/rf_pll_04_2009.pdf</t>
   </si>
   <si>
     <t>19255</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19255/rf_pll_05_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19255/rf_pll_05_2009.pdf</t>
   </si>
   <si>
     <t>19257</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19257/rf_pll_06_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19257/rf_pll_06_2009.pdf</t>
   </si>
   <si>
     <t>19260</t>
   </si>
   <si>
     <t>19262</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19262/rf_pll_08_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19262/rf_pll_08_2009.pdf</t>
   </si>
   <si>
     <t>19266</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19266/rf_pll_09_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19266/rf_pll_09_2009.pdf</t>
   </si>
   <si>
     <t>19268</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19268/rf_pll_10_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19268/rf_pll_10_2009.pdf</t>
   </si>
   <si>
     <t>19270</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19270/rf_pll_11_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19270/rf_pll_11_2009.pdf</t>
   </si>
   <si>
     <t>19276</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19276/rf_pll_12_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19276/rf_pll_12_2009.pdf</t>
   </si>
   <si>
     <t>19278</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19278/rf_pll_13_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19278/rf_pll_13_2009.pdf</t>
   </si>
   <si>
     <t>19280</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19280/rf_pll_14_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19280/rf_pll_14_2009.pdf</t>
   </si>
   <si>
     <t>19282</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19282/rf_pll_15_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19282/rf_pll_15_2009.pdf</t>
   </si>
   <si>
     <t>19284</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19284/rf_pll_16_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19284/rf_pll_16_2009.pdf</t>
   </si>
   <si>
     <t>19286</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19286/rf_pll_17_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19286/rf_pll_17_2009.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a Associação Quilombola Herdeiros do Banzo.</t>
   </si>
   <si>
     <t>19288</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19288/rf_pll_18_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19288/rf_pll_18_2009.pdf</t>
   </si>
   <si>
     <t>19290</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19290/rf_pll_19_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19290/rf_pll_19_2009.pdf</t>
   </si>
   <si>
     <t>19292</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19292/rf_pll_20_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19292/rf_pll_20_2009.pdf</t>
   </si>
   <si>
     <t>19294</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19294/rf_pll_21_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19294/rf_pll_21_2009.pdf</t>
   </si>
   <si>
     <t>19296</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19296/rf_pll_22_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19296/rf_pll_22_2009.pdf</t>
   </si>
   <si>
     <t>19299</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19299/rf_pll_23_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19299/rf_pll_23_2009.pdf</t>
   </si>
   <si>
     <t>19301</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19301/rf_pll_24_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19301/rf_pll_24_2009.pdf</t>
   </si>
   <si>
     <t>19304</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19304/rf_pll_26_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19304/rf_pll_26_2009.pdf</t>
   </si>
   <si>
     <t>utilidade pública municipal a Associação das Igrejas Evangélicas da Zona da Mata Norte de Minas Gerais.</t>
   </si>
   <si>
     <t>19306</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19306/rf_pll_27_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19306/rf_pll_27_2009.pdf</t>
   </si>
   <si>
     <t>19309</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19309/rf_pll_29_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19309/rf_pll_29_2009.pdf</t>
   </si>
   <si>
     <t>19312</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.058/95.</t>
   </si>
   <si>
     <t>19322</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19322/rf_pl_2770_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19322/rf_pl_2770_2009.pdf</t>
   </si>
   <si>
     <t>19427</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19427/rf_pl_2771_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19427/rf_pl_2771_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente</t>
   </si>
   <si>
     <t>19588</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19588/rf_pl_2772_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19588/rf_pl_2772_2009.pdf</t>
   </si>
   <si>
     <t>19590</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19590/rf_pl_2773_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19590/rf_pl_2773_2009.pdf</t>
   </si>
   <si>
     <t>19594</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19594/rf_pl_2774_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19594/rf_pl_2774_2009.pdf</t>
   </si>
   <si>
     <t>19596</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19596/rf_pl_2775_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19596/rf_pl_2775_2009.pdf</t>
   </si>
   <si>
     <t>19598</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19598/rf_pl_2776_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19598/rf_pl_2776_2009.pdf</t>
   </si>
   <si>
     <t>19601</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19601/rf_pl_2777_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19601/rf_pl_2777_2009.pdf</t>
   </si>
   <si>
     <t>19611</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19611/rf_pl_2778_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19611/rf_pl_2778_2009.pdf</t>
   </si>
   <si>
     <t>19615</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19615/rf_pl_2779_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19615/rf_pl_2779_2009.pdf</t>
   </si>
   <si>
     <t>19619</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19619/rf_pls_2780_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19619/rf_pls_2780_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.203/97 que define a estrutura administrativa do poder executivo municipal.</t>
   </si>
   <si>
     <t>19621</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19621/rf_pl_2781_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19621/rf_pl_2781_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza ao DMAES – Departamento Municipal de Água, Esgoto e Saneamento a prorrogar contrato administrativo para o exercício da função de especialista químico.</t>
   </si>
   <si>
     <t>19631</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19631/rf_pls_2782_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19631/rf_pls_2782_2009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Referência Especializado de Assistência Social (CREAS), integrante do Sistema Único de Assistência Social (SUAS), e dá outras providências.</t>
   </si>
   <si>
     <t>19659</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19659/pl_2783_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19659/pl_2783_2009.pdf</t>
   </si>
   <si>
     <t>19804</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19804/rf_pl_2784_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19804/rf_pl_2784_2009.pdf</t>
   </si>
   <si>
     <t>19806</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19806/rf_pl_2785_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19806/rf_pl_2785_2009.pdf</t>
   </si>
   <si>
     <t>19809</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19809/rf_pl_2786_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19809/rf_pl_2786_2009.pdf</t>
   </si>
   <si>
     <t>19812</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19812/rf_pl_2787_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19812/rf_pl_2787_2009.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial.</t>
   </si>
   <si>
     <t>19814</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19814/rf_pl_2788_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19814/rf_pl_2788_2009.pdf</t>
   </si>
   <si>
     <t>19820</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19820/rf_pl_2789_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19820/rf_pl_2789_2009.pdf</t>
   </si>
   <si>
     <t>19828</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19828/rf_2791.2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19828/rf_2791.2009.pdf</t>
   </si>
   <si>
     <t>Altera a tabela salarial dos servidores do DMAES - Departamento Municipal de Água, Esgoto e Saneamento, e concede revisão geral da remuneração, nos termos do art. 37, X da Constituição Federal.</t>
   </si>
   <si>
     <t>19830</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19830/rf_plc_2792_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19830/rf_plc_2792_2009.pdf</t>
   </si>
   <si>
     <t>19832</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19832/rf_pl_2793_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19832/rf_pl_2793_2009.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei nº 3.175/2008, que altera a tabela de salários e institui o adicional de assiduidade para os servidores em geral e gratificação de desempenho e produtividade para Operadores de Máquinas.</t>
   </si>
   <si>
     <t>19834</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19834/rf_pl_2794_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19834/rf_pl_2794_2009.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores, nos termos do art. 37, X da Constituição Federal e altera a tabela salarial dos servidores da Administração Direta do Poder Executivo.</t>
   </si>
   <si>
     <t>19836</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19836/rf_pl_2795_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19836/rf_pl_2795_2009.pdf</t>
   </si>
   <si>
     <t>19838</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19838/rf_pl_2796_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19838/rf_pl_2796_2009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a alterar Convênio com a COPLACAN, Cooperativa Regional Mista dos Plantadores de Cana de Minas Gerais, conforme Lei n° 2.526/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>19845</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19845/plc_2797_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19845/plc_2797_2009.pdf</t>
   </si>
   <si>
     <t>19847</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19847/rf_pl_2798_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19847/rf_pl_2798_2009.pdf</t>
   </si>
   <si>
     <t>19850</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19850/rf_plc_2799_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19850/rf_plc_2799_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.203/1997, que dispõe sobre a Estrutura Organizacional do Poder Executivo Municipal, ampliando o número de vagas do cargo Assessor de Controle e Avaliação, vinculado à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>19858</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19858/rf_plc_2800_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19858/rf_plc_2800_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.203/1997, que aprova a estrutura organizacional do Poder Executivo ido Município de Ponte Nova.</t>
   </si>
   <si>
     <t>19867</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19867/rf_pl_2803_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19867/rf_pl_2803_2009.pdf</t>
   </si>
   <si>
     <t>19871</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19871/rf_plc_2805_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19871/rf_plc_2805_2009.pdf</t>
   </si>
   <si>
     <t>Altera o art 1º. da Lei 2.754/2004, que cria gratificação de função para os servidores que menciona e autoriza contratação por necessidade temporária de excepcional interesse público e o artigo 6' da Lei 2.832/2005, que dispõe sobre a Comissão Permanente de Licitação e dá outras providências</t>
   </si>
   <si>
     <t>19873</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19873/rf_pl_2806_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19873/rf_pl_2806_2009.pdf</t>
   </si>
   <si>
     <t>19876</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19876/rf_pl_2807_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19876/rf_pl_2807_2009.pdf</t>
   </si>
   <si>
     <t>19881</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19881/rf_pl_2808_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19881/rf_pl_2808_2009.pdf</t>
   </si>
   <si>
     <t>19883</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19883/rf_pl_2809_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19883/rf_pl_2809_2009.pdf</t>
   </si>
   <si>
     <t>19592</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19592/rf_pl_2810_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19592/rf_pl_2810_2009.pdf</t>
   </si>
   <si>
     <t>19885</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19885/rf_plc_2811_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19885/rf_plc_2811_2009.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 11 e 12, Parágrafo Único, da Lei 3.207, de 03 de julho de 2008, que dispõe sobre a regularização fundiária do Parque Florestal Municipal_x000D_
 Tancredo Neves, altera a organização administrativa da Prefeitura Municipal de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19900</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19900/pl_2812_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19900/pl_2812_2009.pdf</t>
   </si>
   <si>
     <t>19902</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19902/rf_2813_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19902/rf_2813_2009.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Melhoramento da Bovinocultura de Leite e Carne e dá outras providências.</t>
   </si>
   <si>
     <t>19904</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19904/rf_pl_2814_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19904/rf_pl_2814_2009.pdf</t>
   </si>
   <si>
     <t>19906</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19906/rf_pl_2815_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19906/rf_pl_2815_2009.pdf</t>
   </si>
   <si>
     <t>19912</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19912/rf_pl_2816_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19912/rf_pl_2816_2009.pdf</t>
   </si>
   <si>
     <t>19915</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19915/rf_pl_2018_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19915/rf_pl_2018_2009.pdf</t>
   </si>
   <si>
     <t>19921</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19921/rf_pl_2819_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19921/rf_pl_2819_2009.pdf</t>
   </si>
   <si>
     <t>19923</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19923/rf_pl_2820_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19923/rf_pl_2820_2009.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 3.230/08, que concede subvenção social para as entidades no exercício de 2009, e 3.251/08 (Lei Orçamentária Anual).</t>
   </si>
   <si>
     <t>19925</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19925/rf_plc_2821_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19925/rf_plc_2821_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.890/2005, que dispõe sobre a criação do Centro de Referência da Assistência Social (CRAS) e dá outras providências.</t>
   </si>
   <si>
     <t>19927</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19927/rf_plc_2822_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19927/rf_plc_2822_2009.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.066, de 12 de junho de 2007, que cria cargos para realização de concurso público, modificando nomenclatura e atribuições do cargo de Auxiliar de Assistência Social.</t>
   </si>
   <si>
     <t>19938</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19938/rf_pl_2825_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19938/rf_pl_2825_2009.pdf</t>
   </si>
   <si>
     <t>Que autoriza o Poder Executivo receber doação da Associação dos Moradores e Amigos do bairro de Palmeiras.</t>
   </si>
   <si>
     <t>19947</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19947/rf_pl_2826_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19947/rf_pl_2826_2009.pdf</t>
   </si>
   <si>
     <t>19949</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19949/plc_2827_2007.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19949/plc_2827_2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.086/2007que autoriza ao Poder Executivo contratar temporariamente profissionais para implementação do CAPS - Centro de Atenção Psicossocial, revoga a Lei Municipal nº 2.736/04 e dá outras providências.</t>
   </si>
   <si>
     <t>19955</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19955/rf_pl_2828_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19955/rf_pl_2828_2009.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal 2.188/1997, que altera a linha perimétrica da zona urbana da cidade de Ponte Nova e cria o Bairro Anna Florência, a Lei 2.822/2005, que regulamenta os Bairros existentes no Município.</t>
   </si>
   <si>
     <t>19951</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19951/rf_pl_2829_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19951/rf_pl_2829_2009.pdf</t>
   </si>
   <si>
     <t>19953</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19953/rf_plc_2830_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19953/rf_plc_2830_2009.pdf</t>
   </si>
   <si>
     <t>Altera Lei 2.237/1998, que cria o Departamento Municipal de Trânsito (DEMUTRAN), Cargos, Salários, e a Lei n° 2.203/1997, que aprova a alteração da estrutura organizacional da prefeitura municipal de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19941</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19941/rf_pl_2831_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19941/rf_pl_2831_2009.pdf</t>
   </si>
   <si>
     <t>19943</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19943/rf_pl_2832_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19943/rf_pl_2832_2009.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 4º, III; 6º, 7º, 8º, § 1º e 9º da Lei 2.819, de 04.05.2005, que cria a Coordenadoria Municipal de Defesa Civil - COMDEC - do Município de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>19945</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19945/rf_plc_2833_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19945/rf_plc_2833_2009.pdf</t>
   </si>
   <si>
     <t>19963</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19963/rf_plc_2834_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19963/rf_plc_2834_2009.pdf</t>
   </si>
   <si>
     <t>19965</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19965/rf_pl_2835_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19965/rf_pl_2835_2009.pdf</t>
   </si>
   <si>
     <t>Altera o art. 50 da Lei nº 3.180, de 07 de abril de 2008, que dispõe sobre a Comissão Permanente de Licitações do Departamento Municipal de Água, Esgoto e Saneamento de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>19967</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19967/rf_pl_2836_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19967/rf_pl_2836_2009.pdf</t>
   </si>
   <si>
     <t>19970</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19970/rf_pl_2839_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19970/rf_pl_2839_2009.pdf</t>
   </si>
   <si>
     <t>19972</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19972/rf_pl_2840_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19972/rf_pl_2840_2009.pdf</t>
   </si>
   <si>
     <t>19663</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19663/rf_pl_2869_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19663/rf_pl_2869_2009.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único, do Art. 1º, da Lei 3.283/2009, que dispõe 	sobre a criação de vagas para Técnico de Higiene Dental, de acordo com o Ministério da Saúde.</t>
   </si>
   <si>
     <t>17891</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17891/rf_plc_2888_2009.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17891/rf_plc_2888_2009.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2304,68 +2304,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19618/pls_2780_2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19321/pl_2770_2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19420/pl_2771_2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19587/pl_2772_2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19589/pl_2773_2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19593/pl_2774_2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19595/pl_2775_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19610/pl_2778_2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19613/pl_2779_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19620/pl_2781_2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19658/pl_2783_2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19803/pl_2784_2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19805/pl_2785_2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19808/pl_2786_2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19813/pl_2788_2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19819/pl_2789_2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19827/pl_2791.2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19831/pl_2793_2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19833/pl_2794_2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19835/pl_2795_2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19837/pl_2796_2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19846/pl_2798_2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19862/pl_2801_2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19863/pl_2802_2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19866/pl_2803_2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19872/pl_2806_2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19875/pl_2807_2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19880/pl_2808_2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19882/pl_2809_2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19591/pl_2810_2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19899/pl_2812_2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19901/pl_2813_2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19903/pl_2814_2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19905/pl_2815_2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19911/pl_2816_2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19913/pl_2817_2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19914/pl_2818_2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19920/pl_2819_2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19922/pl_2820_2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19930/pl_2824_2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19937/pl_2825_2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19946/pl_2826_2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19950/pl_2829_2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19940/pl_2831_2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19942/pl_2832_2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19964/pl_2835_2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19966/pl_2836_2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19968/pl_2837_2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19969/pl_2839_2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19971/pl_2840_2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19662/pl_2869_2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19244/pll_01_2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19247/pll_02_2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19248/pll_03_2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19251/pll_04_2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19254/pll_05_2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19256/pll_06_2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19259/pll_07_2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19261/pll_08_2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19265/pll_09_2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19267/pll_10_2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19269/pll_11_2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19275/pll_12_2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19277/pll_13_2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19279/pll_14_2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19281/pll_15_2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19283/pll_16_2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19285/pll_17_2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19287/pll_18_2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19289/pll_19_2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19291/pll_20_2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19293/pll_21_2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19295/pll_22_2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19298/pll_23_2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19300/pll_24_2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19302/pll_25_2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19303/pll_26_2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19305/pll_27_2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19307/pll_28_2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19308/pll_29_2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19311/pll_30_2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19313/pll_31_2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19597/pls_2776.2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19600/pls_2777_2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19630/pls_2782_2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19821/plc_2790_2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19829/plc_2792_2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19844/plc_2797_2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19849/plc_2799_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19857/plc_2800_2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19869/plc_2804_2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19870/plc_2805_2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19884/plc_2811_2009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19924/plc_2821_2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19926/plc_2822_2009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19929/plc_2823_2009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19948/pl_2827_2007.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19954/pl_2828_2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19952/plc_2830_2009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19944/plc_2833.2009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19962/plc_2834.2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17890/plc_2888_2009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19246/rf_pll_01_2009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19249/rf_pll_03_2009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19252/rf_pll_04_2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19255/rf_pll_05_2009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19257/rf_pll_06_2009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19262/rf_pll_08_2009.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19266/rf_pll_09_2009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19268/rf_pll_10_2009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19270/rf_pll_11_2009.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19276/rf_pll_12_2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19278/rf_pll_13_2009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19280/rf_pll_14_2009.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19282/rf_pll_15_2009.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19284/rf_pll_16_2009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19286/rf_pll_17_2009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19288/rf_pll_18_2009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19290/rf_pll_19_2009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19292/rf_pll_20_2009.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19294/rf_pll_21_2009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19296/rf_pll_22_2009.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19299/rf_pll_23_2009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19301/rf_pll_24_2009.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19304/rf_pll_26_2009.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19306/rf_pll_27_2009.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19309/rf_pll_29_2009.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19322/rf_pl_2770_2009.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19427/rf_pl_2771_2009.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19588/rf_pl_2772_2009.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19590/rf_pl_2773_2009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19594/rf_pl_2774_2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19596/rf_pl_2775_2009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19598/rf_pl_2776_2009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19601/rf_pl_2777_2009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19611/rf_pl_2778_2009.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19615/rf_pl_2779_2009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19619/rf_pls_2780_2009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19621/rf_pl_2781_2009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19631/rf_pls_2782_2009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19659/pl_2783_2009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19804/rf_pl_2784_2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19806/rf_pl_2785_2009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19809/rf_pl_2786_2009.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19812/rf_pl_2787_2009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19814/rf_pl_2788_2009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19820/rf_pl_2789_2009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19828/rf_2791.2009.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19830/rf_plc_2792_2009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19832/rf_pl_2793_2009.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19834/rf_pl_2794_2009.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19836/rf_pl_2795_2009.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19838/rf_pl_2796_2009.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19845/plc_2797_2009.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19847/rf_pl_2798_2009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19850/rf_plc_2799_2009.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19858/rf_plc_2800_2009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19867/rf_pl_2803_2009.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19871/rf_plc_2805_2009.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19873/rf_pl_2806_2009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19876/rf_pl_2807_2009.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19881/rf_pl_2808_2009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19883/rf_pl_2809_2009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19592/rf_pl_2810_2009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19885/rf_plc_2811_2009.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19900/pl_2812_2009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19902/rf_2813_2009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19904/rf_pl_2814_2009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19906/rf_pl_2815_2009.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19912/rf_pl_2816_2009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19915/rf_pl_2018_2009.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19921/rf_pl_2819_2009.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19923/rf_pl_2820_2009.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19925/rf_plc_2821_2009.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19927/rf_plc_2822_2009.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19938/rf_pl_2825_2009.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19947/rf_pl_2826_2009.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19949/plc_2827_2007.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19955/rf_pl_2828_2009.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19951/rf_pl_2829_2009.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19953/rf_plc_2830_2009.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19941/rf_pl_2831_2009.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19943/rf_pl_2832_2009.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19945/rf_plc_2833_2009.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19963/rf_plc_2834_2009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19965/rf_pl_2835_2009.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19967/rf_pl_2836_2009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19970/rf_pl_2839_2009.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19972/rf_pl_2840_2009.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19663/rf_pl_2869_2009.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17891/rf_plc_2888_2009.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19618/pls_2780_2009.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19321/pl_2770_2009.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19420/pl_2771_2009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19587/pl_2772_2009.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19589/pl_2773_2009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19593/pl_2774_2009.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19595/pl_2775_2009.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19610/pl_2778_2009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19613/pl_2779_2009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19620/pl_2781_2009.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19658/pl_2783_2009.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19803/pl_2784_2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19805/pl_2785_2009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19808/pl_2786_2009.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19813/pl_2788_2009.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19819/pl_2789_2009.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19827/pl_2791.2009.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19831/pl_2793_2009.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19833/pl_2794_2009.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19835/pl_2795_2009.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19837/pl_2796_2009.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19846/pl_2798_2009.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19862/pl_2801_2009.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19863/pl_2802_2009.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19866/pl_2803_2009.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19872/pl_2806_2009.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19875/pl_2807_2009.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19880/pl_2808_2009.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19882/pl_2809_2009.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19591/pl_2810_2009.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19899/pl_2812_2009.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19901/pl_2813_2009.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19903/pl_2814_2009.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19905/pl_2815_2009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19911/pl_2816_2009.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19913/pl_2817_2009.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19914/pl_2818_2009.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19920/pl_2819_2009.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19922/pl_2820_2009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19930/pl_2824_2009.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19937/pl_2825_2009.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19946/pl_2826_2009.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19950/pl_2829_2009.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19940/pl_2831_2009.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19942/pl_2832_2009.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19964/pl_2835_2009.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19966/pl_2836_2009.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19968/pl_2837_2009.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19969/pl_2839_2009.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19971/pl_2840_2009.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19662/pl_2869_2009.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19244/pll_01_2009.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19247/pll_02_2009.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19248/pll_03_2009.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19251/pll_04_2009.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19254/pll_05_2009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19256/pll_06_2009.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19259/pll_07_2009.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19261/pll_08_2009.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19265/pll_09_2009.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19267/pll_10_2009.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19269/pll_11_2009.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19275/pll_12_2009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19277/pll_13_2009.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19279/pll_14_2009.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19281/pll_15_2009.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19283/pll_16_2009.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19285/pll_17_2009.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19287/pll_18_2009.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19289/pll_19_2009.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19291/pll_20_2009.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19293/pll_21_2009.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19295/pll_22_2009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19298/pll_23_2009.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19300/pll_24_2009.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19302/pll_25_2009.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19303/pll_26_2009.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19305/pll_27_2009.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19307/pll_28_2009.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19308/pll_29_2009.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19311/pll_30_2009.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19313/pll_31_2009.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19597/pls_2776.2009.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19600/pls_2777_2009.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19630/pls_2782_2009.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19821/plc_2790_2009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19829/plc_2792_2009.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19844/plc_2797_2009.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19849/plc_2799_2009.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19857/plc_2800_2009.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19869/plc_2804_2009.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19870/plc_2805_2009.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19884/plc_2811_2009.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19924/plc_2821_2009.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19926/plc_2822_2009.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19929/plc_2823_2009.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19948/pl_2827_2007.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19954/pl_2828_2009.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19952/plc_2830_2009.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19944/plc_2833.2009.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19962/plc_2834.2009.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17890/plc_2888_2009.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19246/rf_pll_01_2009.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19249/rf_pll_03_2009.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19252/rf_pll_04_2009.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19255/rf_pll_05_2009.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19257/rf_pll_06_2009.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19262/rf_pll_08_2009.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19266/rf_pll_09_2009.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19268/rf_pll_10_2009.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19270/rf_pll_11_2009.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19276/rf_pll_12_2009.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19278/rf_pll_13_2009.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19280/rf_pll_14_2009.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19282/rf_pll_15_2009.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19284/rf_pll_16_2009.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19286/rf_pll_17_2009.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19288/rf_pll_18_2009.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19290/rf_pll_19_2009.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19292/rf_pll_20_2009.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19294/rf_pll_21_2009.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19296/rf_pll_22_2009.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19299/rf_pll_23_2009.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19301/rf_pll_24_2009.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19304/rf_pll_26_2009.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19306/rf_pll_27_2009.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19309/rf_pll_29_2009.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19322/rf_pl_2770_2009.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19427/rf_pl_2771_2009.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19588/rf_pl_2772_2009.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19590/rf_pl_2773_2009.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19594/rf_pl_2774_2009.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19596/rf_pl_2775_2009.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19598/rf_pl_2776_2009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19601/rf_pl_2777_2009.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19611/rf_pl_2778_2009.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19615/rf_pl_2779_2009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19619/rf_pls_2780_2009.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19621/rf_pl_2781_2009.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19631/rf_pls_2782_2009.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19659/pl_2783_2009.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19804/rf_pl_2784_2009.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19806/rf_pl_2785_2009.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19809/rf_pl_2786_2009.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19812/rf_pl_2787_2009.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19814/rf_pl_2788_2009.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19820/rf_pl_2789_2009.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19828/rf_2791.2009.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19830/rf_plc_2792_2009.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19832/rf_pl_2793_2009.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19834/rf_pl_2794_2009.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19836/rf_pl_2795_2009.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19838/rf_pl_2796_2009.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19845/plc_2797_2009.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19847/rf_pl_2798_2009.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19850/rf_plc_2799_2009.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19858/rf_plc_2800_2009.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19867/rf_pl_2803_2009.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19871/rf_plc_2805_2009.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19873/rf_pl_2806_2009.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19876/rf_pl_2807_2009.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19881/rf_pl_2808_2009.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19883/rf_pl_2809_2009.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19592/rf_pl_2810_2009.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19885/rf_plc_2811_2009.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19900/pl_2812_2009.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19902/rf_2813_2009.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19904/rf_pl_2814_2009.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19906/rf_pl_2815_2009.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19912/rf_pl_2816_2009.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19915/rf_pl_2018_2009.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19921/rf_pl_2819_2009.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19923/rf_pl_2820_2009.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19925/rf_plc_2821_2009.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19927/rf_plc_2822_2009.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19938/rf_pl_2825_2009.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19947/rf_pl_2826_2009.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19949/plc_2827_2007.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19955/rf_pl_2828_2009.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19951/rf_pl_2829_2009.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19953/rf_plc_2830_2009.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19941/rf_pl_2831_2009.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19943/rf_pl_2832_2009.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19945/rf_plc_2833_2009.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19963/rf_plc_2834_2009.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19965/rf_pl_2835_2009.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19967/rf_pl_2836_2009.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19970/rf_pl_2839_2009.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19972/rf_pl_2840_2009.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/19663/rf_pl_2869_2009.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2009/17891/rf_plc_2888_2009.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H195"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>