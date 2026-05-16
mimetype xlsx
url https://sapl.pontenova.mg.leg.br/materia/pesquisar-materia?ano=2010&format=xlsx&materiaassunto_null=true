--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,2680 +54,2680 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>17710</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
     <t>José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17710/pll_1_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17710/pll_1_2010.pdf</t>
   </si>
   <si>
     <t>Cria o Setor de Contabilidade e Informática na Câmara Municipal de Ponte Nova e altera o artigo 3º da Lei nº 2.922/2006, criando o cargo em comissão de Chefe de Setor de Contabilidade e Informática.</t>
   </si>
   <si>
     <t>17718</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17718/pll_4_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17718/pll_4_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 194 da Lei nº. 3.027/2007 (Código Municipal de Posturas) para incluir como requisito para obtenção por clubes recreativos e academias do alvará de licença para funcionamento, a disponibilização de aparelho de desfibrilação cardíaca.</t>
   </si>
   <si>
     <t>17719</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17719/plcl_5_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17719/plcl_5_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007 (Código Municipal de Posturas).</t>
   </si>
   <si>
     <t>17726</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17726/plcl_8_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17726/plcl_8_2010.pdf</t>
   </si>
   <si>
     <t>17765</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17765/pll_21_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17765/pll_21_2010.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 36 e 289 da Lei Municipal 3.027/2007 (Código Municipal de Posturas), para dispor sobre o uso de passeios públicos.</t>
   </si>
   <si>
     <t>17878</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Wagner Mol</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17878/plcl_39_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17878/plcl_39_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 249 da Lei 1.944/94 e o parágrafo 1º do artigo 188 da Lei nº 3.027/2007, para dispor sobre o plantão de farmácias.</t>
   </si>
   <si>
     <t>17893</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
-    <t>Projeto de Lei Executivo</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17893/pl_2905_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17893/pl_2905_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza apoio financeiro às atividades do Carnaval de 2010.</t>
   </si>
   <si>
     <t>17895</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17895/pl_2906_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17895/pl_2906_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial para Construção Quadra Poliesportiva no bairro Ana Florência.</t>
   </si>
   <si>
     <t>17904</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17904/pl_2907_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17904/pl_2907_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de terreno e dá outras providências</t>
   </si>
   <si>
     <t>17902</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17902/pl_2908_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17902/pl_2908_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 3.051/2007, que dispõe sobre a criação do Conselho Municipal do FUNDEB.</t>
   </si>
   <si>
     <t>17906</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17906/pl_2909_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17906/pl_2909_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial para implantação do Programa “PROJOVEM URBANO” no Município de Ponte Nova.</t>
   </si>
   <si>
     <t>17908</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17908/pl_2910_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17908/pl_2910_2010.pdf</t>
   </si>
   <si>
     <t>Altera as leis 2.203/97 e 2.730/04 que definem a estrutura administrativa do Poder Executivo Municipal;</t>
   </si>
   <si>
     <t>17909</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17909/pl_2911_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17909/pl_2911_2010.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 3.384/2009 e Autoriza o Município de Ponte Nova a contratar financiamento com o Banco de Desenvolvimento de Minas Gerais – BDMG, a oferecer garantia e dá outras providências.</t>
   </si>
   <si>
     <t>17911</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17911/pl_2912_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17911/pl_2912_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>17913</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17913/pl_2913_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17913/pl_2913_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Ponte Nova - REFIS, e dá outras providências.</t>
   </si>
   <si>
     <t>17915</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17915/pl_2914_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17915/pl_2914_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no Orçamento Vigente.</t>
   </si>
   <si>
     <t>17917</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17917/pl_2915_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17917/pl_2915_2010.pdf</t>
   </si>
   <si>
     <t>17920</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17920/pl_2916_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17920/pl_2916_2010.pdf</t>
   </si>
   <si>
     <t>17976</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17976/pl_2917_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17976/pl_2917_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no Orçamento Vigente.</t>
   </si>
   <si>
     <t>17978</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17978/pl_2918_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17978/pl_2918_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no Orçamento Vigente</t>
   </si>
   <si>
     <t>17981</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17981/pl_2919_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17981/pl_2919_2010.pdf</t>
   </si>
   <si>
     <t>17983</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17983/pl_2921_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17983/pl_2921_2010.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores, nos termo do art. 37, X da Constituição Federal e altera a tabela salarial dos servidores da Administração Direta do Poder Executivo.</t>
   </si>
   <si>
     <t>17990</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17990/pl_2922_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17990/pl_2922_2010.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo único da Lei Municipal nº 2.990, de 06/10/2006, que institui o pagamento de diárias para suportar despesas de viagem dos agentes públicos municipais.</t>
   </si>
   <si>
     <t>17994</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17994/pl_2923_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17994/pl_2923_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a homologar permuta de lotes no Bairro da Rasa.</t>
   </si>
   <si>
     <t>17998</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17998/pl_2924_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17998/pl_2924_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para atender as famílias atingidas pelas chuvas de dezembro/2008 a janeiro/2009.</t>
   </si>
   <si>
     <t>18003</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18003/pl_2925_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18003/pl_2925_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para atender ao Núcleo de Apoio à Saúde da Família – NASF, regulamentado pela Portaria do Ministério da Saúde nº 154, de 24.01.2008.</t>
   </si>
   <si>
     <t>18025</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18025/pl_2926_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18025/pl_2926_2010.pdf</t>
   </si>
   <si>
     <t>Concede reajuste Salarial para os Servidores do Departamento Municipal de Água, Esgoto e Saneamento de Ponte Nova – DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>18029</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18029/pl_2927_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18029/pl_2927_2010.pdf</t>
   </si>
   <si>
     <t>Proíbe temporariamente a Pesca Profissional no Rio Piranga.</t>
   </si>
   <si>
     <t>18027</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18027/pl_2929_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18027/pl_2929_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a efetuar repasse financeiro ao SENAI para cumprimento do Termo de Cooperação Técnica Educacional.</t>
   </si>
   <si>
     <t>18692</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18692/rf_pl_2931_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18692/rf_pl_2931_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução de obra de drenagem pluvial, calçamento e meio fio do bairro Malvinas, convênio Ministério das Cidades nº 0195368/46 de 2006.</t>
   </si>
   <si>
     <t>18696</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18696/pl_2933_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18696/pl_2933_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S/A.</t>
   </si>
   <si>
     <t>18698</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18698/pl_2934_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18698/pl_2934_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento Municipal de Água, Esgoto e Saneamento a investir na tubulação necessária para abastecimento do Bairro Residencial Fortaleza.</t>
   </si>
   <si>
     <t>16634</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16634/pl_2935_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16634/pl_2935_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>18700</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18700/pl_2936_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18700/pl_2936_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º da Lei nº 3.363/09, que dispõe sobre o Conselho Municipal Antidrogas, COMAD.</t>
   </si>
   <si>
     <t>18705</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18705/pl_2937-2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18705/pl_2937-2010.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha promocional IPTU PREMIADO e dá outras providências.</t>
   </si>
   <si>
     <t>18708</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18708/pl_2938_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18708/pl_2938_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação de Protocolo de Intenções para a participação do Município de Ponte Nova no Consórcio Intermunicipal de Saúde da Micro Região do Vale do Piranga – CISAMAPI/MG e dá outras providências.</t>
   </si>
   <si>
     <t>18718</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18718/pl_2939_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18718/pl_2939_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para construção de Unidade Básica de Saúde – PSF, no bairro Triângulo, Resolução 1904/2009.</t>
   </si>
   <si>
     <t>18745</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18745/pl_2941_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18745/pl_2941_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para atender ao Projeto Corporais – atividade física.</t>
   </si>
   <si>
     <t>18747</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18747/pl_2942_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18747/pl_2942_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para atender ao Projeto de Implementação do Controle e Tratamento do Tabagismo na Estratégia de Saúde da Família de Ponte Nova.</t>
   </si>
   <si>
     <t>18751</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18751/pl_2943_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18751/pl_2943_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para construção de unidade da Rede Farmácia de Minas.</t>
   </si>
   <si>
     <t>18755</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18755/pl_2945_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18755/pl_2945_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alterar a remuneração dos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>18765</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18765/pl_2946_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18765/pl_2946_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para repasse à Associação de Pais e Amigos dos Excepcionais - APAE e Fundação Menino Jesus, dos recursos do Fundo da Infância e Adolescência - FIA.</t>
   </si>
   <si>
     <t>18767</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18767/pl_2947_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18767/pl_2947_2010.pdf</t>
   </si>
   <si>
     <t>18769</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18769/pl_2948_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18769/pl_2948_2010.pdf</t>
   </si>
   <si>
     <t>18772</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18772/pl_2949_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18772/pl_2949_2010.pdf</t>
   </si>
   <si>
     <t>18775</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18775/pl_2950_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18775/pl_2950_2010.pdf</t>
   </si>
   <si>
     <t>18782</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18782/pl_2951_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18782/pl_2951_2010.pdf</t>
   </si>
   <si>
     <t>18785</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18785/pl_2952_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18785/pl_2952_2010.pdf</t>
   </si>
   <si>
     <t>18788</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18788/pl_2953_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18788/pl_2953_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a efetuar a expansão da rede de Iluminação Pública no Bairro Anna Florência para estabelecimento de empresas de médio e grande portes no Município de Ponte Nova.</t>
   </si>
   <si>
     <t>18792</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>19041</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19041/pl_2955_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19041/pl_2955_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução reforma de Prédio Público para reforma da quadra poliesportiva Reinaldo Alves Costa, convênio Ministério do Esporte nº 0315772-00/2009.</t>
   </si>
   <si>
     <t>19044</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19044/pl_2956_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19044/pl_2956_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução reforma de Prédio Público para abrigar a Casa da Memória, convênio Ministério do turismo nº 0313624-56/2009.</t>
   </si>
   <si>
     <t>19046</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19046/pl_2957_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19046/pl_2957_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução de obra de pavimentação asfáltica no bairro Sumaré.</t>
   </si>
   <si>
     <t>19049</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19049/pl_2958_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19049/pl_2958_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução de obra de infra-estrutura urbana em bairros diversos do município.</t>
   </si>
   <si>
     <t>19053</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19053/pl_2959_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19053/pl_2959_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução de obra de pavimentação asfáltica nas ruas Antonio Garavini, José Zaidan, José de Almeida Costa e Dr. José Pinto Vieira.</t>
   </si>
   <si>
     <t>19056</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19056/pl_2960_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19056/pl_2960_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente para execução de obra de recapeamento asfáltico na rua Coronel Soares, no Bairro Vale Verde.</t>
   </si>
   <si>
     <t>19060</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19060/pl_2961_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19060/pl_2961_2010.pdf</t>
   </si>
   <si>
     <t>Disciplina exploração de Serviços Funerários, estabelece taxa de sepultamento e dá outras providências.</t>
   </si>
   <si>
     <t>19064</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19064/pl_2962_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19064/pl_2962_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.234/2008 que dispõe sobre o parcelamento do solo.</t>
   </si>
   <si>
     <t>19071</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19071/pl_2963_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19071/pl_2963_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para atender a manutenção do Programa Serviço ao Migrante.</t>
   </si>
   <si>
     <t>19078</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19078/pl_2964_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19078/pl_2964_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o DMAES – Departamento Municipal de Água, Esgoto e Saneamento a prorrogar contratos administrativos de Bioquímico e Técnico em Informática.</t>
   </si>
   <si>
     <t>19084</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19084/pl_2965_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19084/pl_2965_2010.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 3.439 de 07 de junho de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>19086</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19086/pl_2966_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19086/pl_2966_2010.pdf</t>
   </si>
   <si>
     <t>19089</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19089/pl_2967_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19089/pl_2967_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a participar com contrapartida e a abrir Crédito Adicional Especial para execução do Projeto “Minha Casa, Minha Vida”.</t>
   </si>
   <si>
     <t>19092</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19092/pl_2968_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19092/pl_2968_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução do “Convênio nº 657536/2009” para assegurar o acesso à Educação Básica.</t>
   </si>
   <si>
     <t>19095</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19095/pl_2969_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19095/pl_2969_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7º da Lei Complementar nº 2.717/2003 que Dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza, e dá outras providências.</t>
   </si>
   <si>
     <t>19098</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19098/pl_2970_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19098/pl_2970_2010.pdf</t>
   </si>
   <si>
     <t>Cria o “Abrigo de Volta pra Casa” para atendimento a menores, em situação de risco e dá outras providências</t>
   </si>
   <si>
     <t>19100</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19100/pl_2971_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19100/pl_2971_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução de serviços de proteção básica para idosos e/ou crianças.</t>
   </si>
   <si>
     <t>19104</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19104/pl_2972_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19104/pl_2972_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do limite para cobertura de créditos adicionais suplementares.</t>
   </si>
   <si>
     <t>19106</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19106/pl_2973_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19106/pl_2973_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de concurso público para provimento de cargos efetivos do DMAES.</t>
   </si>
   <si>
     <t>19111</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19111/pl_2974_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19111/pl_2974_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a celebrar Convênio com a Escola Técnica - ETEVE de Viçosa/MG e dá outras providências.</t>
   </si>
   <si>
     <t>19115</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19115/pl_2975_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19115/pl_2975_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para repasse à Corporação Musical Santíssima Trindade, Corporação Musical União Sete de Setembro, Grupo Afro Ganga Zumba, Guarda Mirim de Ponte Nova e MOVPAZ - Movimento pela Paz e Não-Violência.</t>
   </si>
   <si>
     <t>19117</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19117/pl_2976_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19117/pl_2976_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 3.045/2007, estabelecendo novo percentual reservado para portadores de deficiência para ocupação de cargos ou empregos públicos no âmbito do Município.</t>
   </si>
   <si>
     <t>19120</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19120/pl_2977_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19120/pl_2977_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno ao CIS-AMAPI e dá outras providências.</t>
   </si>
   <si>
     <t>19123</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19123/pl_2978_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19123/pl_2978_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para aquisição de veículo destinado à Assistência à Saúde.</t>
   </si>
   <si>
     <t>19138</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19138/pl_2979.2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19138/pl_2979.2010.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 2.979/2010 que dispõe sobre os Princípios Básicos, a Organização e a Estrutura Administrativa, com o Quadro de Servidores Efetivos e de Cargos em Comissão com as respectivas funções da Prefeitura de Ponte Nova.</t>
   </si>
   <si>
     <t>19140</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19140/pl_2980_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19140/pl_2980_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de concessão de gratificação de resultado de atividade fiscal – GRAF.</t>
   </si>
   <si>
     <t>19141</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19141/pl_2981_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19141/pl_2981_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terrenos e dá outras providências.</t>
   </si>
   <si>
     <t>19145</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19145/pl_2982_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19145/pl_2982_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno ao Centro dos Chauffers de Ponte Nova. _x000D_
 (Leia-se: Centro dos Chauffeurs)</t>
   </si>
   <si>
     <t>19146</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19146/pl_2983_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19146/pl_2983_2010.pdf</t>
   </si>
   <si>
     <t>Concede subvenções, para o exercício de 2011, às Entidades que menciona.</t>
   </si>
   <si>
     <t>19151</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19151/pl_2984_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19151/pl_2984_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução de obra de drenagem pluvial e pavimentação em bloquete na Rua Telma de Albuquerque no bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>19153</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19153/pl_2985_2010.doc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19153/pl_2985_2010.doc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a firmar contrato de adoção de área verde nos loteamentos urbanos.</t>
   </si>
   <si>
     <t>19160</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19160/pl_2986_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19160/pl_2986_2010.pdf</t>
   </si>
   <si>
     <t>Define novo Perímetro Urbano do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>19162</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19162/pl_2987.2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19162/pl_2987.2010.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para a avaliação de Desempenho de Servidor em Estágio Probatório.</t>
   </si>
   <si>
     <t>19074</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19074/pl_2988.2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19074/pl_2988.2010.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 3.468 de 27 de agosto de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>19164</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19164/pl_2989_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19164/pl_2989_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno ao Centro dos Chauffeurs de Ponte Nova.</t>
   </si>
   <si>
     <t>19165</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19165/pl_2990_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19165/pl_2990_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para aquisição de veículo destinado a Assistência Social/Projeto Minha Casa Minha Vida e Veiculo de Carga para atender ao Projeto Processamento Minimamente Processado.</t>
   </si>
   <si>
     <t>19177</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19177/pl_2994_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19177/pl_2994_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber veículo do CIS-AMAPI, através de Termo de Cessão de USO.</t>
   </si>
   <si>
     <t>19185</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19185/pl_2995_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19185/pl_2995_2010.pdf</t>
   </si>
   <si>
     <t>“Isenção de ITBI mutuários do Programa Minha Casa, Minha Vida”.</t>
   </si>
   <si>
     <t>19192</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19192/pl_2997_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19192/pl_2997_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do prazo para Construção da sede Própria pelo INSS em área doada pelo Municipal de Ponte Nova.</t>
   </si>
   <si>
     <t>19195</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19195/pl_2998_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19195/pl_2998_2010.pdf</t>
   </si>
   <si>
     <t>19197</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19197/pl_2999_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19197/pl_2999_2010.pdf</t>
   </si>
   <si>
     <t>19199</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19199/pl_3000_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19199/pl_3000_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para aquisição de material esportivo.</t>
   </si>
   <si>
     <t>17677</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17677/pl_3001_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17677/pl_3001_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação da área verde D, a afetação da área E do lote nº 2 e a permuta das áreas, no Loteamento Antar Ville.</t>
   </si>
   <si>
     <t>19204</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19204/pl_3002_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19204/pl_3002_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução da Obra de Recapeamento Asfáltico.</t>
   </si>
   <si>
     <t>19206</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19206/pl_3003_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19206/pl_3003_2010.pdf</t>
   </si>
   <si>
     <t>Cria bonificação por desempenho de atividade extraordinária, por tempo limitado, em função do atendimento aos alunos residentes nas áreas rurais do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>19210</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19210/pl_3004_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19210/pl_3004_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.274/2009 que dispõe sobre a criação do PROJOVEM.</t>
   </si>
   <si>
     <t>19212</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19212/pl_3005_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19212/pl_3005_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno e dá outras providências.</t>
   </si>
   <si>
     <t>19214</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19214/pl_3006_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19214/pl_3006_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a firmar Termo de Permissão de Uso com o ITDC.</t>
   </si>
   <si>
     <t>19220</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19220/pl_3007_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19220/pl_3007_2010.pdf</t>
   </si>
   <si>
     <t>19228</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19228/pl_3008_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19228/pl_3008_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a contratar financiamento com o Banco de Desenvolvimento de Minas Gerais - BDMG, a oferecer garantias do financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>19233</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19233/pl_3009_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19233/pl_3009_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.889/2005, que dispõe sobre o Conselho Tutelar.</t>
   </si>
   <si>
     <t>19235</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19235/pl_3010_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19235/pl_3010_2010.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 1.392/1987 e o artigo 3º da Lei 3.049/2007, que dispõem sobre o patrimônio cultural do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>19239</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19239/pl_3012_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19239/pl_3012_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.488/2010 que Criou o “Abrigo de Volta pra Casa”.</t>
   </si>
   <si>
     <t>19241</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19241/pl_3013_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19241/pl_3013_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de áreas e dá outras providências.</t>
   </si>
   <si>
     <t>17064</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17064/projeto_de_lei__3015.2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17064/projeto_de_lei__3015.2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder uso especial de bens imóveis (lojas), situados no Terminal Rodoviário "Engenheiro Dr. Reinaldo Alves Costa".</t>
   </si>
   <si>
     <t>17707</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17707/pll_2_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17707/pll_2_2010.pdf</t>
   </si>
   <si>
     <t>Concede revisão monetária nos subsídios dos agentes políticos e nas remunerações dos servidores do Legislativo para o exercício de 2010.</t>
   </si>
   <si>
     <t>17713</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17713/pll_3_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17713/pll_3_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Combate ao Câncer da Próstata e dá outras providências.</t>
   </si>
   <si>
     <t>17723</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17723/pll_6_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17723/pll_6_2010.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do § 1º do art. 17 e acrescenta artigo 17-A à Lei 2.859, de 28.10.2005, para dispor sobre a gratuidade do serviço de transporte público coletivo aos maiores de 60 (sessenta) anos e dá outras providências.</t>
   </si>
   <si>
     <t>17724</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17724/pll_7_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17724/pll_7_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.639/2002, que cria infração sanitária, determina penalidades e dá outras providências.</t>
   </si>
   <si>
     <t>17728</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17728/pll_9_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17728/pll_9_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.389, de 21.12.2009, que estima a receita e fixa a despesa do Município de Ponte Nova para o exercício financeiro de 2010, reduzindo os valores das despesas fixadas para o Poder Legislativo Municipal, para fins de ajustar o orçamento aos limites de que trata a Emenda Constitucional nº 58/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>17732</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17732/pll_10_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17732/pll_10_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Nilo Martins a praça localizada entre a Rua Santa Terezinha e a Rua Antônio Brant Ribeiro, na divisa da Vila Alvarenga com a Chácara Vasconcellos.</t>
   </si>
   <si>
     <t>15475</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/15475/pll_11_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/15475/pll_11_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Posto de Saúde da Família José Evangelista Pinheiro o PSF do bairro Santo Antônio.</t>
   </si>
   <si>
     <t>17737</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17737/pll_12_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17737/pll_12_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Botelho Moreira a rua C do novo distrito industrial.</t>
   </si>
   <si>
     <t>17739</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17739/pll_13_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17739/pll_13_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Efigênia Xavier de Carvalho a rua B do novo distrito industrial.</t>
   </si>
   <si>
     <t>17741</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17741/pll_14_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17741/pll_14_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Wilton Paiva Tavares a rua A do novo distrito industrial.</t>
   </si>
   <si>
     <t>17744</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17744/pll_15_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17744/pll_15_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Alves Chaves a rua D do novo distrito industrial.</t>
   </si>
   <si>
     <t>17748</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17748/pll_16_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17748/pll_16_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de espaço destinado a pessoas portadoras de necessidades especiais em eventos de entretenimento realizados no município de Ponte Nova.</t>
   </si>
   <si>
     <t>17751</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17751/pll_17_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17751/pll_17_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Alves da Costa a rua H do antigo distrito industrial do CDI.</t>
   </si>
   <si>
     <t>17754</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17754/pll_18_2010_.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17754/pll_18_2010_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a alienar imóveis registrados em nome da Câmara Municipal de Ponte Nova e/ou do Poder Legislativo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>17757</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17757/pll_19_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17757/pll_19_2010.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário cultural oficial do Município o evento “Encontro de Motociclistas” e dá outras providências.</t>
   </si>
   <si>
     <t>17759</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17759/pll_20_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17759/pll_20_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a interrupção no fornecimento de água e de energia elétrica, por falta de pagamento, no município de Ponte Nova.</t>
   </si>
   <si>
     <t>17766</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17766/pll_22_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17766/pll_22_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Distrito Industrial Abel Pesqueira Moreira o novo distrito industrial localizado à margem do anel rodoviário de interligação da rodovia Ponte Nova/Belo Horizonte com a rodovia Ponte Nova/Rio Casca.</t>
   </si>
   <si>
     <t>17769</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17769/pll_23_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17769/pll_23_2010.pdf</t>
   </si>
   <si>
     <t>Institui o Festival de Musica Ecológica no calendário oficial de eventos do Município.</t>
   </si>
   <si>
     <t>17809</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17809/pll_24_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17809/pll_24_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de questões sobre a história de Ponte Nova em concursos públicos municipais e em exames vestibulares realizados no município.</t>
   </si>
   <si>
     <t>17810</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17810/pll_25_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17810/pll_25_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Mário Behring a rua 01 do bairro residencial “Minha Casa, Minha Vida”, no Município de Ponte Nova.</t>
   </si>
   <si>
     <t>17841</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Halaôr Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17841/pll_26.2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17841/pll_26.2010.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário oficial do Município a "Festa do Cavalo – Equinos e Muares" e dá outras providências.</t>
   </si>
   <si>
     <t>17846</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17846/pll_27_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17846/pll_27_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Elizabeth de Paiva Boscolo a rua nº 02 do Bairro Residencial “Minha Casa, Minha Vida”.</t>
   </si>
   <si>
     <t>17848</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17848/pll_28_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17848/pll_28_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Custódio Campos Viana a rua nº 03 do Bairro Residencial “Minha Casa, Minha Vida”.</t>
   </si>
   <si>
     <t>17850</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Buka</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17850/pll_29_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17850/pll_29_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Título de Patrimônio Cultural e dá outras providências.</t>
   </si>
   <si>
     <t>17853</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17853/pll_30_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17853/pll_30_2010.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Capoeira Artes das Gerais de Ponte Nova.</t>
   </si>
   <si>
     <t>17856</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Rubinho, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17856/pll_31_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17856/pll_31_2010.pdf</t>
   </si>
   <si>
     <t>Denomina Conjunto Habitacional Dalvo de Oliveira Bemfeito o bairro Dundum, no Município de Ponte Nova.</t>
   </si>
   <si>
     <t>17862</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17862/pll_32_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17862/pll_32_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre utilização de área pública de preservação permanente para atividades de lazer.</t>
   </si>
   <si>
     <t>17863</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Rubinho, Halaôr Carvalho, Pracatá, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17863/pll_33_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17863/pll_33_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei nº 3.073/2007, que Dispõe sobre o serviço de táxis em Ponte Nova.</t>
   </si>
   <si>
     <t>17865</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17865/pll_34_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17865/pll_34_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa Custódio Rodrigues Lopes a travessa nº 03 do Bairro Residencial Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>17869</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17869/pll_35_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17869/pll_35_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Antonio Boscolo a rua 4 do Bairro Residencial Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>17871</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17871/pll_36_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17871/pll_36_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa Luiz Victório Baptisteli a travessa nº 01 do Bairro Residencial Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>17873</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17873/pll_37_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17873/pll_37_2010.pdf</t>
   </si>
   <si>
     <t>Concede titulo de Utilidade Pública Municipal à Associação Recreativa e Cultural Zimbabwe.</t>
   </si>
   <si>
     <t>17875</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17875/pll_38_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17875/pll_38_2010.pdf</t>
   </si>
   <si>
     <t>Concede título de Utilidade Pública Municipal ao Instituto Marragol Futebol Show.</t>
   </si>
   <si>
     <t>17881</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17881/pll_40_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17881/pll_40_2010.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Comunitária do Massangano - ASSCOMA.</t>
   </si>
   <si>
     <t>17760</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17760/pls_20_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17760/pls_20_2010.pdf</t>
   </si>
   <si>
     <t>18706</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18706/pls_2937_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18706/pls_2937_2010.pdf</t>
   </si>
   <si>
     <t>19061</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19061/rf_pls_2961_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19061/rf_pls_2961_2010.pdf</t>
   </si>
   <si>
     <t>Disciplina exploração de serviços funerários e de cemitério, nos termos do art. 10, I e XXVIII da Lei Orgânica Municipal, institui a taxa de sepultamento e dá outras providências.</t>
   </si>
   <si>
     <t>19154</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19154/pls_2985_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19154/pls_2985_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.027/2007, para permitir ao Executivo firmar contratos de adoção de áreas verdes em espaços públicos.</t>
   </si>
   <si>
     <t>18030</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18030/plc_2928_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18030/plc_2928_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Ocupação, Uso do Solo e Zoneamento do Município de Ponte Nova, e revoga a Lei nº 3.242, de 10.12.2008.</t>
   </si>
   <si>
     <t>18686</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18686/pl_2930_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18686/pl_2930_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2006/95, que institui a política de pessoal do Departamento Municipal de Água, Esgoto e Saneamento de Ponte Nova - DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>18694</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18694/pl_2932_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18694/pl_2932_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 161 da Lei Complementar nº 3.027/2007 que institui o novo código de Posturas do Município.</t>
   </si>
   <si>
     <t>18721</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18721/plc_2940_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18721/plc_2940_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7º da Lei nº 2.423/2000 que estabelece a Jornada de Trabalho dos Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>18749</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18749/pl_2943_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18749/pl_2943_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar temporariamente profissionais para implantação do NASF – Núcleo de Apoio à Saúde da Família.</t>
   </si>
   <si>
     <t>19189</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19189/pl__2996_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19189/pl__2996_2010.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 43 e 146 do Código Tributário Municipal - Lei 2.058/1995 e dá outras providências.</t>
   </si>
   <si>
     <t>17711</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17711/rf_plcl_1_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17711/rf_plcl_1_2010.pdf</t>
   </si>
   <si>
     <t>17708</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17708/rf_pll_2_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17708/rf_pll_2_2010.pdf</t>
   </si>
   <si>
     <t>17714</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17714/rf_pll_3_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17714/rf_pll_3_2010.pdf</t>
   </si>
   <si>
     <t>17720</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17720/rf_plcl_5_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17720/rf_plcl_5_2010.pdf</t>
   </si>
   <si>
     <t>17725</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17725/rf_pll_7_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17725/rf_pll_7_2010.pdf</t>
   </si>
   <si>
     <t>17727</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17727/rf_plcl_8_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17727/rf_plcl_8_2010.pdf</t>
   </si>
   <si>
     <t>17729</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17729/rf_pll_9_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17729/rf_pll_9_2010.pdf</t>
   </si>
   <si>
     <t>17733</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17733/rf_pll_10_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17733/rf_pll_10_2010.pdf</t>
   </si>
   <si>
     <t>17736</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17736/rf_pll_11_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17736/rf_pll_11_2010.pdf</t>
   </si>
   <si>
     <t>Denomina de Posto de Saúde da Família José Evangelista Pinheiro o PSF do bairro Santo Antônio</t>
   </si>
   <si>
     <t>17738</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17738/rf_pll_12_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17738/rf_pll_12_2010.pdf</t>
   </si>
   <si>
     <t>17740</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17740/rf_pll_13_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17740/rf_pll_13_2010.pdf</t>
   </si>
   <si>
     <t>17742</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17742/rf_pll_14_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17742/rf_pll_14_2010.pdf</t>
   </si>
   <si>
     <t>17745</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17745/rf_pll_15_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17745/rf_pll_15_2010.pdf</t>
   </si>
   <si>
     <t>17749</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17749/rf_pll_16_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17749/rf_pll_16_2010.pdf</t>
   </si>
   <si>
     <t>17752</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17752/rf_pll_17_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17752/rf_pll_17_2010.pdf</t>
   </si>
   <si>
     <t>17756</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17756/rf_pll_18_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17756/rf_pll_18_2010.pdf</t>
   </si>
   <si>
     <t>17758</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17758/rf_pll_19_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17758/rf_pll_19_2010.pdf</t>
   </si>
   <si>
     <t>17761</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17761/rf_pls_20_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17761/rf_pls_20_2010.pdf</t>
   </si>
   <si>
     <t>17767</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17767/rf_pll_22_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17767/rf_pll_22_2010.pdf</t>
   </si>
   <si>
     <t>17770</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17770/rf_pll_23_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17770/rf_pll_23_2010.pdf</t>
   </si>
   <si>
     <t>17811</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17811/rf_pll_25_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17811/rf_pll_25_2010.pdf</t>
   </si>
   <si>
     <t>17842</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17842/rf_pll_26_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17842/rf_pll_26_2010.pdf</t>
   </si>
   <si>
     <t>17847</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17847/rf_pll_27_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17847/rf_pll_27_2010.pdf</t>
   </si>
   <si>
     <t>17849</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17849/rf_pll_28_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17849/rf_pll_28_2010.pdf</t>
   </si>
   <si>
     <t>17851</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17851/rf_pll_29_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17851/rf_pll_29_2010.pdf</t>
   </si>
   <si>
     <t>17854</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17854/rf_pll_30_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17854/rf_pll_30_2010.pdf</t>
   </si>
   <si>
     <t>17857</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17857/rf_pll_31_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17857/rf_pll_31_2010.pdf</t>
   </si>
   <si>
     <t>17867</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17867/rf_pll_34_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17867/rf_pll_34_2010.pdf</t>
   </si>
   <si>
     <t>17870</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17870/rf_pll_35_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17870/rf_pll_35_2010.pdf</t>
   </si>
   <si>
     <t>17872</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17872/rf_pll_36_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17872/rf_pll_36_2010.pdf</t>
   </si>
   <si>
     <t>17874</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17874/rf_pll_37_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17874/rf_pll_37_2010.pdf</t>
   </si>
   <si>
     <t>17876</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17876/rf_pll_38_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17876/rf_pll_38_2010.pdf</t>
   </si>
   <si>
     <t>17879</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17879/rf_plcl_39_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17879/rf_plcl_39_2010.pdf</t>
   </si>
   <si>
     <t>17882</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17882/rf_pll_40_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17882/rf_pll_40_2010.pdf</t>
   </si>
   <si>
     <t>17894</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17894/rf_pl_2905_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17894/rf_pl_2905_2010.pdf</t>
   </si>
   <si>
     <t>17896</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17896/rf_pl_2906_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17896/rf_pl_2906_2010.pdf</t>
   </si>
   <si>
     <t>17905</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17905/rf_pl_2907_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17905/rf_pl_2907_2010.pdf</t>
   </si>
   <si>
     <t>17903</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17903/rf_pl_2908_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17903/rf_pl_2908_2010.pdf</t>
   </si>
   <si>
     <t>17907</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17907/rf_pl_2909_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17907/rf_pl_2909_2010.pdf</t>
   </si>
   <si>
     <t>17910</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17910/rf_pl_2911_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17910/rf_pl_2911_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a contratar financiamento com o Banco de Desenvolvimento de Minas Gerais – BDMG, a oferecer garantias do financiamento, revoga a Lei Municipal nº 3.384/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>17912</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17912/rf_pl_2912_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17912/rf_pl_2912_2010.pdf</t>
   </si>
   <si>
     <t>17914</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17914/rf_pl_2913_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17914/rf_pl_2913_2010.pdf</t>
   </si>
   <si>
     <t>17916</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17916/rf_pl_2914_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17916/rf_pl_2914_2010.pdf</t>
   </si>
   <si>
     <t>17918</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17918/rf_pl_2915_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17918/rf_pl_2915_2010.pdf</t>
   </si>
   <si>
     <t>17921</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17921/rf_pl_2916_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17921/rf_pl_2916_2010.pdf</t>
   </si>
   <si>
     <t>17977</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17977/rf_pl_2917_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17977/rf_pl_2917_2010.pdf</t>
   </si>
   <si>
     <t>17979</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17979/rf_pl_2918_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17979/rf_pl_2918_2010.pdf</t>
   </si>
   <si>
     <t>17982</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17982/rf_pl_2919_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17982/rf_pl_2919_2010.pdf</t>
   </si>
   <si>
     <t>17984</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17984/rf_pl_2921_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17984/rf_pl_2921_2010.pdf</t>
   </si>
   <si>
     <t>17991</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17991/rf_pl_2922_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17991/rf_pl_2922_2010.pdf</t>
   </si>
   <si>
     <t>17999</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17999/rf_pl_2924_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17999/rf_pl_2924_2010.pdf</t>
   </si>
   <si>
     <t>18004</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18004/rf_pl_2925_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18004/rf_pl_2925_2010.pdf</t>
   </si>
   <si>
     <t>18026</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18026/rf_pl_2926_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18026/rf_pl_2926_2010.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial para os servidores do Departamento Municipal de Água, Esgoto e Saneamento de Ponte Nova – DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>18031</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18031/rf_plc_2928_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18031/rf_plc_2928_2010.pdf</t>
   </si>
   <si>
     <t>18028</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18028/rf_pl_2929_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18028/rf_pl_2929_2010.pdf</t>
   </si>
   <si>
     <t>18690</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18690/rf_pl_2930_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18690/rf_pl_2930_2010.pdf</t>
   </si>
   <si>
     <t>18691</t>
   </si>
   <si>
     <t>18695</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18695/rf_pl_2932_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18695/rf_pl_2932_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 161 da Lei Complementar nº 3.027/2007 que institui o novo código de Posturas do Município</t>
   </si>
   <si>
     <t>18697</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18697/rf_pl_2933_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18697/rf_pl_2933_2010.pdf</t>
   </si>
   <si>
     <t>18699</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18699/rf_pl_2934_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18699/rf_pl_2934_2010.pdf</t>
   </si>
   <si>
     <t>16635</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16635/rf_pl_2935_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16635/rf_pl_2935_2010.pdf</t>
   </si>
   <si>
     <t>18701</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18701/rf_pl_2936_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18701/rf_pl_2936_2010.pdf</t>
   </si>
   <si>
     <t>18709</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18709/rf_pl_2938_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18709/rf_pl_2938_2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação de Protocolo de Intenções para a participação do Município de Ponte Nova</t>
   </si>
   <si>
     <t>18719</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18719/rf_pl_2939_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18719/rf_pl_2939_2010.pdf</t>
   </si>
   <si>
     <t>18722</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18722/rf_plc_2940_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18722/rf_plc_2940_2010.pdf</t>
   </si>
   <si>
     <t>18746</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18746/rf_pl_2941_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18746/rf_pl_2941_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para atender ao Projeto de Práticas Corporais – atividade física.</t>
   </si>
   <si>
     <t>18748</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18748/rf_pl_2942_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18748/rf_pl_2942_2010.pdf</t>
   </si>
   <si>
     <t>18750</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18750/rf_pl_2943_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18750/rf_pl_2943_2010.pdf</t>
   </si>
   <si>
     <t>18752</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18752/rf_pl_2944_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18752/rf_pl_2944_2010.pdf</t>
   </si>
   <si>
     <t>18756</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18756/rf_pl_2945_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18756/rf_pl_2945_2010.pdf</t>
   </si>
   <si>
     <t>18766</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18766/rf_pl_2946_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18766/rf_pl_2946_2010.pdf</t>
   </si>
   <si>
     <t>18768</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18768/rf_pl_2947_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18768/rf_pl_2947_2010.pdf</t>
   </si>
   <si>
     <t>18770</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18770/rf_pl_2948_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18770/rf_pl_2948_2010.pdf</t>
   </si>
   <si>
     <t>18773</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18773/rf_pl_2949_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18773/rf_pl_2949_2010.pdf</t>
   </si>
   <si>
     <t>18776</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18776/rf_pl_2950_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18776/rf_pl_2950_2010.pdf</t>
   </si>
   <si>
     <t>18783</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18783/rf_pl_2951_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18783/rf_pl_2951_2010.pdf</t>
   </si>
   <si>
     <t>18786</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18786/rf_pl_2952_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18786/rf_pl_2952_2010.pdf</t>
   </si>
   <si>
     <t>18789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18789/rf_pl_2953_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18789/rf_pl_2953_2010.pdf</t>
   </si>
   <si>
     <t>18793</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18793/rf_pl_2954_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18793/rf_pl_2954_2010.pdf</t>
   </si>
   <si>
     <t>19042</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19042/rf_pl_2955_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19042/rf_pl_2955_2010.pdf</t>
   </si>
   <si>
     <t>19045</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19045/rf_pl_2956_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19045/rf_pl_2956_2010.pdf</t>
   </si>
   <si>
     <t>19047</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19047/rf_pl_2957_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19047/rf_pl_2957_2010.pdf</t>
   </si>
   <si>
     <t>19050</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19050/rf_pl_2958_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19050/rf_pl_2958_2010.pdf</t>
   </si>
   <si>
     <t>19054</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19054/rf_pl_2959_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19054/rf_pl_2959_2010.pdf</t>
   </si>
   <si>
     <t>19057</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19057/rf_pl_2960_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19057/rf_pl_2960_2010.pdf</t>
   </si>
   <si>
     <t>19065</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19065/rf_pl_2962_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19065/rf_pl_2962_2010.pdf</t>
   </si>
   <si>
     <t>19072</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19072/rf_pl_2963_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19072/rf_pl_2963_2010.pdf</t>
   </si>
   <si>
     <t>19079</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19079/rf_pl_2964_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19079/rf_pl_2964_2010.pdf</t>
   </si>
   <si>
     <t>19085</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19085/rf_pl_2965_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19085/rf_pl_2965_2010.pdf</t>
   </si>
   <si>
     <t>19087</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19087/rf_pl_2966_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19087/rf_pl_2966_2010.pdf</t>
   </si>
   <si>
     <t>19090</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19090/rf_pl_2967_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19090/rf_pl_2967_2010.pdf</t>
   </si>
   <si>
     <t>19093</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19093/rf_pl_2968_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19093/rf_pl_2968_2010.pdf</t>
   </si>
   <si>
     <t>19096</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19096/rf_pl_2969_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19096/rf_pl_2969_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 7º da Lei Complementar nº 2.717/2003 que “Dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza, e dá outras providências.”</t>
   </si>
   <si>
     <t>19099</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19099/rf_pl_2970_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19099/rf_pl_2970_2010.pdf</t>
   </si>
   <si>
     <t>19102</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19102/rf_pl_2971_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19102/rf_pl_2971_2010.pdf</t>
   </si>
   <si>
     <t>19105</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19105/rf_pl_2972_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19105/rf_pl_2972_2010.pdf</t>
   </si>
   <si>
     <t>19107</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19107/rf_pl_2973_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19107/rf_pl_2973_2010.pdf</t>
   </si>
   <si>
     <t>19112</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19112/rf_pl_2974_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19112/rf_pl_2974_2010.pdf</t>
   </si>
   <si>
     <t>19116</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19116/rf_pl_2975_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19116/rf_pl_2975_2010.pdf</t>
   </si>
   <si>
     <t>19118</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19118/rf_pl_2976_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19118/rf_pl_2976_2010.pdf</t>
   </si>
   <si>
     <t>19121</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19121/rf_pl_2977_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19121/rf_pl_2977_2010.pdf</t>
   </si>
   <si>
     <t>19124</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19124/rf_pl_2978_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19124/rf_pl_2978_2010.pdf</t>
   </si>
   <si>
     <t>19139</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19139/rf_pl_2979.2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19139/rf_pl_2979.2010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Princípios Básicos, a Organização e a Estrutura Administrativa, com o Quadro de Servidores Efetivos e de Cargos em Comissão com as respectivas funções, da administração direta do Poder Executivo do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>19142</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19142/rf_pl_2981_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19142/rf_pl_2981_2010.pdf</t>
   </si>
   <si>
     <t>19147</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19147/rf_pl_2983_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19147/rf_pl_2983_2010.pdf</t>
   </si>
   <si>
     <t>19152</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19152/rf_pl_2984_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19152/rf_pl_2984_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução de obra de drenagem pluvial e pavimentação em bloquete na rua Telma de Albuquerque no bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>19155</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19155/rf_pls_2985_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19155/rf_pls_2985_2010.pdf</t>
   </si>
   <si>
     <t>19161</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19161/rf_pl_2986_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19161/rf_pl_2986_2010.pdf</t>
   </si>
   <si>
     <t>19163</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19163/rf_pl_2987.2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19163/rf_pl_2987.2010.pdf</t>
   </si>
   <si>
     <t>19075</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19075/rf_pl_2988_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19075/rf_pl_2988_2010.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei 3.468, de 27.08.2010, e dá outras providências.</t>
   </si>
   <si>
     <t>19166</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19166/rf_pl_2990_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19166/rf_pl_2990_2010.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para aquisição de veículo destinado a Assistência Social/Projeto Minha Casa Minha Vida e Veiculo de Carga para atender ao Projeto Processamento Mínimo de Hortaliças.</t>
   </si>
   <si>
     <t>19178</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19178/rf_pl_2994_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19178/rf_pl_2994_2010.pdf</t>
   </si>
   <si>
     <t>19186</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19186/rf_pls_2995_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19186/rf_pls_2995_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.379/2009, para estabelecer critérios de isenção de ITBI para os imóveis integrantes do Programa “Minha Casa, Minha Vida”</t>
   </si>
   <si>
     <t>19190</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19190/rf_plc_2996_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19190/rf_plc_2996_2010.pdf</t>
   </si>
   <si>
     <t>19193</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19193/rf_pl_2997_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19193/rf_pl_2997_2010.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei Municipal nº 3.199/2008, que autoriza a desafetação de área e cessão de imóvel ao INSS.</t>
   </si>
   <si>
     <t>19196</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19196/rf_pls_2998_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19196/rf_pls_2998_2010.pdf</t>
   </si>
   <si>
     <t>Altera o limite para abertura de créditos adicionais suplementares no exercício de 2010.</t>
   </si>
   <si>
     <t>19198</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19198/rf_pl_2999_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19198/rf_pl_2999_2010.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para construção de vestiário em campo de futebol no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>19200</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19200/rf_pl_3000_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19200/rf_pl_3000_2010.pdf</t>
   </si>
   <si>
     <t>19205</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19205/rf_pl_3002_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19205/rf_pl_3002_2010.pdf</t>
   </si>
   <si>
     <t>19207</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19207/rf_pl_3003_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19207/rf_pl_3003_2010.pdf</t>
   </si>
   <si>
     <t>Cria gratificação temporária especial por desempenho de atividade extraordinária e dá outras providências.</t>
   </si>
   <si>
     <t>19211</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19211/rf_pl_3004_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19211/rf_pl_3004_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 3.274/2009 que dispõe sobre a criação do PROJOVEM.</t>
   </si>
   <si>
     <t>19213</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19213/rf_pl_3005_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19213/rf_pl_3005_2010.pdf</t>
   </si>
   <si>
     <t>19215</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19215/rf_pl_3006_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19215/rf_pl_3006_2010.pdf</t>
   </si>
   <si>
     <t>19221</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19221/rf_pl_3007_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19221/rf_pl_3007_2010.pdf</t>
   </si>
   <si>
     <t>19229</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19229/rf_pl_3008_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19229/rf_pl_3008_2010.pdf</t>
   </si>
   <si>
     <t>Programa de Modernização Institucional e Ampliação da Infra-Estrutura em Municípios do Estado de Minas Gerais – Novo SOMMA</t>
   </si>
   <si>
     <t>19234</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19234/rf_pl_3009_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19234/rf_pl_3009_2010.pdf</t>
   </si>
   <si>
     <t>19236</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19236/rf_pl_3010_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19236/rf_pl_3010_2010.pdf</t>
   </si>
   <si>
     <t>19240</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19240/rf_pl_3012_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19240/rf_pl_3012_2010.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.488/2010 que cria o “Abrigo de Volta pra Casa”.</t>
   </si>
   <si>
     <t>19242</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19242/rf_pl_3013_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19242/rf_pl_3013_2010.pdf</t>
   </si>
   <si>
     <t>19243</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19243/rf_pl_3015_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19243/rf_pl_3015_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a conceder uso especial de bens imóveis (lojas), situados no Terminal Rodoviário “Engenheiro Dr. Reinaldo Alves Costa”.</t>
   </si>
   <si>
     <t>18704</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18704/veto_pl_2937-2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18704/veto_pl_2937-2010.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei nº 2.9372010 - (Inciso I do parágrafo único do art. 2º)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3034,68 +3034,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17710/pll_1_2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17718/pll_4_2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17719/plcl_5_2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17726/plcl_8_2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17765/pll_21_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17878/plcl_39_2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17893/pl_2905_2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17895/pl_2906_2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17904/pl_2907_2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17902/pl_2908_2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17906/pl_2909_2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17908/pl_2910_2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17909/pl_2911_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17911/pl_2912_2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17913/pl_2913_2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17915/pl_2914_2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17917/pl_2915_2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17920/pl_2916_2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17976/pl_2917_2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17978/pl_2918_2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17981/pl_2919_2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17983/pl_2921_2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17990/pl_2922_2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17994/pl_2923_2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17998/pl_2924_2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18003/pl_2925_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18025/pl_2926_2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18029/pl_2927_2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18027/pl_2929_2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18692/rf_pl_2931_2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18696/pl_2933_2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18698/pl_2934_2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16634/pl_2935_2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18700/pl_2936_2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18705/pl_2937-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18708/pl_2938_2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18718/pl_2939_2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18745/pl_2941_2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18747/pl_2942_2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18751/pl_2943_2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18755/pl_2945_2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18765/pl_2946_2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18767/pl_2947_2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18769/pl_2948_2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18772/pl_2949_2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18775/pl_2950_2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18782/pl_2951_2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18785/pl_2952_2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18788/pl_2953_2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19041/pl_2955_2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19044/pl_2956_2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19046/pl_2957_2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19049/pl_2958_2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19053/pl_2959_2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19056/pl_2960_2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19060/pl_2961_2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19064/pl_2962_2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19071/pl_2963_2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19078/pl_2964_2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19084/pl_2965_2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19086/pl_2966_2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19089/pl_2967_2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19092/pl_2968_2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19095/pl_2969_2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19098/pl_2970_2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19100/pl_2971_2010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19104/pl_2972_2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19106/pl_2973_2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19111/pl_2974_2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19115/pl_2975_2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19117/pl_2976_2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19120/pl_2977_2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19123/pl_2978_2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19138/pl_2979.2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19140/pl_2980_2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19141/pl_2981_2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19145/pl_2982_2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19146/pl_2983_2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19151/pl_2984_2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19153/pl_2985_2010.doc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19160/pl_2986_2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19162/pl_2987.2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19074/pl_2988.2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19164/pl_2989_2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19165/pl_2990_2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19177/pl_2994_2010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19185/pl_2995_2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19192/pl_2997_2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19195/pl_2998_2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19197/pl_2999_2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19199/pl_3000_2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17677/pl_3001_2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19204/pl_3002_2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19206/pl_3003_2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19210/pl_3004_2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19212/pl_3005_2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19214/pl_3006_2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19220/pl_3007_2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19228/pl_3008_2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19233/pl_3009_2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19235/pl_3010_2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19239/pl_3012_2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19241/pl_3013_2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17064/projeto_de_lei__3015.2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17707/pll_2_2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17713/pll_3_2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17723/pll_6_2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17724/pll_7_2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17728/pll_9_2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17732/pll_10_2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/15475/pll_11_2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17737/pll_12_2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17739/pll_13_2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17741/pll_14_2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17744/pll_15_2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17748/pll_16_2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17751/pll_17_2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17754/pll_18_2010_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17757/pll_19_2010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17759/pll_20_2010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17766/pll_22_2010.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17769/pll_23_2010.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17809/pll_24_2010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17810/pll_25_2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17841/pll_26.2010.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17846/pll_27_2010.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17848/pll_28_2010.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17850/pll_29_2010.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17853/pll_30_2010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17856/pll_31_2010.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17862/pll_32_2010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17863/pll_33_2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17865/pll_34_2010.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17869/pll_35_2010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17871/pll_36_2010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17873/pll_37_2010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17875/pll_38_2010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17881/pll_40_2010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17760/pls_20_2010.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18706/pls_2937_2010.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19061/rf_pls_2961_2010.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19154/pls_2985_2010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18030/plc_2928_2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18686/pl_2930_2010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18694/pl_2932_2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18721/plc_2940_2010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18749/pl_2943_2010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19189/pl__2996_2010.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17711/rf_plcl_1_2010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17708/rf_pll_2_2010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17714/rf_pll_3_2010.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17720/rf_plcl_5_2010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17725/rf_pll_7_2010.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17727/rf_plcl_8_2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17729/rf_pll_9_2010.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17733/rf_pll_10_2010.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17736/rf_pll_11_2010.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17738/rf_pll_12_2010.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17740/rf_pll_13_2010.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17742/rf_pll_14_2010.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17745/rf_pll_15_2010.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17749/rf_pll_16_2010.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17752/rf_pll_17_2010.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17756/rf_pll_18_2010.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17758/rf_pll_19_2010.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17761/rf_pls_20_2010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17767/rf_pll_22_2010.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17770/rf_pll_23_2010.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17811/rf_pll_25_2010.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17842/rf_pll_26_2010.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17847/rf_pll_27_2010.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17849/rf_pll_28_2010.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17851/rf_pll_29_2010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17854/rf_pll_30_2010.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17857/rf_pll_31_2010.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17867/rf_pll_34_2010.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17870/rf_pll_35_2010.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17872/rf_pll_36_2010.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17874/rf_pll_37_2010.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17876/rf_pll_38_2010.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17879/rf_plcl_39_2010.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17882/rf_pll_40_2010.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17894/rf_pl_2905_2010.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17896/rf_pl_2906_2010.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17905/rf_pl_2907_2010.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17903/rf_pl_2908_2010.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17907/rf_pl_2909_2010.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17910/rf_pl_2911_2010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17912/rf_pl_2912_2010.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17914/rf_pl_2913_2010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17916/rf_pl_2914_2010.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17918/rf_pl_2915_2010.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17921/rf_pl_2916_2010.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17977/rf_pl_2917_2010.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17979/rf_pl_2918_2010.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17982/rf_pl_2919_2010.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17984/rf_pl_2921_2010.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17991/rf_pl_2922_2010.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17999/rf_pl_2924_2010.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18004/rf_pl_2925_2010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18026/rf_pl_2926_2010.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18031/rf_plc_2928_2010.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18028/rf_pl_2929_2010.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18690/rf_pl_2930_2010.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18695/rf_pl_2932_2010.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18697/rf_pl_2933_2010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18699/rf_pl_2934_2010.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16635/rf_pl_2935_2010.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18701/rf_pl_2936_2010.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18709/rf_pl_2938_2010.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18719/rf_pl_2939_2010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18722/rf_plc_2940_2010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18746/rf_pl_2941_2010.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18748/rf_pl_2942_2010.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18750/rf_pl_2943_2010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18752/rf_pl_2944_2010.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18756/rf_pl_2945_2010.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18766/rf_pl_2946_2010.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18768/rf_pl_2947_2010.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18770/rf_pl_2948_2010.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18773/rf_pl_2949_2010.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18776/rf_pl_2950_2010.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18783/rf_pl_2951_2010.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18786/rf_pl_2952_2010.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18789/rf_pl_2953_2010.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18793/rf_pl_2954_2010.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19042/rf_pl_2955_2010.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19045/rf_pl_2956_2010.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19047/rf_pl_2957_2010.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19050/rf_pl_2958_2010.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19054/rf_pl_2959_2010.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19057/rf_pl_2960_2010.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19065/rf_pl_2962_2010.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19072/rf_pl_2963_2010.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19079/rf_pl_2964_2010.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19085/rf_pl_2965_2010.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19087/rf_pl_2966_2010.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19090/rf_pl_2967_2010.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19093/rf_pl_2968_2010.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19096/rf_pl_2969_2010.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19099/rf_pl_2970_2010.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19102/rf_pl_2971_2010.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19105/rf_pl_2972_2010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19107/rf_pl_2973_2010.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19112/rf_pl_2974_2010.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19116/rf_pl_2975_2010.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19118/rf_pl_2976_2010.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19121/rf_pl_2977_2010.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19124/rf_pl_2978_2010.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19139/rf_pl_2979.2010.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19142/rf_pl_2981_2010.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19147/rf_pl_2983_2010.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19152/rf_pl_2984_2010.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19155/rf_pls_2985_2010.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19161/rf_pl_2986_2010.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19163/rf_pl_2987.2010.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19075/rf_pl_2988_2010.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19166/rf_pl_2990_2010.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19178/rf_pl_2994_2010.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19186/rf_pls_2995_2010.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19190/rf_plc_2996_2010.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19193/rf_pl_2997_2010.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19196/rf_pls_2998_2010.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19198/rf_pl_2999_2010.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19200/rf_pl_3000_2010.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19205/rf_pl_3002_2010.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19207/rf_pl_3003_2010.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19211/rf_pl_3004_2010.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19213/rf_pl_3005_2010.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19215/rf_pl_3006_2010.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19221/rf_pl_3007_2010.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19229/rf_pl_3008_2010.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19234/rf_pl_3009_2010.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19236/rf_pl_3010_2010.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19240/rf_pl_3012_2010.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19242/rf_pl_3013_2010.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19243/rf_pl_3015_2010.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18704/veto_pl_2937-2010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17710/pll_1_2010.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17718/pll_4_2010.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17719/plcl_5_2010.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17726/plcl_8_2010.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17765/pll_21_2010.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17878/plcl_39_2010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17893/pl_2905_2010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17895/pl_2906_2010.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17904/pl_2907_2010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17902/pl_2908_2010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17906/pl_2909_2010.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17908/pl_2910_2010.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17909/pl_2911_2010.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17911/pl_2912_2010.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17913/pl_2913_2010.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17915/pl_2914_2010.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17917/pl_2915_2010.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17920/pl_2916_2010.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17976/pl_2917_2010.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17978/pl_2918_2010.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17981/pl_2919_2010.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17983/pl_2921_2010.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17990/pl_2922_2010.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17994/pl_2923_2010.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17998/pl_2924_2010.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18003/pl_2925_2010.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18025/pl_2926_2010.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18029/pl_2927_2010.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18027/pl_2929_2010.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18692/rf_pl_2931_2010.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18696/pl_2933_2010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18698/pl_2934_2010.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16634/pl_2935_2010.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18700/pl_2936_2010.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18705/pl_2937-2010.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18708/pl_2938_2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18718/pl_2939_2010.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18745/pl_2941_2010.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18747/pl_2942_2010.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18751/pl_2943_2010.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18755/pl_2945_2010.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18765/pl_2946_2010.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18767/pl_2947_2010.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18769/pl_2948_2010.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18772/pl_2949_2010.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18775/pl_2950_2010.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18782/pl_2951_2010.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18785/pl_2952_2010.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18788/pl_2953_2010.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19041/pl_2955_2010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19044/pl_2956_2010.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19046/pl_2957_2010.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19049/pl_2958_2010.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19053/pl_2959_2010.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19056/pl_2960_2010.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19060/pl_2961_2010.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19064/pl_2962_2010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19071/pl_2963_2010.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19078/pl_2964_2010.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19084/pl_2965_2010.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19086/pl_2966_2010.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19089/pl_2967_2010.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19092/pl_2968_2010.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19095/pl_2969_2010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19098/pl_2970_2010.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19100/pl_2971_2010.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19104/pl_2972_2010.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19106/pl_2973_2010.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19111/pl_2974_2010.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19115/pl_2975_2010.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19117/pl_2976_2010.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19120/pl_2977_2010.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19123/pl_2978_2010.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19138/pl_2979.2010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19140/pl_2980_2010.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19141/pl_2981_2010.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19145/pl_2982_2010.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19146/pl_2983_2010.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19151/pl_2984_2010.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19153/pl_2985_2010.doc.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19160/pl_2986_2010.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19162/pl_2987.2010.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19074/pl_2988.2010.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19164/pl_2989_2010.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19165/pl_2990_2010.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19177/pl_2994_2010.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19185/pl_2995_2010.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19192/pl_2997_2010.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19195/pl_2998_2010.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19197/pl_2999_2010.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19199/pl_3000_2010.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17677/pl_3001_2010.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19204/pl_3002_2010.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19206/pl_3003_2010.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19210/pl_3004_2010.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19212/pl_3005_2010.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19214/pl_3006_2010.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19220/pl_3007_2010.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19228/pl_3008_2010.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19233/pl_3009_2010.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19235/pl_3010_2010.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19239/pl_3012_2010.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19241/pl_3013_2010.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17064/projeto_de_lei__3015.2010.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17707/pll_2_2010.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17713/pll_3_2010.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17723/pll_6_2010.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17724/pll_7_2010.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17728/pll_9_2010.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17732/pll_10_2010.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/15475/pll_11_2010.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17737/pll_12_2010.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17739/pll_13_2010.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17741/pll_14_2010.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17744/pll_15_2010.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17748/pll_16_2010.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17751/pll_17_2010.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17754/pll_18_2010_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17757/pll_19_2010.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17759/pll_20_2010.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17766/pll_22_2010.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17769/pll_23_2010.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17809/pll_24_2010.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17810/pll_25_2010.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17841/pll_26.2010.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17846/pll_27_2010.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17848/pll_28_2010.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17850/pll_29_2010.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17853/pll_30_2010.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17856/pll_31_2010.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17862/pll_32_2010.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17863/pll_33_2010.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17865/pll_34_2010.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17869/pll_35_2010.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17871/pll_36_2010.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17873/pll_37_2010.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17875/pll_38_2010.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17881/pll_40_2010.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17760/pls_20_2010.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18706/pls_2937_2010.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19061/rf_pls_2961_2010.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19154/pls_2985_2010.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18030/plc_2928_2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18686/pl_2930_2010.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18694/pl_2932_2010.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18721/plc_2940_2010.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18749/pl_2943_2010.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19189/pl__2996_2010.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17711/rf_plcl_1_2010.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17708/rf_pll_2_2010.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17714/rf_pll_3_2010.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17720/rf_plcl_5_2010.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17725/rf_pll_7_2010.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17727/rf_plcl_8_2010.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17729/rf_pll_9_2010.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17733/rf_pll_10_2010.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17736/rf_pll_11_2010.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17738/rf_pll_12_2010.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17740/rf_pll_13_2010.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17742/rf_pll_14_2010.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17745/rf_pll_15_2010.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17749/rf_pll_16_2010.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17752/rf_pll_17_2010.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17756/rf_pll_18_2010.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17758/rf_pll_19_2010.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17761/rf_pls_20_2010.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17767/rf_pll_22_2010.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17770/rf_pll_23_2010.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17811/rf_pll_25_2010.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17842/rf_pll_26_2010.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17847/rf_pll_27_2010.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17849/rf_pll_28_2010.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17851/rf_pll_29_2010.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17854/rf_pll_30_2010.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17857/rf_pll_31_2010.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17867/rf_pll_34_2010.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17870/rf_pll_35_2010.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17872/rf_pll_36_2010.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17874/rf_pll_37_2010.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17876/rf_pll_38_2010.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17879/rf_plcl_39_2010.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17882/rf_pll_40_2010.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17894/rf_pl_2905_2010.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17896/rf_pl_2906_2010.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17905/rf_pl_2907_2010.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17903/rf_pl_2908_2010.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17907/rf_pl_2909_2010.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17910/rf_pl_2911_2010.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17912/rf_pl_2912_2010.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17914/rf_pl_2913_2010.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17916/rf_pl_2914_2010.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17918/rf_pl_2915_2010.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17921/rf_pl_2916_2010.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17977/rf_pl_2917_2010.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17979/rf_pl_2918_2010.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17982/rf_pl_2919_2010.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17984/rf_pl_2921_2010.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17991/rf_pl_2922_2010.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/17999/rf_pl_2924_2010.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18004/rf_pl_2925_2010.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18026/rf_pl_2926_2010.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18031/rf_plc_2928_2010.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18028/rf_pl_2929_2010.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18690/rf_pl_2930_2010.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18695/rf_pl_2932_2010.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18697/rf_pl_2933_2010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18699/rf_pl_2934_2010.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/16635/rf_pl_2935_2010.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18701/rf_pl_2936_2010.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18709/rf_pl_2938_2010.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18719/rf_pl_2939_2010.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18722/rf_plc_2940_2010.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18746/rf_pl_2941_2010.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18748/rf_pl_2942_2010.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18750/rf_pl_2943_2010.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18752/rf_pl_2944_2010.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18756/rf_pl_2945_2010.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18766/rf_pl_2946_2010.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18768/rf_pl_2947_2010.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18770/rf_pl_2948_2010.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18773/rf_pl_2949_2010.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18776/rf_pl_2950_2010.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18783/rf_pl_2951_2010.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18786/rf_pl_2952_2010.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18789/rf_pl_2953_2010.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18793/rf_pl_2954_2010.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19042/rf_pl_2955_2010.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19045/rf_pl_2956_2010.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19047/rf_pl_2957_2010.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19050/rf_pl_2958_2010.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19054/rf_pl_2959_2010.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19057/rf_pl_2960_2010.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19065/rf_pl_2962_2010.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19072/rf_pl_2963_2010.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19079/rf_pl_2964_2010.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19085/rf_pl_2965_2010.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19087/rf_pl_2966_2010.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19090/rf_pl_2967_2010.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19093/rf_pl_2968_2010.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19096/rf_pl_2969_2010.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19099/rf_pl_2970_2010.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19102/rf_pl_2971_2010.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19105/rf_pl_2972_2010.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19107/rf_pl_2973_2010.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19112/rf_pl_2974_2010.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19116/rf_pl_2975_2010.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19118/rf_pl_2976_2010.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19121/rf_pl_2977_2010.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19124/rf_pl_2978_2010.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19139/rf_pl_2979.2010.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19142/rf_pl_2981_2010.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19147/rf_pl_2983_2010.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19152/rf_pl_2984_2010.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19155/rf_pls_2985_2010.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19161/rf_pl_2986_2010.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19163/rf_pl_2987.2010.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19075/rf_pl_2988_2010.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19166/rf_pl_2990_2010.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19178/rf_pl_2994_2010.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19186/rf_pls_2995_2010.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19190/rf_plc_2996_2010.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19193/rf_pl_2997_2010.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19196/rf_pls_2998_2010.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19198/rf_pl_2999_2010.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19200/rf_pl_3000_2010.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19205/rf_pl_3002_2010.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19207/rf_pl_3003_2010.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19211/rf_pl_3004_2010.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19213/rf_pl_3005_2010.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19215/rf_pl_3006_2010.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19221/rf_pl_3007_2010.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19229/rf_pl_3008_2010.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19234/rf_pl_3009_2010.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19236/rf_pl_3010_2010.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19240/rf_pl_3012_2010.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19242/rf_pl_3013_2010.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/19243/rf_pl_3015_2010.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2010/18704/veto_pl_2937-2010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H281"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>