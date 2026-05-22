--- v0 (2026-02-04)
+++ v1 (2026-05-22)
@@ -51,1714 +51,1714 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16616</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16616/pll_1.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16616/pll_1.2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.922/2006 que define o quadro permanente de cargos efetivos e comissionados da Câmara Municipal de Ponte Nova, cria o cargo comissionado de Assistente de Comunicação e dá outras providências.</t>
   </si>
   <si>
     <t>16692</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16692/plcl_13_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16692/plcl_13_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007, que institui o Código Municipal de Posturas e dá outras providências.</t>
   </si>
   <si>
     <t>16644</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16644/plcs_5.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16644/plcs_5.2011.pdf</t>
   </si>
   <si>
     <t>Altera o art. 281 da Lei Complementar nº 3.027/2007, que institui o Código Municipal de Posturas de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>16802</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16802/plcs_3050_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16802/plcs_3050_2011.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos §1º e 4º do artigo 44 do CTM - Lei 2.058/1995, apenas para o exercício de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>16803</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16803/plcs_3050_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16803/plcs_3050_2011.pdf</t>
   </si>
   <si>
     <t>16499</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
-    <t>Projeto de Lei Executivo</t>
-[...2 lines deleted...]
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16499/pl_3016.2011.pdf</t>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16499/pl_3016.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar financiamento junto ao Banco do Brasil S/A.</t>
   </si>
   <si>
     <t>16500</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16500/pl_3017.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16500/pl_3017.2011.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores, nos termos do art. 37, X da Constituição Federal e altera a tabela salarial dos servidores da Administração Direta do Poder Executivo e do DMAES</t>
   </si>
   <si>
     <t>16810</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16810/pl_3018_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16810/pl_3018_2011.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de servidores efetivos do Município, estabelecido pela Lei 3.503/2010, cria cargos, estabelece número de vagas para a realização de concurso público e dá outras providências.</t>
   </si>
   <si>
     <t>16504</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16504/pl_3019.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16504/pl_3019.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área e dá outras providências.</t>
   </si>
   <si>
     <t>16505</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16505/pl_3020.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16505/pl_3020.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permutar área com o INOCOOP.</t>
   </si>
   <si>
     <t>16506</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16506/pl_3021.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16506/pl_3021.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza apoio financeiro às atividades do Carnaval de 2011.</t>
   </si>
   <si>
     <t>16507</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16507/pl_3022.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16507/pl_3022.2011.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 5º da Lei nº 3.078/2007</t>
   </si>
   <si>
     <t>16508</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16508/pl_3023.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16508/pl_3023.2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para implantação do Programa de Aquisição de Alimentos - Compra Direta Local da Agricultura Familiar.</t>
   </si>
   <si>
     <t>16509</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16509/pl_3024.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16509/pl_3024.2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.537/2011 que autoriza apoio financeiro às atividades do Carnaval de 2011.</t>
   </si>
   <si>
     <t>16510</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16510/pl_3025.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16510/pl_3025.2011.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei nº 3.535/2011, que autorizou a doação de área à empresa Quality Export.</t>
   </si>
   <si>
     <t>16512</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16512/pl_3026.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16512/pl_3026.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a Agência de Desenvolvimento do Vale do Rio Piranga.</t>
   </si>
   <si>
     <t>16513</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16513/pl_3027.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16513/pl_3027.2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.503/2011que dispõe sobre os Princípios Básicos, a Organização e a Estrutura Administrativa, com o Quadro de Servidores Efetivos e de Cargos em Comissão com as respectivas funções, da administração direta do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>16514</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16514/pl_3028.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16514/pl_3028.2011.pdf</t>
   </si>
   <si>
     <t>16515</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16515/projeto_de_lei_3029_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16515/projeto_de_lei_3029_2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para atender  à Resolução SES nº 1.795, de 11 de maio de 2009, visando concessão de incentivo financeiro para complementação de profissional Farmacêutico-Diretor, responsável técnico da  Farmácia de Minas/Ponte Nova.</t>
   </si>
   <si>
     <t>16517</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16517/pl_3030.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16517/pl_3030.2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para atender o Termo de Compromisso nº 0345251-37/2010, visando à Elaboração de Planos Habitacionais de Interesse Social.</t>
   </si>
   <si>
     <t>16518</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16518/pl_3031_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16518/pl_3031_2011.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 2.890/2005 que criou o Centro de Referência da Assistência Social – CRAS e nº 3.278/2009, que dispõe sobre o CREAS.</t>
   </si>
   <si>
     <t>16520</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16520/pl_3032.2011_.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16520/pl_3032.2011_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.528/2010 que autorizou doação de áreas e deu outras providências.</t>
   </si>
   <si>
     <t>16522</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16522/pl_3033_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16522/pl_3033_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de incentivos fiscais e econômicos para empresas que se estabelecerem no Município de Ponte Nova ou nele ampliarem suas atividades; cria a Comissão de Desenvolvimento Econômico - CODE; institui o Fundo Municipal de Desenvolvimento Econômico – FUMDE, e dá outras providências.</t>
   </si>
   <si>
     <t>16524</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16524/pl_3034.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16524/pl_3034.2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.503/2010 para dispor sobre o cargo de “Auxiliar de Creche”, cria a gratificação devida aos servidores no exercício dessas funções e dá outras providências.</t>
   </si>
   <si>
     <t>16533</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16533/pl_3035.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16533/pl_3035.2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para atender o Convênio entre o Município de Municipal de Ponte Nova e a Associação do Circuito Turístico Montanhas e Fé.</t>
   </si>
   <si>
     <t>16535</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16535/pl_3036.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16535/pl_3036.2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.445/2010, que dispõe sobre a ocupação, uso do solo e zoneamento do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>16536</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16536/pl_3037_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16536/pl_3037_2011.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional suplementar no orçamento vigente do DMAES.</t>
   </si>
   <si>
     <t>16537</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16537/pl_3038.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16537/pl_3038.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a celebrar Convênio com a Fundação Filantrópica e Beneficente Arnaldo Gavazza Filho e dá outras providências</t>
   </si>
   <si>
     <t>16538</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16538/pl_3039_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16538/pl_3039_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a efetivar permuta de áreas e dá outras providencias.</t>
   </si>
   <si>
     <t>16539</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16539/pl_3040.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16539/pl_3040.2011.pdf</t>
   </si>
   <si>
     <t>Altera as Leis 3.398 / 2009 e 2728/2003 que dispõem sobre o Plano de Cargos, Carreiras e  Vencimentos dos Servidores Integrantes do Quadro de Pessoal do Magistério do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>16540</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16540/pl_3041.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16540/pl_3041.2011.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente, para execução de obra de pavimentação asfáltica nos bairros Pacheco, Sumaré e Esplanada.</t>
   </si>
   <si>
     <t>16545</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16545/pl_3042_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16545/pl_3042_2011.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente, para execução de reforma da quadra poliesportiva Reinaldo Alves Costa, convênio Ministério do Esporte nº 0315772-00/2009.</t>
   </si>
   <si>
     <t>16546</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16546/pl_3043.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16546/pl_3043.2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução reforma de Prédio Público para abrigar a Casa da Memória, convênio Ministério do turismo nº 0313624-56/2009.</t>
   </si>
   <si>
     <t>16547</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16547/pl_3044.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16547/pl_3044.2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional especial no orçamento vigente, para execução de obra de recapeamento asfáltico na rua Coronel Soares no bairro Vale Verde.</t>
   </si>
   <si>
     <t>16548</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16548/pl_3045.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16548/pl_3045.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno e dá outras providências.</t>
   </si>
   <si>
     <t>16549</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16549/pl_3046.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16549/pl_3046.2011.pdf</t>
   </si>
   <si>
     <t>Determina a forma de pagamento aos servidores em decorrência de sentença judicial.</t>
   </si>
   <si>
     <t>16553</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16553/pl_3048.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16553/pl_3048.2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a anistiar contribuinte de pagamento de multas, juros e correção monetária sobre tributos em atraso decorrentes da implantação de novo Software da Prefeitura.</t>
   </si>
   <si>
     <t>16554</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16554/pl_3049.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16554/pl_3049.2011.pdf</t>
   </si>
   <si>
     <t>Dá nova redação a Lei Nº 2.617/2002 que Instituiu a Semana Municipal Evangélica e dá outras providencias.</t>
   </si>
   <si>
     <t>16579</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16579/pl_3051_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16579/pl_3051_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com o Sindicato dos Produtores Rurais de Ponte Nova, para União de esforço e_x000D_
 formalização de Parceria para a realização da 47ª EXPOVALE de 21 a 24/7/2011.</t>
   </si>
   <si>
     <t>16580</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16580/pl_3052_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16580/pl_3052_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 3.558/11 que abre crédito especial no orçamento vigente, para execução de obra de pavimentação asfáltica nos bairros Pacheco, Sumaré e Esplanada.</t>
   </si>
   <si>
     <t>16581</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16581/pl_3053_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16581/pl_3053_2011.pdf</t>
   </si>
   <si>
     <t>Consolida atribuições e requisitos de cargos do quadro de pessoal do DMAES.</t>
   </si>
   <si>
     <t>16586</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16586/pl_3054_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16586/pl_3054_2011.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Núcleo de Educação Extensiva em contra turno e dá outras providencias.</t>
   </si>
   <si>
     <t>16587</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16587/pl_3055_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16587/pl_3055_2011.pdf</t>
   </si>
   <si>
     <t>Altera Lei 3.503/2010 para criar na Secretaria Municipal de Saúde cargo de Assessoria para atender o Programa Farmácia Popular do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>16589</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16589/pl_3056_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16589/pl_3056_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.207/2008, da nova denominação ao Parque Florestal Passa Cinco e modifica seus objetivos; altera a Lei nº 3.503/2010 e dá outras providências.</t>
   </si>
   <si>
     <t>16594</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16594/pl_3057_2011_.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16594/pl_3057_2011_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a celebrar Convenio com o Instituto Superior de Educação de Janaúba_x000D_
 (ISEJAN) e dá outras providencias.</t>
   </si>
   <si>
     <t>16596</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16596/pl_3058_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16596/pl_3058_2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente.</t>
   </si>
   <si>
     <t>16598</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16598/pl_3059_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16598/pl_3059_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar parceria com a  Associação Comercial e Industrial de Ponte Nova – ACIP para promover o encerramento do Festival Gastronômico Bar, Boteco &amp; Cia.</t>
   </si>
   <si>
     <t>16600</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16600/pl_3060_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16600/pl_3060_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza ao DMAES – Departamento Municipal de Água, Esgoto e Saneamento a prorrogar contrato administrativo para o exercício da função de bioquímico.</t>
   </si>
   <si>
     <t>16603</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16603/pl_3061_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16603/pl_3061_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>16609</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16609/pl_3062_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16609/pl_3062_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento Municipal de Água, Esgoto e Saneamento a investir, a título de compensação, em obra de infraestrutura na Rua Zirezarte José de Oliveira no Bairro Esplanada e dá outras providências.</t>
   </si>
   <si>
     <t>16610</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16610/pl_3063_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16610/pl_3063_2011.pdf</t>
   </si>
   <si>
     <t>Cria os cargos de Agente Comunitário de Saúde e Agente de Combate a Endemias, de acordo com a Emenda_x000D_
 Constitucional nº 51 e 14/02/2006, Lei Federal nº 11.350 de 05/10/2006, altera Lei 3.503/2010 e estipula critérios para_x000D_
 avaliação de desempenho e dá outras providências.</t>
   </si>
   <si>
     <t>16613</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16613/pl_3064_2011_.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16613/pl_3064_2011_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a celebrar Contrato de Cessão de Uso Gratuito de veículo, com a_x000D_
 Guarda Mirim de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>16707</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16707/pl_3065_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16707/pl_3065_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área à empresa Vandeir Gomes Ferreira – ME e dá outras providências.</t>
   </si>
   <si>
     <t>16708</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16708/pl_3066_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16708/pl_3066_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007, que institui o Código Municipal de Posturas de Ponte Nova.</t>
   </si>
   <si>
     <t>16710</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16710/pl_3067_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16710/pl_3067_2011.pdf</t>
   </si>
   <si>
     <t>Altera o Inc. IV – art. 2º. da Lei nº. 3.582/2011 e dá outras providencias.</t>
   </si>
   <si>
     <t>16712</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16712/pl_3068_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16712/pl_3068_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.492/2000, que dispõe sobre a obrigatoriedade do uso de equipamentos de controle ambiental e dá outras providências.</t>
   </si>
   <si>
     <t>16715</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16715/pl_3069.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16715/pl_3069.pdf</t>
   </si>
   <si>
     <t>Altera Lei 3.503/2010 e dá outras providencias.</t>
   </si>
   <si>
     <t>16721</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16721/pl_3070_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16721/pl_3070_2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para reforma e ampliação dos prédios que abrigam os Postos dos_x000D_
 Correios do Rosário do Pontal e Anna Florência.</t>
   </si>
   <si>
     <t>16723</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16723/pl_3071_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16723/pl_3071_2011.pdf</t>
   </si>
   <si>
     <t>Concede subvenções, para o exercício de 2012, às Entidades que menciona.</t>
   </si>
   <si>
     <t>16725</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16725/pl_3072_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16725/pl_3072_2011.pdf</t>
   </si>
   <si>
     <t>Cria bonificação por desempenho de atividade extraordinária, por tempo limitado, em função de reformas nas escolas municipais de Ponte Nova.</t>
   </si>
   <si>
     <t>16726</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16726/pl_3073.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16726/pl_3073.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do limite para cobertura de créditos adicionais suplementares.</t>
   </si>
   <si>
     <t>16727</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16727/pl_3074_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16727/pl_3074_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 3.503/2010 que dispõe sobre os Princípios Básicos, a Organização e a Estrutura Administrativa do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>16728</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16728/pl_3075_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16728/pl_3075_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.503/2010 e da outras providencias .</t>
   </si>
   <si>
     <t>16729</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16729/pl_3076_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16729/pl_3076_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com a Universidade Federal de Viçosa com a interveniência do Departamento de Nutrição e Saúde e o Município de Ponte Nova – MG, através da Secretaria Municipal De Educação De Ponte Nova e a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>16730</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16730/pl_3077.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16730/pl_3077.pdf</t>
   </si>
   <si>
     <t>Autoriza ao DMAES – Departamento Municipal de Água, Esgoto e Saneamento a prorrogar contrato administrativo para o_x000D_
 exercício das funções de bioquímico e Técnico de Informática.</t>
   </si>
   <si>
     <t>16734</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16734/pl_3078_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16734/pl_3078_2011.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 3.503/2010 que dispõe sobre os Princípios Básicos, a Organização e a Estrutura Administrativa, com o Quadro de Servidores Efetivos e de Cargos em Comissão com as respectivas funções, da administração direta do Poder Executivo do Município de Ponte Nova e dá outras providencias.</t>
   </si>
   <si>
     <t>16733</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16733/pl_3079.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16733/pl_3079.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Turismo de Ponte Nova.</t>
   </si>
   <si>
     <t>16735</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16735/pl_3080_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16735/pl_3080_2011.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º, inciso V da Lei nº3.569/11, que autorizou a permuta de área de propriedade do Sr. Geraldo_x000D_
 Miranda Lourenço.</t>
   </si>
   <si>
     <t>16736</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16736/pl_3081_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16736/pl_3081_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a firmar Termo de Cooperação com Complexo Penitenciário de Ponte Nova para utilização de mão de obra de detentos para trabalhos específicos em conformidade com os artigos 36 e 37 da Lei Federal nº 7.210/1984,  que trata da Execução Penal, e dá outras providências.</t>
   </si>
   <si>
     <t>16737</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16737/pl_3082.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16737/pl_3082.pdf</t>
   </si>
   <si>
     <t>Altera Lei 3445/2010 que dispõe sobre a Ocupação, Uso do Solo e Zoneamento do Município de Ponte Nova, e dá outras providencias.</t>
   </si>
   <si>
     <t>16739</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16739/pl_3083_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16739/pl_3083_2011.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 3.589/2011 que dispõe sobre a concessão de incentivos fiscais e econômicos para empresas que se_x000D_
 estabelecerem no Município de Ponte Nova ou nele ampliarem suas atividades; que cria a Comissão de Desenvolvimento Econômico – CODE e que institui o Fundo Municipal de Desenvolvimento Econômico – FUMDE.</t>
   </si>
   <si>
     <t>16748</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16748/pl_3084_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16748/pl_3084_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 3.503/2010, extinguindo e criando cargo na Secretaria Municipal de Fazenda SEMFA.</t>
   </si>
   <si>
     <t>16749</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16749/pl_3085_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16749/pl_3085_2011.pdf</t>
   </si>
   <si>
     <t>Abre crédito Adicional Especial no orçamento vigente.</t>
   </si>
   <si>
     <t>16750</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16750/pl_3086_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16750/pl_3086_2011.pdf</t>
   </si>
   <si>
     <t>Altera Lei 2.895/2.005 que dispõe sobre a implantação do PETI- Programa de Erradicação do Trabalho Infantil e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>16751</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16751/pl_3087_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16751/pl_3087_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a Cobrança de Honorários Advocatícios de Sucumbência pelos Assessores Jurídicos da Prefeitura Municipal de Ponte Nova – Minas Gerais.</t>
   </si>
   <si>
     <t>16753</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16753/pl_3088_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16753/pl_3088_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área à empresa Indústria e Comércio de Temperos e Condimentos Pontenovense LTDA_x000D_
 ME e dá outras providências.</t>
   </si>
   <si>
     <t>16755</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16755/pl_3089_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16755/pl_3089_2011.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º e acrescenta o parágrafo único na Lei 2.989/2006 que autoriza a cessão do imóvel à Fundação Centro de Hematologia e Hemoterapia de Minas Gerais, e dá outras providencias.</t>
   </si>
   <si>
     <t>16756</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16756/pl_3090_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16756/pl_3090_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno a empresa Solufer Indústria e Comércio Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>16758</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16758/pl_3091_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16758/pl_3091_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno a empresa SANVEL Santos Veículos Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>16759</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16759/pl_3092_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16759/pl_3092_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento Municipal de Água, Esgoto e Saneamento a participar com contrapartida para execução do Plano_x000D_
 Municipal de Saneamento Básico.</t>
   </si>
   <si>
     <t>16763</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16763/pl_3093_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16763/pl_3093_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a firmar Termo de Cessão de Uso da Propriedade para direito de uso de_x000D_
 Cascalheira.</t>
   </si>
   <si>
     <t>16764</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16764/pl_3094_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16764/pl_3094_2011.pdf</t>
   </si>
   <si>
     <t>Altera os demonstrativos da Lei Municipal nº 3.588 de 12 de julho de 2011 (Lei de Diretrizes Orçamentárias para 2012), que dispões sobre as diretrizes para a elaboração da Lei Orçamentária para 2012.</t>
   </si>
   <si>
     <t>16780</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16780/pl_3095_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16780/pl_3095_2011.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Ponte Nova para o Exercício Financeiro de 2012</t>
   </si>
   <si>
     <t>16776</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16776/pl_3096_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16776/pl_3096_2011.pdf</t>
   </si>
   <si>
     <t>Estabelece área não edificante no Município de Ponte Nova –MG.</t>
   </si>
   <si>
     <t>16779</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16779/pl_3097_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16779/pl_3097_2011.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nºs 3.379/2009 e 3.514/2010, que dispõe sobre a isenção de tributos para imóveis e serviços compreendidos no Programa Minha Casa, Minha Vida, que é um programa habitacional de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>16783</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16783/pl_3098_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16783/pl_3098_2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para pagamento de parcelamento do PASEP.</t>
   </si>
   <si>
     <t>16784</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16784/pl_3099_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16784/pl_3099_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre instituição do Fundo Municipal de Turismo de Ponte Nova e autoriza abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>16785</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16785/pl_3100_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16785/pl_3100_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.604/2011.</t>
   </si>
   <si>
     <t>16786</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16786/pl_3101_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16786/pl_3101_2011.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial para Elaboração do Plano Municipal de Saneamento no orçamento vigente.</t>
   </si>
   <si>
     <t>16787</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16787/pl_3102_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16787/pl_3102_2011.pdf</t>
   </si>
   <si>
     <t>Altera o limite percentual para cobertura de créditos adicionais suplementares de que trata a Lei Municipal nº 3.532/2010.</t>
   </si>
   <si>
     <t>16788</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16788/pl_3103_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16788/pl_3103_2011.pdf</t>
   </si>
   <si>
     <t>16790</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16790/pl_3104_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16790/pl_3104_2011.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de Cargos Comissionados do DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>16792</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16792/pl_3105_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16792/pl_3105_2011.pdf</t>
   </si>
   <si>
     <t>16793</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16793/pl_3106_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16793/pl_3106_2011.pdf</t>
   </si>
   <si>
     <t>Altera Lei 3.503/2010 para criar na Secretaria Municipal de Saúde cargo de Assessoria para atender o Programa_x000D_
 DST/AIDS e dá outras providências.</t>
   </si>
   <si>
     <t>16794</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16794/pl_3107_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16794/pl_3107_2011.pdf</t>
   </si>
   <si>
     <t>Institui Programa de Educação Inclusiva e dá outras providencias.</t>
   </si>
   <si>
     <t>16795</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16795/pl_3108_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16795/pl_3108_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a conceder incentivos econômicos com base na Lei 3.589/2011 e dá outras providencias.</t>
   </si>
   <si>
     <t>16796</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16796/pl_3109_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16796/pl_3109_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.503/2010que dispõe sobre os Princípios Básicos, a Organização e a Estrutura Administrativa, com o Quadro de Servidores Efetivos e de Cargos em Comissão com as respectivas funções, da administração direta do Poder_x000D_
 Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>16797</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16797/pl_3110_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16797/pl_3110_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova efetivar permuta de áreas e dá outras providências.</t>
   </si>
   <si>
     <t>16798</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16798/pl_3111_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16798/pl_3111_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área ao Fundo de Arrendamento Residencial – FAR para construção de casas populares e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>16799</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16799/pl_3113_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16799/pl_3113_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover a venda de bens inservíveis do Município mediante leilão público.</t>
   </si>
   <si>
     <t>16800</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16800/pl_3115_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16800/pl_3115_2011.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º da Lei nº 3.536/11, que autoriza o Poder Executivo a permutar área com o INOCOOP.</t>
   </si>
   <si>
     <t>16629</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16629/pll_2_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16629/pll_2_2011.pdf</t>
   </si>
   <si>
     <t>Concede revisão monetária nos subsídios dos agentes políticos e nas remunerações dos servidores do Legislativo para o exercício de 2011.</t>
   </si>
   <si>
     <t>16641</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16641/pll_3_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16641/pll_3_2011.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Zirezarte José de Oliveira a rua que interliga a Rua Tenente Coronel Freire de Andrade e a Rua “R”, bairro Esplanada, e dá outras providências.</t>
   </si>
   <si>
     <t>16638</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16638/pll_4.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16638/pll_4.2011.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 2º e o anexo II da Lei nº 3.539/2011, que concede revisão monetária nos subsídios dos agentes políticos e nas remunerações dos servidores do Legislativo para o exercício de 2011.</t>
   </si>
   <si>
     <t>16655</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16655/pll_6_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16655/pll_6_2011.pdf</t>
   </si>
   <si>
     <t>Disciplina a aplicação do artigo 56 da Lei Federal 8.666/93.</t>
   </si>
   <si>
     <t>16660</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16660/pll_7_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16660/pll_7_2011.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Mão Amiga.</t>
   </si>
   <si>
     <t>16663</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16663/pll_8_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16663/pll_8_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de manter cadeiras de rodas no terminal rodoviário Dr. Reinaldo Alves Costa, e dá outras providências.</t>
   </si>
   <si>
     <t>16673</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16673/pll_9_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16673/pll_9_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização obrigatória de sacos de lixo e de sacolas de compras biodegradáveis ou retornáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>16674</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16674/pll_10.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16674/pll_10.2011.pdf</t>
   </si>
   <si>
     <t>Denomina de “Travessa Alfredo Amora” a via pública de interligação da Rua Inhá Torres com a Avenida Dr. José Grossi, no bairro Guarapiranga.</t>
   </si>
   <si>
     <t>16679</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16679/pll_11_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16679/pll_11_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de questões sobre a história de Ponte Nova em concursos públicos municipais.</t>
   </si>
   <si>
     <t>16690</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16690/pll_12_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16690/pll_12_2011.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Grêmio Recreativo Escola de Samba Acadêmicos do Pacheco.</t>
   </si>
   <si>
     <t>16804</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16804/pll_14_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16804/pll_14_2011.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do Município, o “Dia Municipal da Mulher Rural.</t>
   </si>
   <si>
     <t>16811</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16811/pll_15_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16811/pll_15_2011.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Maria da Conceição Silva Salomé a rua que interliga as ruas Caraíbas e José Pinheiro Brandão no bairro Palmeirense.</t>
   </si>
   <si>
     <t>16817</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16817/pll_17_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16817/pll_17_2011.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 1º da Lei nº 2.645/2003, que institui o Programa de Conservação de Estradas Rurais do Município - Procer.</t>
   </si>
   <si>
     <t>16822</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16822/pll_18_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16822/pll_18_2011.pdf</t>
   </si>
   <si>
     <t>Inclui no calendário cultural oficial do Município o evento “Romaria à Capela de Nossa Senhora Aparecida”, e dá outras providências.</t>
   </si>
   <si>
     <t>16834</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16834/pll_19_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16834/pll_19_2011.pdf</t>
   </si>
   <si>
     <t>Denomina de "Manoel Vicari Martins", a praça existente no entroncamento das ruas Dalvo Oliveira Bemfeito e Antônio Simão de Carvalho, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>17057</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17057/pll_21_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17057/pll_21_2011.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Sônia Marinho de Resende a praça existente no bairro Vale Suíço, na confluência das ruas Salvador Totino e Anunciata Harmendani.</t>
   </si>
   <si>
     <t>17058</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17058/pll_22_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17058/pll_22_2011.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Escola de Samba e Blocos Caricatos Filho de Obama do Bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>16656</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16656/pls_6.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16656/pls_6.2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.559/2001 que dispõe sobre garantias trabalhistas em contratos firmados pelo Município com empresas de obras e serviços.</t>
   </si>
   <si>
     <t>16503</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16503/pls_3018.11.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16503/pls_3018.11.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de servidores efetivos do Município, estabelecido pela Lei 3.503/2010, cria cargos estabelece número de vagas para a realização de concurso público.</t>
   </si>
   <si>
     <t>16528</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16528/pls_3029_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16528/pls_3029_2011.pdf</t>
   </si>
   <si>
     <t>Cria gratificação de incentivo financeiro para o Farmacêutico Responsável Técnico da Farmácia de Minas / Ponte Nova e abre_x000D_
 crédito adicional especial no orçamento vigente.</t>
   </si>
   <si>
     <t>16590</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16590/pls_3056_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16590/pls_3056_2011.pdf</t>
   </si>
   <si>
     <t>16604</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16604/pls_3060_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16604/pls_3060_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.458/2010, para autorizar a prorrogação dos contratos administrativos de Bioquímico e_x000D_
 Técnico em Informática no DMAES.</t>
   </si>
   <si>
     <t>16717</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16717/pls_3069_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16717/pls_3069_2011.pdf</t>
   </si>
   <si>
     <t>Altera Lei 3.503/2010 para criar cargos na Secretaria Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>16761</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16761/pls_3092_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16761/pls_3092_2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento Municipal de Água, Esgoto e Saneamento transferir recursos para a Prefeitura Municipal de Ponte Nova, a título de contrapartida para elaboração do Projeto de Saneamento e abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>16789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16789/pls_3103_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16789/pls_3103_2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.620/2011 que dispõe sobre a Política Municipal de Turismo de Ponte Nova.</t>
   </si>
   <si>
     <t>16645</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16645/pll_5_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16645/pll_5_2011.pdf</t>
   </si>
   <si>
     <t>16801</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16801/plc_3050_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16801/plc_3050_2011.pdf</t>
   </si>
   <si>
     <t>Altera os parágrafos §1º e 4º do artigo 44 do CTM - Lei 2.058/1995, apenas para o exercício de 2011 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>16625</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16625/rf_pll_1.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16625/rf_pll_1.2011.pdf</t>
   </si>
   <si>
     <t>16627</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16627/rf_pll_2_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16627/rf_pll_2_2011.pdf</t>
   </si>
   <si>
     <t>16642</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16642/rf_pll_3_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16642/rf_pll_3_2011.pdf</t>
   </si>
   <si>
     <t>16639</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16639/rf_pll_4.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16639/rf_pll_4.2011.pdf</t>
   </si>
   <si>
     <t>16643</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16643/rf_plcs_5.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16643/rf_plcs_5.2011.pdf</t>
   </si>
   <si>
     <t>16657</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16657/rf_pls_6.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16657/rf_pls_6.2011.pdf</t>
   </si>
   <si>
     <t>16661</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16661/rf_pll_7_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16661/rf_pll_7_2011.pdf</t>
   </si>
   <si>
     <t>16664</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16664/rf_pll_8.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16664/rf_pll_8.2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de manter cadeiras de rodas no terminal rodoviário Dr. Reinaldo Alves Costa e dá outras providências.</t>
   </si>
   <si>
     <t>16675</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16675/rf_pll_10.2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16675/rf_pll_10.2011.pdf</t>
   </si>
   <si>
     <t>16691</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16691/rf_pll_12_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16691/rf_pll_12_2011.pdf</t>
   </si>
   <si>
     <t>16693</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16693/rf_plcl_13.2023.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16693/rf_plcl_13.2023.pdf</t>
   </si>
   <si>
     <t>16805</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16805/rf_pll_14_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16805/rf_pll_14_2011.pdf</t>
   </si>
   <si>
     <t>16812</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16812/rf_pll_15_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16812/rf_pll_15_2011.pdf</t>
   </si>
   <si>
     <t>16818</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16818/rf_pll_17_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16818/rf_pll_17_2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Conservação de Estradas Rurais do Município de Ponte Nova – PRÓCER, e dá outras providências.</t>
   </si>
   <si>
     <t>16835</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16835/rf_pll_19_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16835/rf_pll_19_2011.pdf</t>
   </si>
   <si>
     <t>17679</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17679/rf_pl_3001_2010.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17679/rf_pl_3001_2010.pdf</t>
   </si>
   <si>
     <t>Autoriza desafetação da área verde “D”, a afetação da área “E” do lote nº 2 e a permuta das áreas, no Loteamento Antar Ville.</t>
   </si>
   <si>
     <t>16819</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16819/veto_pll_17_2011.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16819/veto_pll_17_2011.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2062,68 +2062,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16616/pll_1.2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16692/plcl_13_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16644/plcs_5.2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16802/plcs_3050_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16803/plcs_3050_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16499/pl_3016.2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16500/pl_3017.2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16810/pl_3018_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16504/pl_3019.2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16505/pl_3020.2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16506/pl_3021.2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16507/pl_3022.2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16508/pl_3023.2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16509/pl_3024.2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16510/pl_3025.2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16512/pl_3026.2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16513/pl_3027.2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16514/pl_3028.2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16515/projeto_de_lei_3029_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16517/pl_3030.2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16518/pl_3031_2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16520/pl_3032.2011_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16522/pl_3033_2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16524/pl_3034.2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16533/pl_3035.2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16535/pl_3036.2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16536/pl_3037_2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16537/pl_3038.2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16538/pl_3039_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16539/pl_3040.2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16540/pl_3041.2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16545/pl_3042_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16546/pl_3043.2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16547/pl_3044.2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16548/pl_3045.2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16549/pl_3046.2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16553/pl_3048.2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16554/pl_3049.2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16579/pl_3051_2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16580/pl_3052_2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16581/pl_3053_2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16586/pl_3054_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16587/pl_3055_2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16589/pl_3056_2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16594/pl_3057_2011_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16596/pl_3058_2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16598/pl_3059_2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16600/pl_3060_2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16603/pl_3061_2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16609/pl_3062_2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16610/pl_3063_2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16613/pl_3064_2011_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16707/pl_3065_2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16708/pl_3066_2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16710/pl_3067_2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16712/pl_3068_2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16715/pl_3069.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16721/pl_3070_2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16723/pl_3071_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16725/pl_3072_2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16726/pl_3073.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16727/pl_3074_2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16728/pl_3075_2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16729/pl_3076_2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16730/pl_3077.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16734/pl_3078_2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16733/pl_3079.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16735/pl_3080_2011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16736/pl_3081_2011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16737/pl_3082.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16739/pl_3083_2011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16748/pl_3084_2011.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16749/pl_3085_2011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16750/pl_3086_2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16751/pl_3087_2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16753/pl_3088_2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16755/pl_3089_2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16756/pl_3090_2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16758/pl_3091_2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16759/pl_3092_2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16763/pl_3093_2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16764/pl_3094_2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16780/pl_3095_2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16776/pl_3096_2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16779/pl_3097_2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16783/pl_3098_2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16784/pl_3099_2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16785/pl_3100_2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16786/pl_3101_2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16787/pl_3102_2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16788/pl_3103_2011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16790/pl_3104_2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16792/pl_3105_2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16793/pl_3106_2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16794/pl_3107_2011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16795/pl_3108_2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16796/pl_3109_2011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16797/pl_3110_2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16798/pl_3111_2011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16799/pl_3113_2011.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16800/pl_3115_2011.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16629/pll_2_2011.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16641/pll_3_2011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16638/pll_4.2011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16655/pll_6_2011.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16660/pll_7_2011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16663/pll_8_2011.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16673/pll_9_2011.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16674/pll_10.2011.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16679/pll_11_2011.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16690/pll_12_2011.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16804/pll_14_2011.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16811/pll_15_2011.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16817/pll_17_2011.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16822/pll_18_2011.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16834/pll_19_2011.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17057/pll_21_2011.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17058/pll_22_2011.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16656/pls_6.2011.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16503/pls_3018.11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16528/pls_3029_2011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16590/pls_3056_2011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16604/pls_3060_2011.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16717/pls_3069_2011.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16761/pls_3092_2011.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16789/pls_3103_2011.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16645/pll_5_2011.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16801/plc_3050_2011.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16625/rf_pll_1.2011.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16627/rf_pll_2_2011.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16642/rf_pll_3_2011.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16639/rf_pll_4.2011.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16643/rf_plcs_5.2011.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16657/rf_pls_6.2011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16661/rf_pll_7_2011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16664/rf_pll_8.2011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16675/rf_pll_10.2011.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16691/rf_pll_12_2011.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16693/rf_plcl_13.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16805/rf_pll_14_2011.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16812/rf_pll_15_2011.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16818/rf_pll_17_2011.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16835/rf_pll_19_2011.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17679/rf_pl_3001_2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16819/veto_pll_17_2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16616/pll_1.2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16692/plcl_13_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16644/plcs_5.2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16802/plcs_3050_2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16803/plcs_3050_2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16499/pl_3016.2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16500/pl_3017.2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16810/pl_3018_2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16504/pl_3019.2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16505/pl_3020.2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16506/pl_3021.2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16507/pl_3022.2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16508/pl_3023.2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16509/pl_3024.2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16510/pl_3025.2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16512/pl_3026.2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16513/pl_3027.2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16514/pl_3028.2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16515/projeto_de_lei_3029_2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16517/pl_3030.2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16518/pl_3031_2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16520/pl_3032.2011_.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16522/pl_3033_2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16524/pl_3034.2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16533/pl_3035.2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16535/pl_3036.2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16536/pl_3037_2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16537/pl_3038.2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16538/pl_3039_2011.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16539/pl_3040.2011.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16540/pl_3041.2011.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16545/pl_3042_2011.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16546/pl_3043.2011.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16547/pl_3044.2011.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16548/pl_3045.2011.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16549/pl_3046.2011.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16553/pl_3048.2011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16554/pl_3049.2011.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16579/pl_3051_2011.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16580/pl_3052_2011.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16581/pl_3053_2011.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16586/pl_3054_2011.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16587/pl_3055_2011.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16589/pl_3056_2011.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16594/pl_3057_2011_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16596/pl_3058_2011.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16598/pl_3059_2011.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16600/pl_3060_2011.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16603/pl_3061_2011.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16609/pl_3062_2011.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16610/pl_3063_2011.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16613/pl_3064_2011_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16707/pl_3065_2011.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16708/pl_3066_2011.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16710/pl_3067_2011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16712/pl_3068_2011.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16715/pl_3069.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16721/pl_3070_2011.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16723/pl_3071_2011.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16725/pl_3072_2011.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16726/pl_3073.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16727/pl_3074_2011.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16728/pl_3075_2011.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16729/pl_3076_2011.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16730/pl_3077.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16734/pl_3078_2011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16733/pl_3079.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16735/pl_3080_2011.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16736/pl_3081_2011.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16737/pl_3082.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16739/pl_3083_2011.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16748/pl_3084_2011.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16749/pl_3085_2011.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16750/pl_3086_2011.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16751/pl_3087_2011.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16753/pl_3088_2011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16755/pl_3089_2011.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16756/pl_3090_2011.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16758/pl_3091_2011.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16759/pl_3092_2011.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16763/pl_3093_2011.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16764/pl_3094_2011.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16780/pl_3095_2011.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16776/pl_3096_2011.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16779/pl_3097_2011.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16783/pl_3098_2011.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16784/pl_3099_2011.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16785/pl_3100_2011.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16786/pl_3101_2011.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16787/pl_3102_2011.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16788/pl_3103_2011.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16790/pl_3104_2011.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16792/pl_3105_2011.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16793/pl_3106_2011.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16794/pl_3107_2011.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16795/pl_3108_2011.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16796/pl_3109_2011.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16797/pl_3110_2011.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16798/pl_3111_2011.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16799/pl_3113_2011.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16800/pl_3115_2011.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16629/pll_2_2011.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16641/pll_3_2011.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16638/pll_4.2011.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16655/pll_6_2011.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16660/pll_7_2011.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16663/pll_8_2011.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16673/pll_9_2011.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16674/pll_10.2011.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16679/pll_11_2011.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16690/pll_12_2011.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16804/pll_14_2011.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16811/pll_15_2011.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16817/pll_17_2011.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16822/pll_18_2011.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16834/pll_19_2011.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17057/pll_21_2011.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17058/pll_22_2011.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16656/pls_6.2011.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16503/pls_3018.11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16528/pls_3029_2011.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16590/pls_3056_2011.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16604/pls_3060_2011.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16717/pls_3069_2011.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16761/pls_3092_2011.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16789/pls_3103_2011.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16645/pll_5_2011.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16801/plc_3050_2011.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16625/rf_pll_1.2011.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16627/rf_pll_2_2011.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16642/rf_pll_3_2011.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16639/rf_pll_4.2011.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16643/rf_plcs_5.2011.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16657/rf_pls_6.2011.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16661/rf_pll_7_2011.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16664/rf_pll_8.2011.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16675/rf_pll_10.2011.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16691/rf_pll_12_2011.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16693/rf_plcl_13.2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16805/rf_pll_14_2011.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16812/rf_pll_15_2011.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16818/rf_pll_17_2011.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16835/rf_pll_19_2011.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/17679/rf_pl_3001_2010.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2011/16819/veto_pll_17_2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>