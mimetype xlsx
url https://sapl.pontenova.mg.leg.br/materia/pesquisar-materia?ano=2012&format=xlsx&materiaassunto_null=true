--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -51,1867 +51,1867 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16485</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16485/plcs_3203.2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16485/plcs_3203.2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.027/2007, que institui o Código Municipal de Posturas de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>16414</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
-    <t>Projeto de Lei Executivo</t>
-[...2 lines deleted...]
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16414/pl_3111.2012.pdf</t>
+    <t>Projeto de Lei do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16414/pl_3111.2012.pdf</t>
   </si>
   <si>
     <t>Autoriza doação de área ao Fundo de Arrendamento Residencial – FAR para construção de casas populares e dá outras providências.</t>
   </si>
   <si>
     <t>16492</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16492/pl_3.115.2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16492/pl_3.115.2012.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5° da Lei nº 3.536/11, que autoriza o Poder Executivo a permutar área com o INOCOOP.</t>
   </si>
   <si>
     <t>15808</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15808/pl_3116_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15808/pl_3116_2012.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores da administração direta do Poder Executivo, nos termos do art. 37, X da Constituição Federal, altera as Leis 2423/2000 e 3175/2008, e altera as tabelas salariais dos Servidores Municipais.</t>
   </si>
   <si>
     <t>15835</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15835/pl_3117_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15835/pl_3117_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.503/2010 que dispõe sobre os Princípios Básicos, a Organização e a Estrutura Administrativa, com o Quadro de Servidores Efetivos e de Cargos em Comissão com as respectivas funções, da administração direta do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>15837</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15837/pl_3118_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15837/pl_3118_2012.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de servidores efetivos do Município, previsto na Lei nº 3.563/2011.</t>
   </si>
   <si>
     <t>15833</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15833/pl_3119_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15833/pl_3119_2012.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores do Departamento Municipal de Água, Esgoto e Saneamento - DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>15828</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15828/pl_3120_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15828/pl_3120_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para pagamento de INSS.</t>
   </si>
   <si>
     <t>15830</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15830/pl_3121_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15830/pl_3121_2012.pdf</t>
   </si>
   <si>
     <t>Concede isenção de pagamento de IPTU, por prazo indeterminado, para imóvel localizado em área de risco.</t>
   </si>
   <si>
     <t>15832</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15832/pl_3122_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15832/pl_3122_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.601/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>15842</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15842/pl_3123_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15842/pl_3123_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.503/2010, criando na SEPLADE - Secretaria Municipal de Planejamento e Desenvolvimento Econômico o Departamento de Planejamento Orçamentário - DPO e dá outras providencias.</t>
   </si>
   <si>
     <t>15844</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15844/pl_3124_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15844/pl_3124_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza apoio financeiro às atividades do Carnaval de 2012.</t>
   </si>
   <si>
     <t>15847</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15847/pl_3125_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15847/pl_3125_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza ao DMAES – Departamento Municipal de Água, Esgoto e Saneamento a prorrogar contrato administrativo para o exercício da função de bioquímico e Técnico de Informática.</t>
   </si>
   <si>
     <t>16165</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16165/pl_3126_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16165/pl_3126_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.466/2010, que institui a Campanha promocional IPTU premiado e dá outras providências.</t>
   </si>
   <si>
     <t>16166</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16166/pl_3127_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16166/pl_3127_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover o cadastramento de guardadores e ou lavadores de veículos no âmbito do Município e_x000D_
 dá outras providencias.</t>
   </si>
   <si>
     <t>16167</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16167/pl_3129_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16167/pl_3129_2012.pdf</t>
   </si>
   <si>
     <t>16168</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16168/pl_3130_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16168/pl_3130_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a receber, a titulo de doação, da Fundação Itaú Social equipamentos de fisioterapia e informática e dá outras providencias.</t>
   </si>
   <si>
     <t>16169</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16169/pl_3131_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16169/pl_3131_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o serviço de terraplenagem às empresas Aço Sales Ltda-ME e Auto Mecânica São Vicente Ltda-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16170</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16170/pl_3132_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16170/pl_3132_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Agil Encomendas e Transporte Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16171</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16171/pl_3133_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16171/pl_3133_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Café Piranga Ltda-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16172</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16172/pl_3134_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16172/pl_3134_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Dortler do Brasil Produtos Ortopédicos Ltda-ME e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>16173</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16173/pl_3135_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16173/pl_3135_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Gleiton Roberto da Silva-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16174</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16174/pl_3136_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16174/pl_3136_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Total Gás Comércio de Gás Ltda-EPP e dá outras providências.</t>
   </si>
   <si>
     <t>16175</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16175/pl_3137_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16175/pl_3137_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Salesfer Comércio de Ferro e Aço Ltda-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16176</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16176/pl_3138_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16176/pl_3138_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do Conselho Municipal de Desenvolvimento Rural Sustentável – CMDRS e dá outras providências.</t>
   </si>
   <si>
     <t>16177</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16177/pl_3139_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16177/pl_3139_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a receber imóvel do Departamento de Estradas de Rodagem do Estado de Minas Gerais – DER/MG de acordo com a Lei Estadual nº 19.518/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>16178</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16178/pl_3140_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16178/pl_3140_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.445/2010, que dispõe sobre a ocupação, uso do solo e zoneamento do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>16179</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16179/pl_3141_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16179/pl_3141_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Auto Fusca Santa Marta Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>16180</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16180/pl_3142_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16180/pl_3142_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Célia Gomes Ribeiro Ibrahim &amp; Cia Ltda-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16181</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16181/pl_3143_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16181/pl_3143_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa F.T Locação e Transportes Ltda-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16182</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16182/pl_3144_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16182/pl_3144_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Gilmar Soares de Souza-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16183</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16183/pl_3145_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16183/pl_3145_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa SCG Marmoraria-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16184</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16184/pl_3146_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16184/pl_3146_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Disco Metalúrgica Ltda. e dá outras providências.</t>
   </si>
   <si>
     <t>16185</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16185/pl_3147_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16185/pl_3147_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Hélio Ferreira da Silva-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16186</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16186/pl_3148_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16186/pl_3148_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Roberto Macedo Viana-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16187</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16187/pl_3149_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16187/pl_3149_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Auto Molas Rezende Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16188</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16188/pl_3150_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16188/pl_3150_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa José Alexandre Sales Filho-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16189</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16189/pl_3151_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16189/pl_3151_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Metalúrgica Dois Irmãos Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16190</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16190/pl_3152_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16190/pl_3152_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Nutrivida Cosméticos Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16191</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16191/pl_3153_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16191/pl_3153_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Reciclagem Moreira Castro Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16192</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16192/pl_3154_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16192/pl_3154_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Arlindo de Carvalho de Melo e dá outras providências.</t>
   </si>
   <si>
     <t>16193</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16193/pl_3155_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16193/pl_3155_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção de ISSQN pelo prazo de 05 anos à empresa Marinho Couto &amp; Silva Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16194</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16194/pl_3156_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16194/pl_3156_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção de IPTU pelo prazo de 05 anos à empresa Marinho e Monteiro Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16195</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16195/pl_3157_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16195/pl_3157_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Solufer Indústria e Comércio Atacadista de Artigos de Ferragens Ltda e dá outras providências.</t>
   </si>
   <si>
     <t>16196</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16196/pl_3158_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16196/pl_3158_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Sandro Elísio Lopes Gomes-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16197</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16197/pl_3159_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16197/pl_3159_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Reciclagem Vale do Piranga Ltda-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16198</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16198/pl_3160_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16198/pl_3160_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de área e serviço de terraplenagem à empresa Ricardo Alves de Freitas-ME e dá outras providências.</t>
   </si>
   <si>
     <t>16199</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16199/pl_3161_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16199/pl_3161_2012.pdf</t>
   </si>
   <si>
     <t>Cria gratificação por desempenho de atividade extraordinária por tempo limitado em favor de motoristas, em função do_x000D_
 atendimento ao transporte de alunos e dá outras providências.</t>
   </si>
   <si>
     <t>16200</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16200/pl_3162_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16200/pl_3162_2012.pdf</t>
   </si>
   <si>
     <t>Regulariza a contagem de tempo dos servidores, anistiando as faltas ocorridas em virtude de movimento grevista no ano de 2003, desde que comprovado a reposição das mesmas.</t>
   </si>
   <si>
     <t>16201</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16201/pl_3163_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16201/pl_3163_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para atender as Resoluções/Portarias da Secretaria de Estado de Saúde de Minas Gerais, através de repasses pela prestação de serviços do SUS.</t>
   </si>
   <si>
     <t>16202</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16202/pl_3164_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16202/pl_3164_2012.pdf</t>
   </si>
   <si>
     <t>Altera e define novo Perímetro Urbano do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>16203</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16203/pl_3165_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16203/pl_3165_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente.</t>
   </si>
   <si>
     <t>16204</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16204/pl_3166_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16204/pl_3166_2012.pdf</t>
   </si>
   <si>
     <t>Retifica o vencimento do Cargo de Chefe de Divisão S-II de Educação Inclusiva.</t>
   </si>
   <si>
     <t>16205</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16205/pl_3167_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16205/pl_3167_2012.pdf</t>
   </si>
   <si>
     <t>16206</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16206/pl_3168_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16206/pl_3168_2012.pdf</t>
   </si>
   <si>
     <t>Retifica o artigo 1º e prorroga o prazo fixado no artigo 4º da lei 3.601/2011 e da outras providências.</t>
   </si>
   <si>
     <t>16207</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16207/pl_3169_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16207/pl_3169_2012.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação Especial de Incentivo à Permanência de Médicos Psiquiatras no CAPS – Centro de Atenção Psicossocial e dá outras providências.</t>
   </si>
   <si>
     <t>16208</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16208/pl_3170_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16208/pl_3170_2012.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para recuperação de estrada de acesso ao Brito proveniente de repasse da Novelis.</t>
   </si>
   <si>
     <t>16209</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16209/pl_3171_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16209/pl_3171_2012.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento vigente para construção de Área de Lazer no Bairro Rasa</t>
   </si>
   <si>
     <t>16210</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16210/pl_3172_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16210/pl_3172_2012.pdf</t>
   </si>
   <si>
     <t>Altera a lei 3.582/2011, criando o Núcleo de Cultura Afro-brasileira e Indígena, e Capoeira e da outras providências.</t>
   </si>
   <si>
     <t>16211</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16211/pl_3173_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16211/pl_3173_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.175/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>16212</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16212/pl_3174_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16212/pl_3174_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.674/2003, que institui o Prêmio de Conservação de Veículos e de Máquinas Pesadas e dá outras providências.</t>
   </si>
   <si>
     <t>16213</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16213/pl_3175_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16213/pl_3175_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução de obra de pavimentação asfáltica nas ruas Nair Augusta Pires e Pará no bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>16214</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16214/pl_3176_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16214/pl_3176_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução de obras de recuperação de danos que foram ocasionados pelo desastre provocado por enchentes ou inundações graduais no Município de Ponte Nova.</t>
   </si>
   <si>
     <t>16215</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16215/pl_3177_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16215/pl_3177_2012.pdf</t>
   </si>
   <si>
     <t>Amplia repasses previstos no Contrato de Rateio de acordo com os Termos Aditivos I, II e III de 2012 entre o CIS-AMAPI e o Executivo e autoriza suplementação para ajuste no orçamento vigente.</t>
   </si>
   <si>
     <t>16216</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16216/pl_3178_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16216/pl_3178_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar Convênio com o Sindicato dos Produtores Rurais de Ponte Nova, para União de esforço e formalização de Parceria para a realização da 48ª EXPOVALE de 02 a 07/06/2012.</t>
   </si>
   <si>
     <t>16217</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16217/pl_3179_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16217/pl_3179_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do limite para cobertura de créditos adicionais suplementares.</t>
   </si>
   <si>
     <t>16218</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16218/pl_3180_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16218/pl_3180_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da lei orçamentária de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>16219</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16219/pl_3181_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16219/pl_3181_2012.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei 3.550/2011 e dá outras providencias.</t>
   </si>
   <si>
     <t>16220</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16220/pl_3182_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16220/pl_3182_2012.pdf</t>
   </si>
   <si>
     <t>16221</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16221/pl_3183_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16221/pl_3183_2012.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo de duração do Núcleo de Educação em Contra-turno instituído pela Lei 3.582/2011 e da outras providências.</t>
   </si>
   <si>
     <t>16222</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16222/pl_3184_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16222/pl_3184_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para realização de evento desportivo de Futebol Amador de Várzea, denominado “Ruralzão”.</t>
   </si>
   <si>
     <t>16223</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16223/pl_3185_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16223/pl_3185_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente. (Recapeamento Asfáltico na Rua Cel. Soares – B. Vale Verde)</t>
   </si>
   <si>
     <t>16224</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16224/pl_3186_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16224/pl_3186_2012.pdf</t>
   </si>
   <si>
     <t>Cria no âmbito do Município de Ponte Nova, o Fundo Municipal de Esporte e Lazer - FMEL, e dá outras providências.</t>
   </si>
   <si>
     <t>16225</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16225/pl_3187_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16225/pl_3187_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação do Município em  atividades e eventos executados pelo setor privado ou público.</t>
   </si>
   <si>
     <t>16228</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16228/pl_3188_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16228/pl_3188_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº. 3.298/2009 que “Cria o Conselho Municipal de Esportes” e dá outras providencias.</t>
   </si>
   <si>
     <t>16230</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16230/pl_3189_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16230/pl_3189_2012.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Proteção de Nascentes no perímetro urbano de Ponte Nova e dá outras providencias.</t>
   </si>
   <si>
     <t>16231</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16231/pl_3190_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16231/pl_3190_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre incentivo fiscal para a realização de projetos culturais, no âmbito do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>16232</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16232/pl_3191_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16232/pl_3191_2012.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Cultural Arnaud de Souza, institui o Fundo Municipal de Incentivo à cultura - FUMIC, e dá outras providências.</t>
   </si>
   <si>
     <t>16233</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16233/pl_3192_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16233/pl_3192_2012.pdf</t>
   </si>
   <si>
     <t>Institui o Código Municipal de Meio Ambiente.</t>
   </si>
   <si>
     <t>16234</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16234/pl_3193_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16234/pl_3193_2012.pdf</t>
   </si>
   <si>
     <t>16235</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16235/pl_3194_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16235/pl_3194_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução do PMAQ-AB Programa Nacional de Melhoria do Acesso e Qualidade da Atenção Básica</t>
   </si>
   <si>
     <t>16236</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16236/pl_3195_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16236/pl_3195_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução do Programa Saúde na Escola-PSE.</t>
   </si>
   <si>
     <t>16237</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16237/pl_3196_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16237/pl_3196_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução do Termo de Compromisso PAC 202762/2012.</t>
   </si>
   <si>
     <t>16238</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16238/pl_3196_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16238/pl_3196_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução do Convênio nº 701569/2011 para assegurar o Acesso à Educação Básica.</t>
   </si>
   <si>
     <t>16239</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16239/pl_3198_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16239/pl_3198_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>16240</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16240/pl_3199_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16240/pl_3199_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para utilização do recurso Piso Mineiro de Assistência Social.</t>
   </si>
   <si>
     <t>16241</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16241/pl_3200_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16241/pl_3200_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para custeio do Trabalho Técnico Social no Residencial Bom Pastor.</t>
   </si>
   <si>
     <t>16242</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16242/pl_3201_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16242/pl_3201_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para expansão de casa de apoio à gestante de alto risco, através de repasses do SUS/FES, conforme Resolução SES nº 3214.</t>
   </si>
   <si>
     <t>16243</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16243/pl_3202_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16243/pl_3202_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução de rede de drenagem pluvial, conforme Convênio nº 524/2012/SEGOV/PADEM.</t>
   </si>
   <si>
     <t>16244</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16244/pl_3203_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16244/pl_3203_2012.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 159 da Lei nº 3.027/2007, que “Cria a taxa de limpeza de lotes e outros serviços” e dá outras providências.</t>
   </si>
   <si>
     <t>16245</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16245/pl_3204_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16245/pl_3204_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução do Termo de Compromisso PAR nº 3012/2012 do FNDE/MEC.</t>
   </si>
   <si>
     <t>16248</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16248/pl_3206_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16248/pl_3206_2012.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Desenvolvimento Econômico – PMDE - de Ponte Nova, cria a casa de Desenvolvimento Econômico, abre credito adicional especial no orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>16250</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16250/pl_3207_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16250/pl_3207_2012.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º da Lei nº. 3.640/2011.</t>
   </si>
   <si>
     <t>16251</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16251/pl_3208_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16251/pl_3208_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para execução do Convênio nº 106/2012 do EMG/SEEJ.</t>
   </si>
   <si>
     <t>16262</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16262/pl_3210_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16262/pl_3210_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza ampliação de repasse previsto no Contrato de Rateio de acordo com o Termo Aditivo nº 04/2012 entre o CIS-AMAPI e o Executivo.</t>
   </si>
   <si>
     <t>16263</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16263/pl_3211_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16263/pl_3211_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para Construção da Academia da Saúde, conforme Portaria nº 389/GM/MS.</t>
   </si>
   <si>
     <t>16264</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16264/pl_3212_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16264/pl_3212_2012.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei Municipal nº 3.515/2010, que autoriza a desafetação de área e cessão de imóvel ao INSS.</t>
   </si>
   <si>
     <t>16265</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16265/pl_3213_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16265/pl_3213_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para implantação e/ou implementação de serviços de assistência odontológica, conforme Resolução SES nº 3.238.</t>
   </si>
   <si>
     <t>16266</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16266/pl_3214_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16266/pl_3214_2012.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no orçamento vigente para Ampliação de UBS – Unidades Básicas de Saúde, conforme Portaria nº 1.170/GM/MS.</t>
   </si>
   <si>
     <t>16267</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16267/pl_3215_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16267/pl_3215_2012.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional Especial no orçamento vigente, autoriza abertura de credito adicional suplementar utilizando superávit financeiro apurado no balanço patrimonial de 2011 do DMAES e dá outras providências</t>
   </si>
   <si>
     <t>16268</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16268/pl_3216_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16268/pl_3216_2012.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de Cargos Comissionados do DMAES, e dá outras providências.</t>
   </si>
   <si>
     <t>16269</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16269/pl_3217_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16269/pl_3217_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza a lavratura de auto de demarcação urbanística, retificação, doação, concessão de direito real de uso para fins de moradia, legitimação de posse desafetação e enquadramento como Zonas Especiais de Interesse Sociais – ZEIS de áreas que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>16270</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16270/pl_3218_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16270/pl_3218_2012.pdf</t>
   </si>
   <si>
     <t>16271</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16271/pl_3219_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16271/pl_3219_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar imóveis  a titulo de regularização fundiária e dá outras providências.</t>
   </si>
   <si>
     <t>16272</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16272/pl_3220_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16272/pl_3220_2012.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do Art. 9º da  Lei  Municipal   nº. 3.652/2012 que alterou a Lei Municipal nº. 3.466/2010  que instituiu a Campanha IPTU PREMIADO.</t>
   </si>
   <si>
     <t>16273</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16273/pl_3221_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16273/pl_3221_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema de Cultura do Município de Ponte Nova/MG e dá outras providências.</t>
   </si>
   <si>
     <t>16274</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16274/pl_3222_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16274/pl_3222_2012.pdf</t>
   </si>
   <si>
     <t>16275</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16275/pl_3223_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16275/pl_3223_2012.pdf</t>
   </si>
   <si>
     <t>Concede subvenções, para o exercício de 2013, às Entidades que menciona.</t>
   </si>
   <si>
     <t>16276</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16276/pl_3224_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16276/pl_3224_2012.pdf</t>
   </si>
   <si>
     <t>Altera os demonstrativos da Lei Municipal nº 3.690 de 29 de junho de 2012 (Lei de Diretrizes Orçamentárias para 2013), que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para 2013.</t>
   </si>
   <si>
     <t>16277</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16277/pl_3225_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16277/pl_3225_2012.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Ponte Nova para o Exercício Financeiro de 2013.</t>
   </si>
   <si>
     <t>16279</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16279/pl_3226_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16279/pl_3226_2012.pdf</t>
   </si>
   <si>
     <t>16280</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16280/pl_3227_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16280/pl_3227_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3445/2010, que Dispõe sobre a Lei de Ocupação, Uso do Solo e Zoneamento do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>15716</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15716/pll_1_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15716/pll_1_2012.pdf</t>
   </si>
   <si>
     <t>Concede revisão monetária nos subsídios dos agentes políticos e nas remunerações dos servidores do Legislativo para o exercício de 2012, e altera o art. 4º da Lei Municipal nº 2.922/2006 que define o quadro permanente de cargos efetivos e comissionados da Câmara Municipal de Ponte Nova.</t>
   </si>
   <si>
     <t>15718</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15718/pll_2_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15718/pll_2_2012.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Primeira Igreja Batista em Ponte Nova.</t>
   </si>
   <si>
     <t>15721</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15721/pll_3_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15721/pll_3_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa José Carlos Soares Mendes a travessa localizada em frente à Praça Everardo Bráulio, entre os números 23 e 35 da Rua Primeiro de_x000D_
 Maio, Bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>15734</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15734/pll_4_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15734/pll_4_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa Nossa Senhora das Graças a escadaria que interliga as ruas Paulo Afonso e Afonso Lopes Ribeiro Filho no bairro Copacabana.</t>
   </si>
   <si>
     <t>15740</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15740/pll_5_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15740/pll_5_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o peso máximo do material escolar transportado diariamente pelos alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>15741</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15741/pll_6_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15741/pll_6_2012.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública, para fins de desapropriação amigável ou judicial, o imóvel situado na rua Antônio Frederico Ozanam, 493, centro, e dá outras providências.</t>
   </si>
   <si>
     <t>15743</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15743/pll_7_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15743/pll_7_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de Escadaria Raimundo Vicente de Paula a escadaria que interliga as ruas São Sebastião e Vigário João Paulo no bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>15745</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15745/pll_8_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15745/pll_8_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007, que institui o Código Municipal de Posturas de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>15747</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15747/pll_9_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15747/pll_9_2012.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Ex-Combatente da Força Expedicionária Brasileira, e dá outras providências.</t>
   </si>
   <si>
     <t>15749</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15749/pll_10_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15749/pll_10_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.859/2005 que Dispõe sobre o Sistema Municipal de Transporte e Circulação no Município de Ponte Nova, para criar o Conselho Municipal de Serviços de Transporte Público, e dá outras providências.</t>
   </si>
   <si>
     <t>15750</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15750/pll_11_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15750/pll_11_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de "Rua Anibal Lopes Neto" a atual Rua "H", localizada no Bairro Paraíso.</t>
   </si>
   <si>
     <t>15752</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15752/pll_12_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15752/pll_12_2012.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito, do Vice-Prefeito, do Assessor Jurídico II e dos Secretários Municipais para o período da legislatura de 2013 a 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>15754</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15754/pll_13_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15754/pll_13_2012.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Escola de Samba e Blocos Caricatos Acadêmicos do Sapé.</t>
   </si>
   <si>
     <t>15757</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15757/pll_14_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15757/pll_14_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de terapias naturais na rede municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>15760</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15760/pll_15_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15760/pll_15_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça do Expedicionário a praça situada na bifurcação da avenida Afonso Vasconcelos, em frente ao terminal de passageiros do Aeroporto Engenheiro Miguel Valentim Lanna, e dá outras providências.</t>
   </si>
   <si>
     <t>15762</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15762/pll_16_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15762/pll_16_2012.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 5º, IV; e 23, § 4º; revogado seu § 5º, da Lei Municipal nº 3.234/2008 que dispõe sobre o parcelamento do solo do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>15776</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15776/pll_17_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15776/pll_17_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007, que institui o Código Municipal de Posturas.</t>
   </si>
   <si>
     <t>15786</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15786/pll_18_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15786/pll_18_2012.pdf</t>
   </si>
   <si>
     <t>Acrescenta artigo 242-A à Lei Complementar nº 3.027/2007, que institui o Código Municipal de Posturas.</t>
   </si>
   <si>
     <t>15530</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15530/pll_19.2012-utilidade_publica_sindicato.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15530/pll_19.2012-utilidade_publica_sindicato.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal o Sindicato da Indústria da Construção Civil do Vale do Piranga.</t>
   </si>
   <si>
     <t>16281</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16281/plc_3209_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16281/plc_3209_2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atividade do Comércio Ambulante no Município de Ponte Nova e dá outras providencias.</t>
   </si>
   <si>
     <t>15717</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15717/rf_pll_1_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15717/rf_pll_1_2012.pdf</t>
   </si>
   <si>
     <t>15719</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>15736</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15736/rf_pll_3_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15736/rf_pll_3_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessa José Carlos Soares Mendes a travessa localizada em frente à Praça Everardo Bráulio, entre os números 23 e 35 da Rua Primeiro de Maio, Bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>15735</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15735/rf_pll_4_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15735/rf_pll_4_2012.pdf</t>
   </si>
   <si>
     <t>15738</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15738/rf_pll_5_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15738/rf_pll_5_2012.pdf</t>
   </si>
   <si>
     <t>15742</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15742/rf_pll_6_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15742/rf_pll_6_2012.pdf</t>
   </si>
   <si>
     <t>15744</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15744/rf_pll_7_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15744/rf_pll_7_2012.pdf</t>
   </si>
   <si>
     <t>15746</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15746/rf_pll_8_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15746/rf_pll_8_2012.pdf</t>
   </si>
   <si>
     <t>15748</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15748/rf_pll_9_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15748/rf_pll_9_2012.pdf</t>
   </si>
   <si>
     <t>Institui a Semana do Ex-Combatente da Força Expedicionária Brasileira e dá outras providências.</t>
   </si>
   <si>
     <t>15751</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15751/rf_pll_11_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15751/rf_pll_11_2012.pdf</t>
   </si>
   <si>
     <t>15753</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15753/rf_pll_12_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15753/rf_pll_12_2012.pdf</t>
   </si>
   <si>
     <t>15755</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15755/rf_pll_13_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15755/rf_pll_13_2012.pdf</t>
   </si>
   <si>
     <t>15758</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15758/rf_pll_14_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15758/rf_pll_14_2012.pdf</t>
   </si>
   <si>
     <t>15761</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15761/rf_pll_15_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15761/rf_pll_15_2012.pdf</t>
   </si>
   <si>
     <t>Denomina de “Praça do Expedicionário” a praça situada na bifurcação da Avenida Afonso Vasconcelos, em frente ao terminal de passageiros do Aeroporto Engenheiro Miguel Valentim Lanna, e dá outras providências.</t>
   </si>
   <si>
     <t>15763</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15763/rf_pll_16_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15763/rf_pll_16_2012.pdf</t>
   </si>
   <si>
     <t>15777</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15777/rf_pll_17_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15777/rf_pll_17_2012.pdf</t>
   </si>
   <si>
     <t>15787</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15787/rf_pll_18_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15787/rf_pll_18_2012.pdf</t>
   </si>
   <si>
     <t>15793</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15793/rf_pll_19_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15793/rf_pll_19_2012.pdf</t>
   </si>
   <si>
     <t>15809</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15809/rf_pl_3116_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15809/rf_pl_3116_2012.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores da administração direta do Poder Executivo, nos termos do art. 37, X, da Constituição Federal, altera as Leis Municipais nº 2.423/2000 e nº 3.175/2008, e altera as tabelas salariais dos Servidores Municipais.</t>
   </si>
   <si>
     <t>15836</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15836/rf_3117_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15836/rf_3117_2012.pdf</t>
   </si>
   <si>
     <t>15838</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15838/rf_pl_3118_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15838/rf_pl_3118_2012.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de servidores efetivos do Executivo, previsto na Lei nº 3.563/2011.</t>
   </si>
   <si>
     <t>15834</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15834/rf_pl_3119_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15834/rf_pl_3119_2012.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral à remuneração dos servidores do Departamento Municipal de Água, Esgoto e Saneamento - DMAES, e dá outras providências</t>
   </si>
   <si>
     <t>15829</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15829/rf_pl_3120_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15829/rf_pl_3120_2012.pdf</t>
   </si>
   <si>
     <t>15831</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15831/pl_3121_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15831/pl_3121_2012.pdf</t>
   </si>
   <si>
     <t>15843</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15843/rf_pl_3123_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15843/rf_pl_3123_2012.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 3.503/2010, para criar na Secretaria Municipal de Planejamento e Desenvolvimento Econômico o Departamento de Planejamento Orçamentário - DPO e dá outras providencias.</t>
   </si>
   <si>
     <t>15845</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15845/pl_3124_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15845/pl_3124_2012.pdf</t>
   </si>
   <si>
     <t>15849</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15849/pl_3125_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15849/pl_3125_2012.pdf</t>
   </si>
   <si>
     <t>Autoriza ao DMAES – Departamento Municipal de Água, Esgoto e Saneamento a prorrogar contrato administrativo para o exercício da função de bioquímico e técnico de informática.</t>
   </si>
   <si>
     <t>15739</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15739/veto_pll_5_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15739/veto_pll_5_2012.pdf</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei do Legislativo 5/2012 que dispõe sobre o peso máximo do material escolar transportado diariamente pelos alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>15759</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15759/veto_pll_14_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15759/veto_pll_14_2012.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PLL 14/2012 que dispõe sobre a implantação de terapias naturais na rede municipal de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>15765</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15765/veto_pll_16_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15765/veto_pll_16_2012.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PLL 16/2012 que altera os artigos 5º, IV; e 23, § 4º; revogado seu § 5º, da Lei Municipal nº 3.234/2008 que dispõe sobre o parcelamento do solo do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>15789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15789/veto_pll_18_2012.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15789/veto_pll_18_2012.pdf</t>
   </si>
   <si>
     <t>Veto Total ao PLL 18/2012 que acrescenta artigo 242-A à Lei Complementar nº 3.027/2007, que institui o Código Municipal de Posturas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2218,68 +2218,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16485/plcs_3203.2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16414/pl_3111.2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16492/pl_3.115.2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15808/pl_3116_2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15835/pl_3117_2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15837/pl_3118_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15833/pl_3119_2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15828/pl_3120_2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15830/pl_3121_2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15832/pl_3122_2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15842/pl_3123_2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15844/pl_3124_2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15847/pl_3125_2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16165/pl_3126_2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16166/pl_3127_2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16167/pl_3129_2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16168/pl_3130_2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16169/pl_3131_2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16170/pl_3132_2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16171/pl_3133_2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16172/pl_3134_2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16173/pl_3135_2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16174/pl_3136_2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16175/pl_3137_2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16176/pl_3138_2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16177/pl_3139_2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16178/pl_3140_2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16179/pl_3141_2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16180/pl_3142_2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16181/pl_3143_2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16182/pl_3144_2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16183/pl_3145_2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16184/pl_3146_2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16185/pl_3147_2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16186/pl_3148_2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16187/pl_3149_2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16188/pl_3150_2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16189/pl_3151_2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16190/pl_3152_2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16191/pl_3153_2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16192/pl_3154_2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16193/pl_3155_2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16194/pl_3156_2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16195/pl_3157_2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16196/pl_3158_2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16197/pl_3159_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16198/pl_3160_2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16199/pl_3161_2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16200/pl_3162_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16201/pl_3163_2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16202/pl_3164_2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16203/pl_3165_2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16204/pl_3166_2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16205/pl_3167_2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16206/pl_3168_2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16207/pl_3169_2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16208/pl_3170_2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16209/pl_3171_2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16210/pl_3172_2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16211/pl_3173_2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16212/pl_3174_2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16213/pl_3175_2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16214/pl_3176_2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16215/pl_3177_2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16216/pl_3178_2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16217/pl_3179_2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16218/pl_3180_2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16219/pl_3181_2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16220/pl_3182_2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16221/pl_3183_2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16222/pl_3184_2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16223/pl_3185_2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16224/pl_3186_2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16225/pl_3187_2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16228/pl_3188_2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16230/pl_3189_2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16231/pl_3190_2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16232/pl_3191_2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16233/pl_3192_2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16234/pl_3193_2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16235/pl_3194_2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16236/pl_3195_2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16237/pl_3196_2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16238/pl_3196_2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16239/pl_3198_2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16240/pl_3199_2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16241/pl_3200_2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16242/pl_3201_2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16243/pl_3202_2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16244/pl_3203_2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16245/pl_3204_2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16248/pl_3206_2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16250/pl_3207_2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16251/pl_3208_2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16262/pl_3210_2012.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16263/pl_3211_2012.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16264/pl_3212_2012.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16265/pl_3213_2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16266/pl_3214_2012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16267/pl_3215_2012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16268/pl_3216_2012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16269/pl_3217_2012.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16270/pl_3218_2012.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16271/pl_3219_2012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16272/pl_3220_2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16273/pl_3221_2012.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16274/pl_3222_2012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16275/pl_3223_2012.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16276/pl_3224_2012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16277/pl_3225_2012.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16279/pl_3226_2012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16280/pl_3227_2012.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15716/pll_1_2012.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15718/pll_2_2012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15721/pll_3_2012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15734/pll_4_2012.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15740/pll_5_2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15741/pll_6_2012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15743/pll_7_2012.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15745/pll_8_2012.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15747/pll_9_2012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15749/pll_10_2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15750/pll_11_2012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15752/pll_12_2012.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15754/pll_13_2012.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15757/pll_14_2012.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15760/pll_15_2012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15762/pll_16_2012.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15776/pll_17_2012.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15786/pll_18_2012.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15530/pll_19.2012-utilidade_publica_sindicato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16281/plc_3209_2012.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15717/rf_pll_1_2012.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15736/rf_pll_3_2012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15735/rf_pll_4_2012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15738/rf_pll_5_2012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15742/rf_pll_6_2012.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15744/rf_pll_7_2012.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15746/rf_pll_8_2012.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15748/rf_pll_9_2012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15751/rf_pll_11_2012.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15753/rf_pll_12_2012.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15755/rf_pll_13_2012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15758/rf_pll_14_2012.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15761/rf_pll_15_2012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15763/rf_pll_16_2012.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15777/rf_pll_17_2012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15787/rf_pll_18_2012.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15793/rf_pll_19_2012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15809/rf_pl_3116_2012.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15836/rf_3117_2012.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15838/rf_pl_3118_2012.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15834/rf_pl_3119_2012.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15829/rf_pl_3120_2012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15831/pl_3121_2012.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15843/rf_pl_3123_2012.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15845/pl_3124_2012.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15849/pl_3125_2012.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15739/veto_pll_5_2012.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15759/veto_pll_14_2012.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15765/veto_pll_16_2012.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15789/veto_pll_18_2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16485/plcs_3203.2012.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16414/pl_3111.2012.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16492/pl_3.115.2012.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15808/pl_3116_2012.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15835/pl_3117_2012.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15837/pl_3118_2012.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15833/pl_3119_2012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15828/pl_3120_2012.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15830/pl_3121_2012.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15832/pl_3122_2012.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15842/pl_3123_2012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15844/pl_3124_2012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15847/pl_3125_2012.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16165/pl_3126_2012.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16166/pl_3127_2012.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16167/pl_3129_2012.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16168/pl_3130_2012.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16169/pl_3131_2012.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16170/pl_3132_2012.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16171/pl_3133_2012.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16172/pl_3134_2012.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16173/pl_3135_2012.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16174/pl_3136_2012.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16175/pl_3137_2012.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16176/pl_3138_2012.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16177/pl_3139_2012.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16178/pl_3140_2012.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16179/pl_3141_2012.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16180/pl_3142_2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16181/pl_3143_2012.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16182/pl_3144_2012.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16183/pl_3145_2012.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16184/pl_3146_2012.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16185/pl_3147_2012.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16186/pl_3148_2012.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16187/pl_3149_2012.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16188/pl_3150_2012.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16189/pl_3151_2012.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16190/pl_3152_2012.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16191/pl_3153_2012.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16192/pl_3154_2012.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16193/pl_3155_2012.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16194/pl_3156_2012.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16195/pl_3157_2012.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16196/pl_3158_2012.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16197/pl_3159_2012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16198/pl_3160_2012.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16199/pl_3161_2012.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16200/pl_3162_2012.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16201/pl_3163_2012.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16202/pl_3164_2012.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16203/pl_3165_2012.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16204/pl_3166_2012.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16205/pl_3167_2012.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16206/pl_3168_2012.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16207/pl_3169_2012.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16208/pl_3170_2012.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16209/pl_3171_2012.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16210/pl_3172_2012.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16211/pl_3173_2012.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16212/pl_3174_2012.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16213/pl_3175_2012.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16214/pl_3176_2012.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16215/pl_3177_2012.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16216/pl_3178_2012.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16217/pl_3179_2012.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16218/pl_3180_2012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16219/pl_3181_2012.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16220/pl_3182_2012.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16221/pl_3183_2012.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16222/pl_3184_2012.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16223/pl_3185_2012.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16224/pl_3186_2012.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16225/pl_3187_2012.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16228/pl_3188_2012.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16230/pl_3189_2012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16231/pl_3190_2012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16232/pl_3191_2012.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16233/pl_3192_2012.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16234/pl_3193_2012.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16235/pl_3194_2012.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16236/pl_3195_2012.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16237/pl_3196_2012.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16238/pl_3196_2012.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16239/pl_3198_2012.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16240/pl_3199_2012.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16241/pl_3200_2012.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16242/pl_3201_2012.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16243/pl_3202_2012.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16244/pl_3203_2012.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16245/pl_3204_2012.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16248/pl_3206_2012.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16250/pl_3207_2012.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16251/pl_3208_2012.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16262/pl_3210_2012.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16263/pl_3211_2012.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16264/pl_3212_2012.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16265/pl_3213_2012.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16266/pl_3214_2012.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16267/pl_3215_2012.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16268/pl_3216_2012.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16269/pl_3217_2012.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16270/pl_3218_2012.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16271/pl_3219_2012.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16272/pl_3220_2012.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16273/pl_3221_2012.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16274/pl_3222_2012.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16275/pl_3223_2012.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16276/pl_3224_2012.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16277/pl_3225_2012.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16279/pl_3226_2012.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16280/pl_3227_2012.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15716/pll_1_2012.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15718/pll_2_2012.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15721/pll_3_2012.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15734/pll_4_2012.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15740/pll_5_2012.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15741/pll_6_2012.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15743/pll_7_2012.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15745/pll_8_2012.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15747/pll_9_2012.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15749/pll_10_2012.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15750/pll_11_2012.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15752/pll_12_2012.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15754/pll_13_2012.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15757/pll_14_2012.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15760/pll_15_2012.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15762/pll_16_2012.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15776/pll_17_2012.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15786/pll_18_2012.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15530/pll_19.2012-utilidade_publica_sindicato.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/16281/plc_3209_2012.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15717/rf_pll_1_2012.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15736/rf_pll_3_2012.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15735/rf_pll_4_2012.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15738/rf_pll_5_2012.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15742/rf_pll_6_2012.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15744/rf_pll_7_2012.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15746/rf_pll_8_2012.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15748/rf_pll_9_2012.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15751/rf_pll_11_2012.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15753/rf_pll_12_2012.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15755/rf_pll_13_2012.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15758/rf_pll_14_2012.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15761/rf_pll_15_2012.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15763/rf_pll_16_2012.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15777/rf_pll_17_2012.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15787/rf_pll_18_2012.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15793/rf_pll_19_2012.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15809/rf_pl_3116_2012.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15836/rf_3117_2012.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15838/rf_pl_3118_2012.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15834/rf_pl_3119_2012.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15829/rf_pl_3120_2012.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15831/pl_3121_2012.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15843/rf_pl_3123_2012.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15845/pl_3124_2012.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15849/pl_3125_2012.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15739/veto_pll_5_2012.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15759/veto_pll_14_2012.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15765/veto_pll_16_2012.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2012/15789/veto_pll_18_2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H164"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>