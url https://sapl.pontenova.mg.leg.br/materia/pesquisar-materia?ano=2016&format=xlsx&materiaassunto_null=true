--- v0 (2026-02-04)
+++ v1 (2026-05-18)
@@ -51,14166 +51,14166 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CDMA</t>
   </si>
   <si>
     <t>Ata de Reunião de CDMA</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4966/4966_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4966/4966_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DE COMISSÃO DE DEFESA DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4967/4967_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4967/4967_texto_integral.pdf</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5017/5017_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5017/5017_texto_integral.pdf</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>CFLJ</t>
   </si>
   <si>
     <t>Ata de Reunião de CFLJ</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DE COMISSÃO DE FINANÇAS, LEGISLAÇÃO E JUSTIÇA.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.doc</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.doc</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5016/5016_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5016/5016_texto_integral.pdf</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5026/5026_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5026/5026_texto_integral.pdf</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5084/5084_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5084/5084_texto_integral.pdf</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5117/5117_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5117/5117_texto_integral.pdf</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5161/5161_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5161/5161_texto_integral.pdf</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5228/5228_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5228/5228_texto_integral.pdf</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5261/5261_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5261/5261_texto_integral.pdf</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5308/5308_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5308/5308_texto_integral.pdf</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5314/5314_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5314/5314_texto_integral.pdf</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5339/5339_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5339/5339_texto_integral.pdf</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5395/5395_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5395/5395_texto_integral.pdf</t>
   </si>
   <si>
     <t>5430</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5430/5430_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5430/5430_texto_integral.pdf</t>
   </si>
   <si>
     <t>5491</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5491/5491_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5491/5491_texto_integral.pdf</t>
   </si>
   <si>
     <t>5492</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5492/5492_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5492/5492_texto_integral.pdf</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5656/5656_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5656/5656_texto_integral.pdf</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5657/5657_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5657/5657_texto_integral.pdf</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5658/5658_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5658/5658_texto_integral.pdf</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5731/5731_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5731/5731_texto_integral.pdf</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5732/5732_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5732/5732_texto_integral.pdf</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5733/5733_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5733/5733_texto_integral.pdf</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5734/5734_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5734/5734_texto_integral.pdf</t>
   </si>
   <si>
     <t>5774</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5774/5774_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5774/5774_texto_integral.pdf</t>
   </si>
   <si>
     <t>5775</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5775/5775_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5775/5775_texto_integral.pdf</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5801/5801_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5801/5801_texto_integral.pdf</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5802/5802_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5802/5802_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA REUNIÃO DE COMISSÃO DE FINANÇAS, LEGISLAÇÃO E JUSTIÇA.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5805/5805_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5805/5805_texto_integral.pdf</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>COTC</t>
   </si>
   <si>
     <t>Ata de Reunião de COTC</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DE COMISSÃO DE ORÇAMENTO E TOMADA DE CONTAS.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5118/5118_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5118/5118_texto_integral.pdf</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5196/5196_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5196/5196_texto_integral.pdf</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5197/5197_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5197/5197_texto_integral.pdf</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5206/5206_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5206/5206_texto_integral.pdf</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5262/5262_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5262/5262_texto_integral.pdf</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5309/5309_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5309/5309_texto_integral.pdf</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5340/5340_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5340/5340_texto_integral.pdf</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5341/5341_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5341/5341_texto_integral.pdf</t>
   </si>
   <si>
     <t>5431</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5431/5431_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5431/5431_texto_integral.pdf</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5528/5528_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5528/5528_texto_integral.pdf</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5529/5529_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5529/5529_texto_integral.pdf</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5531/5531_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5531/5531_texto_integral.pdf</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5743/5743_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5743/5743_texto_integral.pdf</t>
   </si>
   <si>
     <t>5744</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5744/5744_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5744/5744_texto_integral.pdf</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5776/5776_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5776/5776_texto_integral.pdf</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5875/5875_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5875/5875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA REUNIÃO DA COMISSÃO DE ORÇAMENTO E TOMADA DE CONTAS </t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5876/5876_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5876/5876_texto_integral.pdf</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>CSPM</t>
   </si>
   <si>
     <t>Ata de Reunião de CSPM</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA REUNIÃO DE COMISSÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4977/4977_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4977/4977_texto_integral.pdf</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5004/5004_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5004/5004_texto_integral.pdf</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5027/5027_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5027/5027_texto_integral.pdf</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5119/5119_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5119/5119_texto_integral.pdf</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5150/5150_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5150/5150_texto_integral.pdf</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5162/5162_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5162/5162_texto_integral.pdf</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5198/5198_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5198/5198_texto_integral.pdf</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5229/5229_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5229/5229_texto_integral.pdf</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5263/5263_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5263/5263_texto_integral.pdf</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5285/5285_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5285/5285_texto_integral.pdf</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5310/5310_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5310/5310_texto_integral.pdf</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5342/5342_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5342/5342_texto_integral.pdf</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5364/5364_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5364/5364_texto_integral.pdf</t>
   </si>
   <si>
     <t>5432</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5432/5432_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5432/5432_texto_integral.pdf</t>
   </si>
   <si>
     <t>5487</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5487/5487_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5487/5487_texto_integral.pdf</t>
   </si>
   <si>
     <t>5488</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5488/5488_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5488/5488_texto_integral.pdf</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5646/5646_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5646/5646_texto_integral.pdf</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5647/5647_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5647/5647_texto_integral.pdf</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5648/5648_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5648/5648_texto_integral.pdf</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5649/5649_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5649/5649_texto_integral.pdf</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5726/5726_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5726/5726_texto_integral.pdf</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5727/5727_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5727/5727_texto_integral.pdf</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5728/5728_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5728/5728_texto_integral.pdf</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5729/5729_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5729/5729_texto_integral.pdf</t>
   </si>
   <si>
     <t>5777</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5777/5777_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5777/5777_texto_integral.pdf</t>
   </si>
   <si>
     <t>5756</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5756/5756_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5756/5756_texto_integral.pdf</t>
   </si>
   <si>
     <t>5773</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5773/5773_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5773/5773_texto_integral.pdf</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5800/5800_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5800/5800_texto_integral.pdf</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>Leo Moreira, Patrícia Monteiro Castanheira, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5324/5324_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5324/5324_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 462 - LEONARDO MOREIRA, WELLINGTON SABINO E PATRÍCIA CASTANHEIRA  - REQUER ENVIO DE OFÍCIO A RONALDO TAVARES PARABENIZANDO PELO SUCESSO DA 1ª FESTA DO POEIRÃO E PELA 7ª ETAPA DO CONCURSO DE MARCHAS INTERFAZENDAS, REALIZADOS NOS DIAS 14 E 15/05 NO HARAS 3 CORAÇÕES.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO AO EXECUTIVO PARA DETERMINAR A TROCA DO ALAMBRADO DA PISTA DE SKAYTE.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO DETERMINAR PROVIDÊNCIAS DE CAPINA E LIMPEZA PARA AS SEGUINTES RUAS: VIRGINIA PINHEIRO CASTANHEIRA(PALMEIRAS), ARMANDO FAJARDO, JOSÉ PINTO VIEIRA, JOSÉ ZAIDAN, ARISTIDES MENDES LINS, PEDRO SOARES MOURA(NOVA ALMEIDA) E NAS RUAS DO BAIRRO FORTALEZA, BEM COMO LIMPEZA NA CALÇADA AO LADO DA ESCOLINHA DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>Leo Moreira, José Mauro Raimundi, Patrícia Monteiro Castanheira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO DETERMINAR OBSTRUÇÃO DO BURACO NA RUA ITATIBA, EM FRENTE AO  CVT.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>Leo Moreira, Lula, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO INFORMAR QUANDO SERÃO COLOCADOS REDUTORES DE VELOCIDADE NA RUA CARANGOLA.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR AS SEGUINTES PROVIDÊNCIAS: OPERAÇÃO TAPA BURACOS NO BAIRRO SAO JUDAS TADEU; REPAROS NA EROSÃO EXISTENDE ENTRE AS RUAS MARECHAL DEODORO E CARAÍBAS; CONCLUSÃO DE SERVIÇO E APLICAÇÃO DE MASSA ASFÁLTICA NA OBRA DA RUA MANOEL ALVES DA SILVA.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A NOVA DIRETORIA DO ACABIARA CLUBE.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO DEPUTADO THIAGO COTA PELA DESTINAÇÃO DE UM VEÍCULOS PARA O CORPO DE BOMBEIROS DE PONTE NOVA</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO ECP E AO ATLETA GEOVANI SODRÉ PELA V EDIÇÃO DA COPA VERÃO DE VOLEIBOL</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE A COBRANÇA DE ESTACIONAMENTO ROTATIVO PRÓXIMO ÀS ÁREAS HOSPITALARES.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>Patrícia Monteiro Castanheira</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR MANUTENÇÃO NA RUA RIO DOCE, BAIRRO NENEM MOSQUEIRA, POIS TEM UM ENORME BURACO COLOCANDO EM RISCO A QUEDA DE UM POSTE.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR MANUTENÇÃO NA RUA SILVIO DE ALMEIDA COSTA, BAIRRO NOVA COPACABANA, PARA POSSIBILITAR O ACESSO DE MORADORES.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE CAPINA NO BECO ENTRE AS RUAS RIO DOCE E ARISTOTELES, BAIRRO NENEM MOSQUEIRA, E AO REDOR DA ESCADARIA NO BAIRRO NOVA ALMEIDA</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>Joãozinho Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER COLOCAÇÃO DE GUARD RAIL NO KM 579 DA MG-120, PRÓXIMO A USINA DO PONTAL,</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
     <t>Joãozinho Carteiro, Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR RECAPEAMENTO ASFALTICO NA AV. JOÃO EVANGELISTA DE ALMEIDA, TRECHO ENTRE O PEDREGAL E O BAIRRO VALE SUIÇO.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO ENORME BURACO EXISTENTE NA RUA ALDO AVIANI, 148.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE LIMPEZA GERAL NO PONTAL.</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DETERMINAR MUTIRÃO NA COMUNIDADE DO PONTAL, PARA COMBATER O MOSQUITO TRANSMISSOR DA DENGUE.</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO PREFEITO E A SEDRU PELO ATENDIMENTO AO PEDIDO PARA INSTALAR GUARITA NO PONTO FINAL DA COMUNIDADE DO PONTAL.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A JOSIANE CHELONI FELGA POR ASSUMIR A DIREÇÃO DA SUPERINTENDÊNCIA REGIONAL DE EDUCAÇÃO, DESENJANDO SUCESSO.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 20, PROT. 2/2016 - DO VEREADOR ANTÔNIO CARLOS PRACATÁ DE SOUSA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE CONTRATAÇÃO DE EMPRESA PARA INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS VIAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>Anderson Roberto Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 21, PROT. 3/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE PROVIDÊNCIAS TOMADAS PARA SOLUCIONAR PROBLEMAS DE INFRAESTRUTURA NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 22, PROT. 4/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE INFILTRAÇÃO EM RESIDÊNCIAS DA RUA TUPI APÓS EXECUÇÃO DE OBRA PÚBLICA.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 23, PROT. 7/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O FUNCIONAMENTO DO CANIL MUNICIPAL.</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VIABILIZAR DRENAGEM PLUVIAL NAS PROXIMIDADES DO PONTO DE ÔNIBUS EM FRENTE A ELETRÔNICA PINHEIRO.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE REDUTORES DE VELOCIDADE NAS RUAS GUARAPIRANGA, DOM BOSCO, SÃO JOSÉ, GUANABARA, FRANCISCO ABRANTES FORTUNA, MARCOS GIARDINI E NA AV. JOÃO EVANGELISTA DE ALMEIDA, PRÓXIMO A ENTRADA PARA O BAIRRO VALE SUÍÇO.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 26, PROT. 5/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE AS AÇÕES DESENVOLVIDAS OU PLANEJADAS PARA COMBATER A INCIDÊNCIA E A PROLIFERAÇÃO DE MOSCAS NO DISTRITO DO PONTAL.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NAS ESTRADAS RURAIS DO RANCHADOR, BOM SERÁ, DIOGUINHO E CÓRREGO MANOEL LUCAS.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDÊNCIAS PARA TAPAR BURACOS NA ESQUINA DA RUA DOM BOSCO COM A RUA CARAÍBAS, POIS ESTÁ DIFICULTANDO O TRÁFEGO DE VEÍCULOSE REPAROS DO INICIO AO FIM DA RUA MERIDIONAL.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NO CALÇAMENTO DA RUA IDAMO IACOMINI (RANCA RABO), BLOQUETES SOLTANDO E DIFICULTANDO O TRÁFEGO, E É UMA VIA ALTERNATIVA DE ACESSO A CIDADE.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NO CALÇAMENTO NO TREVO QUE DÁ ACESSO AO BAIRRO PARAÍSO, BURACO NA ENTRADA DA VIA, PREJUDICANDO O ACESSO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO DR. JOSÉ MARCELO DE PAULA LOUREIRO, DELEGADO REGIONAL, DESEJANDO SUCESSO NA CONDUÇÃO DOS TRABALHOS.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>Anísio Ferreira da Silva Filho, Joãozinho Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO GOVERNADO DO ESTADO DE MINAS GERAIS SOLICITANDO O DESENVOLVIMENTO DE AÇÕES GOVERNAMENTAIS DE APOIO À DIREÇÃO DA CEMIG PARA REVERTER A SITUAÇÃO ATUAL DE FALTA DE INVESTIMENTOS E DE DESVALORIZAÇÃO DOS ELETRICITÁRIOS.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO PRESIDENTE DA CEMIG SOLICITANDO INFORMAÇÕES SOBRE QUAL É A VIDA ÚTIL DE UMA REDE ELÉTRICA E SEUS COMPONENTES COMO POSTES, FIOS E CRUZETAS. OS VEREADORES SOLICITAM AINDA INFORMAÇÕES SOBRE QUANDO FORAM INSTALADAS AS REDES DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA EM PONTE NOVA, QUAL A PERIODICIDADE DAS MANUTENÇÕES E QUANDO FOI REALIZADA A ÚLTIMA MANUTENÇÃO DE REDE EM PONTE NOVA.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE MOÇÃO DE CONGRATULAÇÕES AO CINEGRAFISTA ALEXANDRE SAMMY PARABENIZANDO PELA EXCELENTE SÉRIE, DE VÍDEOS, REALIZADAS POR ELE COM O TÍTULO "PONTE NOVA VISTA DE CIMA" E DISPONIBILIZADAS NAS REDES SOCIAIS. SÃO IMAGENS DE ALTÍSSIMA QUALIDADE DESTACANDO PRÉDIOS HISTÓRICOS E AS BELEZAS NATURAIS DE NOSSA CIDADE. OS VÍDEOS JÁ FORAM VISUALIZADOS MILHARES DE VEZES E SÃO UMA ÓTIMA OPÇÃO PARA MOSTRAR AS BOAS COISAS DE PONTE NOVA E PARA MATAR A SAUDADE DOS PONTENOVENSES AUSENTES.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO SETOR DE VIGILÂNCIA EPIDEMIOLÓGICA E SANITÁRIA REQUERENDO INFORMAÇÕES SOBRE OS CASOS DE SUSPEITA DE DENGUE REGISTRADOS NOS HOSPITAIS DE PONTE NOVA NOS ÚLTIMOS TRÊS MESES E QUAIS AS AÇÕES ESTÃO SENDO DESENVOLVIDAS PARA EVITAR A PROLIFERAÇÃO DO MOSQUITO TRANSMISSOR EM PONTE NOVA.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 36, PROT. 6/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A AQUISIÇÃO DE EQUIPAMENTOS PARA O SAMMDU COM RECURSOS ORIUNDOS DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO BURACO EXISTENTE NO "MORRO DO ADO", PONTAL.</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO REINALDO FABRI PELO TRABALHO REALIZADO NO PONTAL A PEDIDO DO VEREADOR.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR, EM NOME DA CASA - A) FAMILIARES DO EDMILSON MARTINS INOCÊNCIO "TETECO; B) - FAMILIARES DO SR. SILMAR NAZARENO "ZICO", PELO FALECIMENTO DE AMBOS.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO ECP PELA ABERTURA DO CARNAVAL COM O BLOCO DO INDIO, E ORGANIZADORES DOS BLOCAOS FOLCLORE DO BILISQUETE, É PRA PIRÁ E ARREPIA MANÉ.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Lula, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A JOVEM TAMARA PELO 1º LUGAR NO IFMG</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO PROVIDENCIAS QUANTO AO BURACO NA RUA ASSAD ZAIDAN COM JOSÉ MARIANO E CORRIMÃO NO LOCAL.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE DOIS POSTES DE ILUMINAÇÃO NO TRECHO DA CUSTODIO SILVA PERTO DA MOTOCAR.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO TIMES FINALISTAS DO PACHECO E TRIANGULO PELA PARTICIPAÇÃO NO CAMPEONATO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS NO INICIO DA RUA PROF. RAIMUNDO M. FERREIRA, ENTRE OS NºS 28 E 39.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A FUPAC PELA FORMATURA NOS CURSOS DE EDUCAÇÃO FÍSICA E ADMINISTRAÇÃO, E TB. AO MÁRCIO DANIEL PELO CURSO DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AO DIRETOR DA FACULDADE DINAMICA, SR. JOSÉ CLAUDIO E EQUIPE, PELO EXCELENTE RESULTADO DE AVALIAÇÃO PELO MEC.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS EM TODAS AS RUAS DO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE VARRIÇAO  E CAPINA PARA O PONTAL.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA  AO EXECUTIVO LIMPEZA E VARRIÇÃO NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Toni do Badalo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA ESTRADA DA COMUNIDADE DE BOA VISTA, PASSANDO PELO PONTAL.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA RUA ARNALDO BARBOSA, PROXIMO AO Nº 743.</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECENDO A SEGOV E  SEMOB PELOS SERVIÇOS PRESTADOS NA OTÁVIO SOARES, ATENDENDO PEDIDO DO VEREADOR</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Patrícia Monteiro Castanheira, Anderson Roberto Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SERVIÇOS DE MANUTENÇÃO DO CALÇAMENTO DA RUA SÃO LOURENÇO, ENTRE OS NºS 202 E 308, BEM COMO CAPINA E RETIRADA DE ENTULHOS NO BAIRRO BOM PASTOR E DESIGNAR UM FUNCIONÁRIO PARA SERVIÇO DE VARRIÇÃO NO BAIRRO.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ACIONAR A EMPRESA RESPONSÁVEL PELA OBRA DE CALÇAMENTO NO BAIRRO NOVA COPACABANA, POIS A DRENAGEM NAO FUNCIONA E COMPROMETE O CALÇAMENTO DAS VIAS.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS PARA DEMARCAÇÃO DE FAIXA PARA PEDESTRES NA ABDALLA FELÍCIO.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS E COLOCAR CASCALHO DAS ESTRADAS DAS COMUNIDADES DO CEDRO, GRAVATÁ E BOM SERÁ.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUIVO DESIGNAR PROFISSIONAL MÉDICO PARA ATENDER A COMUNIDADE DO BRITO.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Anísio Ferreira da Silva Filho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS PARA ADEQUAR OS PASSEIOS PUBLICOS PARA PASSAGEM DE CADEIRANTES, PRINCIPALMENTE ONTE TEM FAIXAS PARA PEDESTRES.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS NO CALÇAMENTO E MELORIAS NO BAIRRO ANA FLORÊNCIA. / RESPOSTA IND. 60: OF248 GABI DE 04.03.2016.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. Nº 61 - PROT. 10/2016 - DA VEREADORA HILARINA MARÍLIA REZENDE RÔLLA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A CONCESSÃO DE FÉRIAS-PRÊMIO E LICENÇA SEM VENCIMENTO A SERVIDORES.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND - HILARINA MARILIA -  SOLICITA AO EXECUTIVO PROVIDENCIAR SERVIÇOS DE TAPA-BURACOS NA RUA JOÃO ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 63 - HILARINA MARÍLIA - REITERA SOLICITAÇÃO DE REPOSIÇÃO DE BLOQUETES NA RUA JOAQUIM MACHADO GUIMARÃES.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇO PATROLAMENTO E CASCALHO NAS ESTRADAS DO MACUCO E SERRA DOS PINHEIROS.</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER OPERASÇÃO TAPA BURACO EM AMBOS OS LADOS DA PONTE DO PONTAL.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 66 - MARILIA - SOLICITA AO EXECUTIVO COLOCAÇÃO DE BUEIRO NA RUA JOAQUIM MACHADO GUIMARÃES.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORE NA RUA CARANGOLA, PROXIMO AO Nº 1157.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 68 - LEONARDO MOREIRA - REQUER ENVIO DE OFÍCIO AO ESPORTE CLUBE PALMEIRENSE, ESTANISLAU DOS SANTOS, RÁDIO MONTANHESA E A SECRETARIA DE ESPORTES, LAZER E JUVENTUDE PARABENIZANDO PELA REALIZAÇÃO DA 1ª COPA DE FUTSAL REGIONAL DE PONTE NOVA.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 69 - LEONARDO MOREIRA - SOLICITA AO EXECUTIVO EXTRATO DO GERENCIADOR DE ANÚNCIOS DO FACEBOOK OFICIAL DA PREFEITURA (WWW.FACEBOOK.COM/PMPN.MG) ENTRE OS DIAS 10/10/2015 A 05/02/2016, ESPECIFICANDO NOME DO ANÚNCIO, VEICULAÇÃO, CUSTO, VALOR GASTO E CÓPIA DE IDENTIFICAÇÃO DO RESPONSÁVEL PELOS PAGAMENTOS. </t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFICIO A ACIP/CDL PARABENIZANDO PELO SUCESSO DA CAMPANHA DE NATAL 2016, E TAMBÉM A SORTUDA CIDA AGUIR GANHADORA DO CARRO NO SORTEIO DE 04/02/2016.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 71 - LEONARDO MOREIRA - SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O FUNCIONAMENTO DO CODEMA.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA DO RIBEIRAO QUE CORTA O BAIRRO SANTO ANTÔNIO, ESPECIALMENTE NA REGIÃO QUE DESAGUA NO RIO PIRANGA, PRÓXIMO A COFERPON.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Lula</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA E CAPINA NAS RUAS MARCOS CAMPANTE BRANDÃO, MARIA CONSENZA E CHIQUITO ALVARENGA, BAIRRO VALE IPÊ.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Lula, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 74 - SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA NA COMUNIDADE DE CHOPOTÓ. ESTA INDICAÇÃO SEGUIRÁ ASSINADA TAMBÉM PELO VEREADOR WELLINGTON, A SEU PEDIDO;</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Joãozinho Carteiro, Lula, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE RECAPEAMENTO ASFÁLTICO, EM TODA A EXTENSÃO DA RUA SANTO ANTÔNIO, NO BAIRRO DE MESMO NOME.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS QUANTO AO TÉRMINO DAS OBRAS INICIADAS NA RUA SANTA MÔNICA, DISTRITO DO PONTAL.</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE PODA DE ÁRVORES NA RUA FRANCISCO ABRANTES FORTUNA, PRINCIPALMENTE EM FRENTE A RESIDÊNCIA DE Nº 241, NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO, EM NOME DA CASA, AO EXECUTIVO E A REITORA DA UNIVERSIDADE FEDERAL DE VIÇOSA, NILDA DE FÁTIMA FERREIRA SOARES, CONGRATULANDO PELA BRILHANTE AULA MAGNA DO CAMPUS AVANÇADO DE PONTE NOVA, DO INSTITUTO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DE MINAS GERAIS (IFMG) REALIZADO NA ÚLTIMA QUINTA-FEIRA (04/02), NA SEDE SOCIAL DO ESPORTE CLUBE PALMEIRENSE, PARA MARCAR O INÍCIO DAS ATIVIDADES LETIVAS DO ANO 2016.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A EMERSON, SEC. DE CULTURA, PELO BELO CARNAVAL REALIZADO NA PRAÇA DE PALMEIRAS.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 81 - PRACATÁ - SOLICITA AO EXECUTIVO CAPINA E LIMPEZA NA RUA GUARAPIRANGA.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA ESTRADA QUE DÁ ACESSO AO CEMITÉRIO DO PONTAL DEVIDO A PRECARIEDADE DO LOCAL.</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO DEPUTADO MARCELO ARO E AO EX-DEPUTADO VITOR PENIDO, PELA ENTREGA DOS RECURSOS AOS HOSPITAIS DE PONTE NOVA, ATRAVÉS DE EMENDAS PARLAMENTARES</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO COORDENADOR DE COMBATE A ENDEMIAS, REINALDO FABRI, PELO EXCELENTE TRABALHO REALIZADO.</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO DETERMINAR LIMPEZA E CAPINA NAS RUAS MARCIO CAMPANTE BRANDAO, MARIA CONSENZA E CHIQUITO ALVARENGA.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AOS BURACOS NA JOSÉ MARIANO, REGULARIZANDO O CALÇAMENTO COM COLOCAÇÃO DE ASFALTO NO TRECHO.</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE LIMPEZA NAS PRAÇAS DOS BAIRROS NOVO HORIZONTE, SAO PEDRO E CIDADE NOVA.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA NAS RUAS DO BAIRRO WILSON CARVALHO E SILVA, NO VAU AÇU, PRINCIPALMENTE NA RUA PRÓXIMA AO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE LIMPEZA NAS RUAS DO VAU AÇU.</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDÊNCIAS PARA O MURO DE ARRIMO QUE DESABOU NA RUA PRINCIPAL DO VAU-AÇU.</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER SERVIÇOS DE LIMPEZA ÀS MARGENS DA RODOVIA PONTE NOVA/RIO DOCE, MUITO MATO.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. HENRIQUE MOSQUEIRA PELO TRABALHO REALIZADO NA CIMVALPI.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORES NA AV. FRANCISCO PENA EM ANA FLORÊNCIA.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE DESENTULHA NO BAIRRO ANA FLORÊNCIA, PRINCIPALMENTE PERTO DA OLARIA DE BAIXO.</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NO BAIRRO RASA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AOS CONSELHEIROS DA OAB</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OPERAÇÃO TAPA BURACOS NA RUA JOÃO ALVES DE OLIVEIRA, PERTO DA FÁBRICA DE MATERIAL PLÁSTICO.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR TROCA DE LAMPADA NA CURVA DO POSTO DE SAÚDE, NA RUA ANTONIO  LUIZ ALEIXO, PONTAL.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CAPINA E LIMPEZA NO BAIRRO SUMARÉ</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR - A) - FAMILIARES DE EDSON COSTA; B) - PANTALEAO, PELO FALECIMENTO DE AMBOS</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O COMBATE AO AEDES AEGYPTI.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDÊNCIAS QUANTO AO BURACO EXISTENTE EM FRENTE AO COLÉGIO EQUIPE.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CAPINA E LIMPEZA NA RUA PAULO GOMES E NO PASSEIO DA RUA CARANGOLA, AO LADO DO Nº 396, BEM COMO DO LOTE.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR INTERVENÇÃO QUANTO AO BARRANCO QUE ESTÁ CAINDO NA RUA MANOEL MAYRINK NETO.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR MELHORIAS NO PISO DA RUA MERIDIONAL, BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR QUANDO SERÁ REALIZADO O SERVIÇO DE RECAPEAMENTO ASFALTICO DA RUA CARLOS GOMES, PERTO DO Nº 73, BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND 107 - GERALDO MAGELA - SOLICITA AO EXECUTIVO PROVIDENCIAR A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO VALE DO IPÊ.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR QUANDO SERÃO CONCLUÍDOS OS SERVIÇOS DE LIMPEZA E REVITALIZAÇÃO DO TRECHO ENTRE A VOLTA DA BANANA E O BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CAPINA E LIMPEZA NAS RUAZ ZITO ALVARENGA; GUARAPIRANGA, MERIDIONAL E DO CONTORNO.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DMAES DETERMINAR RECAPEAMENTO ASFALTICO NAS INTERVENÇÕES REALIZADAS NA RUA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 111 - PROT. 16/2016 - WELLINGTON SABINO - SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O CALÇAMENTO DA ESTRADA DE PONTE NOVA A BARRA LONGA.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ACIONAR A EMPRESA RESPONSAVEL PELO ALFALTAMENTO DA RUA CARANGOLA, PARA FAZER REPAROS EM DIVERSOS TRECHOS DA VIA, POIS ESTÁ AFUNDANDO E COM BURACOS.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 113 - PROT. 17/2016 - DO VEREADOR WELLINGTON SABINO DE OLIVEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE PROGRAMAÇÃO DE MELHORIAS EM ESTRADAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS NO CALÇAMENTO E MELORIAS NO BAIRRO ANA FLORÊNCIA.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Leo Moreira, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO OPERAÇÃO TAPA BURACOS EM FRNETE A SEDE DO HEMOMINAS, NA RUA CARLOS GOMES.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO, PEDIDO PARA DETERMINAR QUE SEJAM ELIMINADOS RECIPIENTES COM ÁGUA PARADA NO DEPÓSITO DA EMPRESA CONSTRUBEL.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULANDO AO EXECUTIVO PELA INSTALAÇÃO DAS ACADEMINAS AO AR LIVRE.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECENDO AO DER PELO ATENDIMENTO AO PEDIDO PARA PATROLAR E CASCALHAR A ESTRADA DO CHOPOTÓ.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Patrícia Monteiro Castanheira, Anísio Ferreira da Silva Filho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO JOGAR ÁGUA NA RUA EDNA BRAGA RODRIGUES, E QUE SEJA FEITA COMPACTAÇÃO DA MESMA, ANTES DE COLOCAR CASCALHO.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE PARCERIA REALIZADA ENTRE PREFEITURA E ASSOCIAÇÃO DO GENTIO, COM CÓPIA DE DOCUMENTO ,SE HOUVER.</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PARA DESASSOREAR O CÓRREGO PASSA CINCO.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR AVALIAÇÃO NA PONTE QUE DÁ ACESSO A LAJE DO PIRANGA.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NA RUA DAS MANGUEIRAS E RUA JOSÉ OTAVIANO MOSQUEIRA, PROXIMO AO Nº 437.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE UMA LIXEIRA NA RUA JOÃO BATISTA VIGIANO, PRÓXIMO A SAÍDA DO QUARTEL DA PM.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CÓPIA DO EXTRATO BANCÁRIO DOS RECURSOS DO FUNDEB.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O FUNCIONAMENTO DO ÔNIBUS QUE PRESTA ATENDIMENTO AS MULHERES PARA REALIZAÇÃO DE MAMOGRAFIA.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A POLÍCIA MILITAR PELO EXCELENTE TRABALHO REALIZADO NA OPERAÇÃO DE SERVIÇOS EM AMPARO DO SERRA.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CAPINA E LIMPEZA EM TODAS AS RUAS DO CONJUNTO HABITACIONAL ABDALLA FELÍCIO.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO, PEDIDO PARA PROVIDÊNCIAS QUANTO AO BURACO EXISTENTE NO "MORRO DO ADO".</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE LIMPEZA NAS RUAS DO PONTAL E RETIRADA DE PNEUS.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO GOVERNADOR DO ESTADO, AO EXECUTIVO E A SEMSA, PELA ENTREGA DE 134 VEÍCULOS PARA A ÁREA DA SAÚDE</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR SOBRE O RECURSO  PARA INSTALAÇÃO DE INTERCEPTORES, PELO DMAES, SE ESTÁ DISPONÍVEL PARA REALIZAR OS TRABALHOS, CASO NEGATIVO, QUAIS OS MOTIVOS.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR RECAPEAMENTO ASFÁLTICO NA RUA JOÃO DO MONTE MEDEIROS, PROXIMO AO Nº 561.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAÇÃO DE UM POSTE NO INICIO DA RUA DA COLÔNIA DA PEDRA.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PARA INSTALAR UMA GUARITA NO PONTO DE ÔNIBUS EM FRENTE A CVG - CHEVROLET, NA AV. JOSÉ GROSSI.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO SR. HENRIQUE MOSQUEIRA PARA MELHORIAS NA ILUMINAÇÃO PÚBLICA DA AV. JOÃO BATISTA VIGIANO.</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POLÍCIA MILITAR FAZER REFORÇO NO PATRULHAMENTO NOTURNO NA REGIÃO DA AV. JOÃO BATISTA VIGIANO, TRIANGULO.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECENDO A LUIZ GUSTAVO COTA PELO TRABALHO PRESTADO JUNTO A SECRETARIA DE CULTURA.</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR DENÚNCIA DE BURACO EM CALÇADA QUE COLOCA EM RISCOS ESTUDANTES E PEDESTRES, NA AV. NOSSA SENHORA DAS GRAÇAS, EM FRENTE AO BAR TIO PATINHAS.</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A APROVAÇÃO DOS PROJETOS POR PARTE DA CAIXA ECONÔMICA FEDERAL, PARA CONSTRUÇÃO DA SEDE DO HEMOMINAS.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 141, PROT. 21/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE OBRAS DE INFRAESTRUTURA NA RUA ORION - BLOCO A.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 142 - PROT. 22/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE IMÓVEL, RECURSOS E VEÍCULOS REFERENTES À SEMED.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR DESENTUPIMENTO DA REDE PLUVIAL NA RUA CRISTIANO DE FREITAS CASTRO, COM INÍCIO PRÓXIMO AO CEMITÉRIO MIRANTE DA PAZ E TÉRMINO PRÓXIMO A CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 145, PROT.24/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O IMÓVEL ONDE ESTÁ INSTALADO O POSTO DE SAÚDE DA COMUNIDADE DE PASSA-TEMPO.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INFORMAÇÕES SOBRE A DECISÃO DE NÃO FORNECER TRANSPORTE ESCOLAR ÀS CRIANÇAS ASSISTIDAS PELA FUNDAÇÃO MENINO JESUS.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 147 - PROT. 26/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE SERVIDORES CONTRATADOS POR PROCESSO SELETIVO SIMPLIFICADO E OCUPANTES DE CARGOS DE CONFIANÇA.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 148, PROT. 25/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A INSTALAÇÃO DE REDUTORES DE VELOCIDADE EM VIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ENVIO DE OFÍCIO AO PREFEITO MUNICIPAL SOLICITANDO AUTORIZAR PARCERIA PARA FINS DE ORGANIZAÇÃO E PRESERVAÇÃO DO ARQUIVO CENTRAL DO PODER LEGISLATIVO._x000D_
 O VEREADOR INFORMA QUE CÂMARA ESTÁ DESENVOLVENDO ATIVIDADES DESTINADAS À PRESERVAÇÃO DA HISTÓRIA DO PODER LEGISLATIVO MUNICIPAL E RECENTEMENTE CRIOU O SEU CENTRO DE MEMÓRIA QUE SERÁ DESTINADO AOS CIDADÃOS COM UM CONJUNTO DE AÇÕES COMPOSTAS DE ACERVO LITERÁRIO, FOTOGRÁFICO, ATOS NORMATIVOS E DOCUMENTOS PÚBLICOS E/OU PRIVADOS QUE CONTENHAM INFORMAÇÕES OU REGISTROS DA HISTÓRIA DO MUNICÍPIO DE PONTE NOVA COM FOCO NA CÂMARA MUNICIPAL. O OBJETIVO É PRESERVAR E POSSIBILITAR O ACESSO DA POPULAÇÃO A EXPOSIÇÕES COM DOCUMENTOS, OBJETOS E FOTOS COM REGISTROS DA EVOLUÇÃO DO PODER LEGISLATIVO E ASSIM CUMPRIR A RESPONSABILIDADE CIDADÃ DA CÂMARA DE PRESERVAR A MEMÓRIA E REGISTRAR ACONTECIMENTOS MARCANTES PARA O MUNICÍPIO, ALÉM DAS CURIOSIDADES HISTÓRICAS, FORMAS DE GOVERNO E OS LÍDERES POLÍTICOS DE CADA ÉPOCA._x000D_
 PARA DAR ANDAMENTO AOS TRABALHOS _x000D_
 O VEREADOR SOLICITA PARCERIA COM O PODER EXECUTIVO NO SENTIDO DE AUTORIZAR O COMPETENTE JOSÉ GERALDO BEGNAME, RESPONSÁVEL PELO ARQUIVO PÚBLICO MUNICIPAL DE PONTE NOVA, A DAR ORIENTAÇÕES AOS SERVIDORES DA CÂMARA QUE PERMITAM UMA MELHOR ORGANIZAÇÃO, MANUTENÇÃO E PROTEÇÃO DOS ARQUIVOS DE DOCUMENTOS DO PODER LEGISLATIVO._x000D_
 </t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFICIO AO PODER EXECUTIVO SOLICITANDO DETERMINAR AO SETOR COMPETENTE DA ADMINISTRAÇÃO MUNICIPAL O DESENVOLVIMENTO DE AÇÕES QUE POSSAM MELHORAR O SINAL DE TELEVISÃO DA REDE GLOBO MINAS. MORADORES DE DIVERSOS BAIRROS DA CIDADE ESTÃO RECLAMANDO DAS INTERRUPÇÕES E INTERFERÊNCIAS NAS TRANSMISSÕES TELEVISIVAS DO REFERIDO CANAL E CLAMAM POR UMA SOLUÇÃO PARA O PROBLEMA.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CALÇAMENTO OU COLOCAÇÃO DE CASCALHO NA TRAVESSA JOAQUIM MACHADO GUIMARÃES.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DAR SUPORTE COM AMBULANCIAS AOS AGENTES ESPORTIVOS NA COPA DOS INCONFIDENTES.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A CEMIG,  INFORMAÇÕES SOBRE O PROGRAMA LUZ PARA TODOS, POIS TEM PESSOAS QUE FORAM CONTEMPLADAS EM 2014 E AINDA NAO FORAM ATENDIDAS.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OPERAÇÃO TAPA BURACOS NA RUA MERIDIONAL E NA RUA JOÃO BATISTA VIGIANO.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Rubinho, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A COORDENADORA DO PSF DA RASA E EQUIPE, PELO EXCELENTE TRABALHO REALIZADO.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAR ABRIGOS NOS PONTOS DE ÔNIBUS DA OLARIA DE BAIXO E E CIMA.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OPERAÇÃO TAPA BURACOS NO TRECHO DA ESTRADA DE ORATÓRIOS.</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Pracatá, Joãozinho Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM  SERVIÇOS DE CAPINA E LIMPEZA NA RUA MERIDIONAL E NA PARTE ALTA DA JOSÉ MARIANO.</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAR O MASTRO QUE FICAVA EM FRENTE A MATRIZ DE SÃO SEBASTIÃO NO LOCAL DOS EX-COMBATENTES.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE OS VEICULOS DO TRANSPORTE ESCOLAR QUE ESTÃO COM DEFEITOS.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR SE O TRECHO DO CÓRREGO QUE PASSA ATRAS DA CASAS NA RUA JOAQUIM CONEGUNDES ESTÁ INCLUIDO NO PROJETO DE INSTALAÇÃO DE INTERCEPTORES DE ESGOTO.</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIAS NA PLACA QUE PROIBE A PASSAGEM DE CAMINHOES NA RUA JOAQUIM CONEGUNDES.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CALÇAMENTO DA RUA MARCOS GIARDINO, DA MINA ATÉ O FINAL DA VIA.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CAPINA E LIMPEZA NA PARTE ALTA DA RUA DOM BOSCO.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR VISTORIA NA REDE ELÉTRICA NO TRECHO QUE DÁ ACESSO A COMUNIDADE DE CÓRREGO DO SAPO, BOM SERÁ.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS NO INICIO DA ESTRADA DE BARRA LONGA.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR, EM NOME DA CASA,  AO SR., JESUS DE ALMEIDA, PELO FALECIMENTO DE SUA ESPOSA E AO SR. JOSÉ PAULINO, PELO FALECIMENTO DE SEU FILHO.</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICICTA AO EXECUTIVO PROVIDÊNCIAS QUANTO AOS BURACOS DEIXADOS NAS LATERAIS  DA AV. NOSSA SENHORA DAS GRAÇAS CAUSANDO TRANTORNOS AOS FEIRANTES PARA INSTALAR AS BARRACAS.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE ESTACIONAMENTO PROIBIDO NA RUA ANTONIO CARLOS E FISCALIZAÇÃO DO DEMUTRAN.</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A AGENCIA NACIONAL DA SAÚDE INFORMAR AS ANORMALIDADES DO PROCESSO PARA EXCLUSÃO DO PLANO FAMILIA DA NS.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A PODA DE ÁRVORES NA RUA PAULO AFONSO, PRÓXIMO AO Nº 122, BAIRRO NOVA COPACABANA.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FISCALIZAÇÃO E CUMPRIMENTO DO CÓDIGO DE POSTURAS QUANTO A CIRCULAÇÃO DE CICLISTAS NA PRAÇA DE PALMEIRAS.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OPERAÇÃO TAPA BURACOS NAS RUAS DO TRIÂNGULO E PALMEIRAS.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Leo Moreira, Anderson Roberto Azevedo, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR QUANDO SERÃO CONCLUIDOS SERVIÇOS DE REPAROS NO CALÇAMENTO DAS RUAS EDUARDO SAPORETI E JOÃO SALOMÃO, PARA VIABILIZAR A CIRCULAÇÃO DO TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Leo Moreira, Anderson Roberto Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDINDO ATENÇÃO DO EXECUTIVO QUANTO AS INFORMAÇÕES PRESTADAS AO MINISTÉRIO DA SAÚDE, QUANTO AS OBRAS DA UPA, PARA A LIBERAÇÃO DAS DEMAIS PARCELAS.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 176 - PROT. 27/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE AS OBRAS PARA ASFALTAMENTO DA RUA CARANGOLA.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A LUCAS AVELAR, ELAINE PASQUALON E LEILA FARIA PELA QUALIDADE NO ATENDIMENTO NO DMAES.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR AOS FAMILIARES DE PEDRINHO DO FORRÓ,EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA CÓPIAS DE BALANCETES DA RECEITA REALIZADA EM JANEIRO/FEVEREIRO DE 2014, 2015 E 2016. </t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZANDO AO EXECUTIVO E AO SECRETARIO DE ESPORTES, PELA REALIZAÇÃO DO DIA DE LAZER NO VALE DO IPÊ.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR CAPINA E LIMPEZA NAS PRAÇAS E RUAS DO BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4963/4963_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4963/4963_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO TRANSMITIR CONVITE AO SR. ANDRÉ E A SRª CLAUDIA DO RH A COMPARECER A ESTA CASA PARA MAIORES ESCALRECIMENTOS QUANTO AO REAJUSTE ZERO AOS FUNCIONARIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR DESENTUPIMENTO DE UM BUEIRO NA RUA JOÃO ALVES DE OLIVEIRA, PROXIMO AO Nº 1.590</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4962/4962_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4962/4962_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O RETORNO DO FUNCIONAMENTO DO PAM, POIS AS OBRAS JA TERMINARAM.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR A POSSIBILIDADE DE AFASTAR CANTEIRO CENTRAL DA RUA GUARAPIRANGA SENTIDO PALMEIRENSE, PARA EVITAR ACIDENTES.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5153/5153_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5153/5153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIAR OFÍCIO A COMISSÃO DE MEIO AMBIENTE DA OAB E OUTROS ORGAOS AMBIENTAIS PARA DISCUTIR PROJETOS QUE TRAMITAM NESTA CASA.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, A SRª. BARBARA, PELO FALECIMENTO DE SEU FILHO JULIO CEZAR DE OLIVEIRA CUPERTINO.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AVALIAR A POSSIBILIDADE DE DISPONIBILIZAR TRANSPORTE ESCOLAR PARA ALUNO DA ESCOLA SENADOR ANTONIO MARTINS, PAULO SÉRGIO DE ALMEIDA, RESIDENTE EM ANA FLORÊNCIA, PORTADOR DE DEFICIENCIA VISUAL E NECESSITA DESSA CONDUÇÃO PARA ESTUDAR.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR FISCALIZAÇÃO NO PRÉDIO DA MAGNATA POIS HA ÁGUA PARADA FACILITANDO A PROLIFERAÇÃO DE FOCOS DO MOSQUITO QUE TRANSMITE A DENGUE.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI 3.993/2015, SOBRE CÂMERA NOS CAIXAS ELETRÔNICOS, DE AUTORIA DA VEREADORA.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR A POSSIBILIDADE DE COLOCAR UM PONTO DE ÔNIBUS NA VILA LANNA, PROXIMO AO Nº 64.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE TERRRA NA RUA JOÃO PINTO DE GODOY, PRÓXIMO AO VITULAO, NO VAU AÇU.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR, EM NOME DA CASA, A FRANCO PELO FALECIMENTO DO PAI E AO MARQUINHOS PELO FALECIMENTO DA MAE.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES PELA APROVAÇÃO NO CURSO DE FARMÁCIA PELA UFV.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A AQUISIÇÃO DE EQUIPAMENTOS PARA O SAMMDU, POIS OS RECURSOS JA ESTÃO NA CONTA DESDE 2013.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A MARCELA MAFIA PELA MUDANÇA DO LOCAL DE FUNCIONAMENTO DO SERVIÇO DE OSTOMIA DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4969/4969_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4969/4969_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 197, PROT. 31/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O PROGRAMA "SAÚDE DO TRABALHADOR".</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4970/4970_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4970/4970_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 198, PROT. 32/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O PROGRAMA DE SAÚDE DA FAMÍLIA. </t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4973/4973_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4973/4973_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 199 - PATRICIA - SOLICITA AO EXECUTIVO PROVIDENCIAR ATRAVÉS DO SETOR DE COMPATE À DENGUE, QUE A POPULAÇÃO SEJA AVISADA ANTES QUE SEJA REALIZADO O "FUMACÊ" EM CADA BAIRRO.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4974/4974_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4974/4974_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 200 - JOSÉ MAURO - SOLICITA AO EXECUTIVO PROVIDENCIAR CAPINA E LIMPEZA DO BAIRRO SUMARÉ. </t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4975/4975_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4975/4975_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 201 - JOSÉ MAURO - SOLICITA AO EXECUTIVO PROVIDENCIAR ATRAVÉS DO DEMUTRAN A REMOÇÃO DOE DOIS CANOS DE METAL QUE ERAM UTILIZADOS PARA FIXAÇÃO DE PLACA DE TRÂNSITO EM FRENTE À MAXMOTO.</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4991/4991_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4991/4991_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 202 - JOSÉ MAURO - REQUER ENVIO DE MOÇÃO DE PESAR AOS FAMILIARES DO SR. JONAS, MORADOR DO BAIRRO PARAÍSO, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4992/4992_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4992/4992_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 203 - JOSÉ MAURO - SOLICITA AO EXECUTIVO TOMAR AS PROVIDÊNCIAS NECESSÁRIAS JUNTO À EMPRESA RESPONSÁVEL PELO CALÇAMENTO DA RUA MINAS GERAIS, NO BAIRRO VILA ALVARENGA PARA QUE ELA FAÇA OS REPAROS NECESSÁRIOS NA VIA.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4993/4993_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4993/4993_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 204 - PRACATÁ - SOLICITA AO EXECUTIVO PROVIDENCIAR INTERVENÇÃO NA RUA CARAÍBAS POIS PARTE DO BARRANCO ESTÁ CEDENDO, TRAZENDO RISCOA A VEÍCULOS E TRANSEUNTES.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4994/4994_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4994/4994_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 205 - PRACATÁ - SOLICITA AO DMAES REPAROS NA REDE DE ÁGUA DA RUA CARAÍBAS. </t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4995/4995_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4995/4995_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 206 - LEO MOREIRA - REQUER ENVIO DE  OFÍCIO AO CODEMA, A ONG PURO VERDE E AS SECRETARIAS MUNICIPAIS DE MEIO AMBIENTE E DE PLANEJAMENTO REITERANDO SUGESTÃO DE AÇÕES QUE VIABILIZEM A PRESERVAÇÃO DOS IPÊS EXISTENTES NA ENTRADA DO DISTRITO INDUSTRIAL ABEL PESQUEIRA MOREIRA.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4996/4996_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4996/4996_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 207 - LEO MOREIRA  E ANTÔNIO CARLOS PRACATÁ- REQUER ENVIO DE OFÍCIO A ESCOLA ESTADUAL CARLOS TRIVELLATO PARABENIZANDO PELA CAMINHADA E APITAÇO PELA CONSCIENTIZAÇÃO DE PREVENIR A DENGUE REALIZADA NA MANHÃ DE 9 DE MARÇO PELAS RUAS DO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5002/5002_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5002/5002_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 208 - LEO MOREIRA - REQUER ENVIO DE OFÍCIO A SEMAM SOLICITANDO A CAPINA E LIMPEZA NA PARTE ALTA DA AV. DR. JOSÉ MARIANO, NA RUA GUARAPIRANGA, AMARO GOMES E ARMANDO DE FREITAS.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4997/4997_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4997/4997_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 209 - LEO MOREIRA - REQUER ENVIO DE OFÍCIO A REINALDO FABRI E EQUIPE AGRADECENDO O EMPENHO NA REALIZAÇÃO DA OPERAÇÃO DESENTULHA CARANGOLA, REALIZADA NO SÁBADO DIA 12 DE MARÇO.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5008/5008_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5008/5008_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DA SRA.VALÉRIA LEITE CALDERARO, MARCIUS NUNES E SR. CELI, EM RAZÃO DE SEUS FALECIMENTOS.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4971/4971_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4971/4971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITANDO DETERMINAR PINTURA DE FAIXA DE PEDESTRE NO BAIRRO SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5006/5006_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5006/5006_texto_integral.pdf</t>
   </si>
   <si>
     <t>C) REQUER ENVIO DE OFÍCIO DE CONGRATULAÇÃO A NOVA COMISSÃO PROVISÓRIA DO PHS - PARTIDO HUMANISTA DE SOLIDARIEDADE DE PONTE NOVA TONINHO CARVALHO (PRESIDENTE), WAGNER (VICE-PRESIDENTE) E ELAINE PASQUALON COMO SECRETÁRIA, DESEJANDO-LHES UM BOM TRABALHO</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4972/4972_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4972/4972_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CAPINA E LIMPEZA NA RUA CARLOS MARQUES, DEVIDO A QUANTIDADE DE MATO QUE ESTÁ INVADINDO A VIA, BEM COMO DOS LOTES, DEVIDO AO APARECIMENTO DE ANIMAIS PEÇONHENTOS.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Lula, Joãozinho Carteiro, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4998/4998_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4998/4998_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE FUMACÊ E DESENTULHO NO DISTRITO DO PONTAL, DEVIDO AO GRANDE NUMERO DE CASOS DE DENGUE NA COMUNIDADE.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4999/4999_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4999/4999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITANDO DETERMINAR SERVIÇOS DE LIMPEZA, CAPINA E RETIRADA DE TERRA NA RUA PRINCIPAL,  ENTRADA DO VAU AÇU, UMA VEZ QUE O BARRANCO DESCEU INVADINDO A VIA CAUSANDO TRANSTORNO AOS MOTORISTAS</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5012/5012_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5012/5012_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDÊNCIAS QUANTO A ÁGUA ACUMULADA, PRÓXIMO A PONTE DO BAIRRO NOVA COPACABANA, DEVIDO AO RISCO DE PROLIFERAÇÃO DE FOCOS DO MOSQUITO DA DENGUE.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5005/5005_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5005/5005_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO, EM NOME DA CASA, AO SR. CLÁUDIO EDUARDO DE SOUZA, GERENTE DE SERVIÇOS DE MÉDIA E BAIXA TENSÃO DA DISTRIBUIÇÃO DE SÃO JOÃO DEL REI (CEMIG), CONVIDANDO-O A COMPARECER NESTA CASA, PARA PRESTAR MAIORES ESCLARECIMENTOS SOBRE O ATENDIMENTO DE PONTE NOVA E REGIÃO.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5000/5000_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5000/5000_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR POSSIBILIDADE DE INSTALAR UMA ACADEMIA AO AR LIVRE NO DISTRITO DE VAU AÇU, E OUTRA PRÓXIMO AO PSF NO BAIRRO TRIÂNGULO</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5001/5001_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5001/5001_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CALÇAMENTO OU COLOCAÇÃO DE CASCALHO NAS RUAS DA TÁBUA E OLARIA, BAIRRO ANA FLORÊNCIA</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO, EM NOME DA CASA, AS LOJAS MAÇÔNICA, PELA PARTICIPAÇÃO NA MANIFESTAÇÃO REALIZADA NO DIA 13/03/2016, CONTRA O GOVERNO DE DILMA ROUSSEFF E CONTRA O PT.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5009/5009_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5009/5009_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A DESAPROPRIAÇÃO DO PRÉDIO DO ANTIGO HOTEL GLÓRIA.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Valéria Alvarenga, Anderson Roberto Azevedo, Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5011/5011_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5011/5011_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 222/2016, PROT. 37/2016 - DA COMISSÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE PROJETOS E SERVIÇOS PARA MELHORIA E EXPANSÃO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5010/5010_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5010/5010_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 223 - PROT. 35/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE AS OBRAS PARA CONSTRUÇÃO DE UBS E FARMÁCIA INTEGRADA NO BAIRRO NOVO HORIZONTE. </t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4985/4985_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4985/4985_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 224 - ANTÔNIO CARLOS PRACATÁ - SOLLICITA AO EXECUTIVO MELHORIAS NA ESSTRTAADA RURAL DO DIOGUINHO.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4986/4986_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4986/4986_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE OS ATENDIMENTOS REALIZADOS PELA OUVIDORIA.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4987/4987_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4987/4987_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 226 - SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O PROGRAMA DE INSEMINAÇÃO ARTIFICIAL. </t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5047/5047_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5047/5047_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 227 - LEONARDO MOREIRA - REQUER ENVIO DE OFÍCIO A VÁRIOS ÓRGÃOS AMBIENTAIS SOLICITANDO ANÁLISE E ADESÃO A DECISÃO NORMATIVA DO CODEMA. </t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4988/4988_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4988/4988_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 228 - JOSÉ MAURO - SOLICITA CAPINA E LIMPEZA DAS RUAS DO SUMARÉ E DO NOVA ALMEIDA.</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4989/4989_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4989/4989_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 229 - SOLICITA SERVIÇOS DE "TAPA-BURACOS" NA RUA HUGO SAPORETTI.</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4990/4990_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4990/4990_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 230 - ANTÔNIO LOPES - SOLICITA MELHORIAS NO BAIRRO DALVO DE OLIVEIRA BEMFEITO. </t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5007/5007_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5007/5007_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITTA AO EXECUTTIVO ANALISAR A POSSIBILLIDADE DE PROVIDENCIAR LIMPEZA DDO CAMPO DO MUNICIPAL  PARA A REALIZAÇÃO DE ENCONTRO DA IGREJA NAS COMEMORAÇÕES DA SEMANA SANTA.  </t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5049/5049_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5049/5049_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. VERBAL 232 - LEONARDO MOREIRA - REITERA INDICAÇÃO SOLICITANDO AO EXECUTIVO PROVIDENCIAR SERVIÇOS DE CAPINA E LIMPEZA NA RUA SARGAÇOS.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5043/5043_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5043/5043_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. VERBAL 233 - LEONARDO MOREIRA -REQUER ENVIO DE OFÍCIO AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO RURAL E A SRA. DANIELA (ENGENHEIRA), AGRADECENDO PELO SERVIÇO DE LIMPEZA REALIZADO NA RUA CORONEL EMILIO MARTINS, EM FRENTE AO SUPERMERCADO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5079/5079_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5079/5079_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. VERBAL 234 - LEONARDO MOREIRA - REQUER ENVIO DE MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO JOVEM CLERISON LUÍS, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5050/5050_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5050/5050_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. VERBAL 235 - GERALDO MAGELA - SOLICITA AO EXECUTIVO INFORMAR SOBRE DUAS AMBULANCIAS ADQUIRIDAS PARA ATENDER NO DISTRITO DO PONTAL E BAIRRO ANA FLORÊNCIA.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5044/5044_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5044/5044_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. VERBAL 236 - REQUER ENVIO DE OFÍCIO AO SR. IVAN, COORDENADOR DO DER PARABENIZANDO PELO EXCELENTE TRABALHO REALIZADO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5094/5094_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5094/5094_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIOS ÀS OPERADORAS OI, CLARO E VIVO SOLICITANDO INFORMAÇÕES SOBRE O SINAL DE CELULAR, ESPECIALMENTE NO DISTRITO DO VAU-AÇU.</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5078/5078_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5078/5078_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR AO SR. CÍCERO GOMIDES, EM RAZÃO AO FALECIMENTO DE SEU PAI.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Rubinho, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5040/5040_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5040/5040_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO EX-DEPUTADO DINIZ PINHEIRO AGRADECENDO PELO EMPENHO NA LIBERAÇÃO DE RECURSOS PARA AQUISIÇÃO DE MEDICAMENTOS E DE AMBULANCIAS PARA O ATENDIMENTO DA SECRETARIA DE SAÚDE DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Wellington Neim, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5051/5051_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5051/5051_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO DETERMINAR REPAROS EM TODA EXTENSAO DA VIA CONHECIDA COMO "RANCA RABO", BEM COMO NO BAIRRO VILA OLIVEIRA, EM FRENTE A MINAS AUTO.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5052/5052_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5052/5052_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITYANDO DETERMINBAR LIMPEZA NO DISTRITO DO PONTAL.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5053/5053_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5053/5053_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CAPINA E LIMPEZA NAS RUAS DO BAIRRO TRIÂNGULO VELHO, PRINCIPALMENTE NA RUA JOSÉ PEDRO DIAS.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Pracatá, Anísio Ferreira da Silva Filho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5039/5039_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5039/5039_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFICIO AOS SECRETÁRIOS MUNICIPAIS DE FAZENDA E GESTÃO E RH, CONVIDANDO-OS A PARTICIPAR DA TRIBUNA LIVRE DESTA CASA PARA FAALAAR SOBRE A QUESTTÃO DE REAJUSSTTE SSAALARIAALL DOS SERVIDORES EM 2016.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5045/5045_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5045/5045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DMAES INFORMAR QUANDO PROVIDENCIARÁ OS REPAROS NO CALÇAMENTO DA RUA EDSON NOGUEIRA GOMES, EM LOCAL ONDE O ASFALTO FOI DESTRUÍDO DEVIDO AS OBRAS REALIZADAS PELO DEPARTAMENTO NA REDE DE ESGOTO.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5046/5046_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5046/5046_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DMAES PROVIDENCIAR ANÁLISE DA QUALIDADE DA ÁGUA DA BIQUINHA NO CAMPINHO DO BAIRRO DE FÁTIMA, BEM COMO DA NASCENTE EXISTENTE NO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5054/5054_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5054/5054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ENVIAR A ESTA CASA CÓPIA DA PRESTAÇÃO DE CONTAS DO PAC E INFORMAR SE TODAS AÇÕES FORAM EFETIVADAS, O SALDO E SE TEVE DEVOLUÇÃO DE RECURSOS.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5055/5055_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5055/5055_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO INFORMAR QUANDO SERÃO INICIADAS AS OBRAS DE ASFALTAMENTO DA RUA ARNALDO BARBOSA. </t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5056/5056_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5056/5056_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO SOLICITANDO SERVIÇOS DE TAPA-BURACOS NA RUA JOÃO ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>Marília Rolla, Joãozinho Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5057/5057_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5057/5057_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO AO EXECUTIVO SOLICITANDO DETERMINAR RETIRADA DE ENTULHOS E COLOCAÇÃO DE PLACAS  INFORMANDO "PROIBIDO JOGAR LIXO", PRÓXIMO AO CENTRO DE EVENTOS BABILÔNIA.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5042/5042_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5042/5042_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQQUER ENVIO DDE OFÍCIOS AO PREFEITO E À SEMOB AGRADDECENDO PELO EXCELENTE SERVIÇO REAALIZADO PRÓXIMO AO AUTO POSTO RIO DOCE.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5060/5060_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5060/5060_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO A INSTALAÇÃO DE GUARD-RAIL NO BAIRRO BOM PASTOR PRÓXIMO À RESIDÊNCIA DA SRA. VERÔNICA, PRESIDENTE DA ASSOCIAÇÃO DE MORADORES.  </t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5041/5041_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5041/5041_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE DESENTUPIMENTO NO BUEIRO LOCALIZADO NA RUA PEDRO NUNES, Nº 414, POIS COM A ENXURRADA A ÁGUA NÃO TEM VAZÃO, CAUSANDO TRANSTORNO AOS MORADORES.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5062/5062_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5062/5062_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO INFORMAR SE HÁ VIGIAS DO MUNICÍPIO ATUANDO NO CAMPO DE ANA FLORÊNCIA, QUANTOS SÃO E O HORÁRIO DE TRABALHO DOS MESMOS, POIS SEGUNDO MORADORES OS PORTÕES ESTÃO FICANDO ABERTOS, COM RISCO DE DEPREDAÇÃO. SOLICITA INFORMAR TAMBÉM SE O MUNICÍPIO PRETENDE REALIZAR REFORMAS NO LOCAL E QUAIS MELHORIAS SÃO PREVISTAS. </t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5076/5076_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5076/5076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR, EM NOME DA CASA, AO SR. DOMINGOS, EM RAZÃO AO FALECIMENTO DE SUA ESPOSA SRA. LUCIA.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5038/5038_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5038/5038_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR RETIRADA DE ENTULHO E COLOCAÇÃO DE PLACAS INFORMANDO A PROIBIÇÃO DE DESCARTE DE LIXO PRÓXIMO A ENTRADA DA COMUNIDADE DE ATAMBU, BEM COMO NO TREVO PARA RIO CASCA, ASSIM COMO EM TODAS AS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5064/5064_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5064/5064_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO Nº 146/2016, SOLICITANDO AO EXECUTIVOP INFORMAR O MOTIVO PELO QUAL O TRANSPORTE ESCOLAR NÃO ESTÁ SENDO  OFERECIDO ÀS CRIANÇAS NA FUNDAÇÃO MENINO JESUS.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5058/5058_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5058/5058_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE CONGRATULAÇÕES À ACIP, PELO LANÇAMENTO DA REVISTA PONTE NOVA ACONMTECE.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5036/5036_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5036/5036_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 258, PROT. 41/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE AS OBRAS DA CASA DA MEMÓRIA.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5037/5037_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5037/5037_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 259, PROT. 42/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE ATIVIDADES DESENVOLVIDAS NO PARQUE PASSA CINCO.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5035/5035_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5035/5035_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 260, PROT. 43/2016 - DO VEREADOR JOSÉ RUBENS TAVARES, SOLICITANDO AO EXECUTIVO CÓPIAS DE FOLHAS DE PAGAMENTO DE SERVIDORES LOTADOS NA SEMSA. </t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5030/5030_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5030/5030_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 261 - GERALDO MAGELA - SOLICITA AO EXECUTIVO PROVIDENCIAR SERVIÇOS DE "TAPA-BURACOS" NA RUA PEDRO CRIVELARI, BAIRRO TRIÂNGULO.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5031/5031_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5031/5031_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 262 - GERALDO MAGELA - SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO BARRANCO LOCALIZADO NA RUA PAULO MOREIRA BRANDÃO, PRÓXIMO AO Nº 696.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5032/5032_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5032/5032_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 263 - GERALDO MAGELA - SOLICITA AO EXECUTIVO PROVIDENCIAR PATROLAMENTO E CASCALHAMENTO DA ESTRADA DE BOA VISTA.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5033/5033_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5033/5033_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 264 - LEONARDO MOREIRA - SOLICITA AO EXECUTIVO: A) PROMOVER A SUBSTITUIÇÃO DE BANCOS QUEBRADOS E INSTALAR MAIS BANCOS NA PRAÇA DE PALMEIRAS; _x000D_
 B) SERVIÇO DE CAPINA NAS RUAS MARECHAL DEODORO, RUA DOM BOSCO, RUA GUARAPIRANGA, RUA AMARO GOMES, AV. DR. JOSÉ MARIANO, RUA ARMANDO DE FREITAS; _x000D_
 </t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5077/5077_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5077/5077_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE MOÇÃO DE PESAR AOS FAMILIARES DO SR. EXPEDITO QUINTÃO, EM RAZÃO DE SEU FALECIMENTO. </t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5029/5029_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5029/5029_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER PROVIDENCIAR A TROCA DO LOCAL ONDE ESTÁ INSTALADA A PLACA INDICANDO INÍCIO DO PERÍMETRO URBANO NA ENTRADA DE PONTE NOVA, VINDO DE VIÇOSA.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5034/5034_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5034/5034_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO PREFEITO MUNICIPAL REQUERENDO INFORMAÇÕES SOBRE A EXISTÊNCIA DE ESTUDO OU PROJETO DE IMPLANTAÇÃO, EM PONTE NOVA, DA CASA DA GESTANTE E DA CRIANÇA VISANDO OFERTAR PARA A POPULAÇÃO ATENDIMENTO ESPECIALIZADO DE GINECOLOGISTA E PEDIATRA.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5023/5023_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5023/5023_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. LÚCIO GRAÇA, EM RAZÃO DO FALECIMENTO DE SEU PAI SR. JOSÉ ALBERTO GRAÇA.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5028/5028_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5028/5028_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITANDO INSTALAR PLACA DE SINALIZAÇÃO PERMITINDO ESTACIONAMENTO SOMENTE EM UM DOS LADOS DA RUA ANTÔNIO BRANT RIBEIRO, VISTO QUE A PERMISSÃO DE ESTACIONAR EM AMBOS OS LADOS VEM CAUSANDO TRANSTORNO AOS TRANSEUNTES.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5059/5059_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5059/5059_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA, DESENTULHO E CAPINA NO BAIRRO NOVO HORIZONTE, E NA RUA GUARAPIRANGA, DEVIDO AO APARECIMENTO DE ANIMAIS PEÇONHENTOS NAS RESIDÊNCIAS, CAUSANDO TRANSTORNO AOS MORADORES.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5061/5061_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5061/5061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDÊNCIAS QUANTO AO BARRANCO QUE ESTÁ CEDENDO, COLOCANDO EM RISCO OS MORADORES DA RUA JOÃO MAYRINK, Nº 1016, BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5063/5063_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5063/5063_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITANDO DETERMINAR SERVIÇOS DE "TAPA-BURACOS" NA RUA CARLOS MARQUES, POIS A QUANTIDADE DE BURACOS ESTÁ PREJUDICANDOP MUITO O TRÂNSITO DE VEÍCULOS NAQUELA VIA.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5065/5065_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5065/5065_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE PATROLAMENTO E COLOCAÇÃO DE CASCALHO NA ESTRADA QUE DÁ ACESSO A FAZENDA DO REZENDE, BENEFICIANDO OS MORADORES</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5066/5066_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5066/5066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITANDO DETERMINAR REPAROS NAS ESTRADAS DA COMUNIDADE RURAL DE RANCHADOR.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5067/5067_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5067/5067_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE OPERAÇÃO TAPA BURACO EM TODA EXTENSÃO DA RUA JOÃO BATISTA VIGGIANO, BAIRRO TRIÂNGULO.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5068/5068_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5068/5068_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA RUA CORONEL SOARES, PRÓXIMO AO Nº 314, BAIRRO VALE VERDE.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5069/5069_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5069/5069_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR A DATA EFETIVA DE REALIZAÇÃO E INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA CARANGOLA.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5070/5070_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5070/5070_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITANDO DETERMINAR COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA PORTA DA ESCOLA ESTADUAL CARLOS TRIVELLATO, BAIRRO SANTO ANTÔNIO. SOLICITA AINDA, INFORMAR A DATA EFETIVA DE REALIZAÇÃO E INSTALAÇÃO DO MESMO.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5071/5071_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5071/5071_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE OPERAÇÃO TAPA BURACOS NA RUA HUGO SAPORETTI, BAIRRO GUARAPIRANGA.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5072/5072_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5072/5072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR POSSIBILIDADE DE COLOCAR FAIXA DE LINHA PONTILHADA NO TRECHO DA AV. FRANCISCO VIEIRA MARTINS, QUE DÁ ACESSO RUA HUGO SAPORETTI, POSSIBILITANDO A ENTRADA DE VEÍCULOS SEM COMETER INFRAÇÃO DE TRÂNSITO.</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO DEPUTADO ESTADUAL TIAGO COTTA, AGRADECENDO PELO EMPENHO PELO PROJETO DE LEI ESTADUAL QUE DEU UTILIDADE PÚBLICA A ONG ANIMAL AMIGO, QUE DESENVOLVE O PROJETO DE ECOTERAPIA REALIZADO NO HARAS TRÊS CORAÇÕES, ATENDENDO ADULTOS E CRIANÇAS COM VÁRIOS TIPOS DE DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5073/5073_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5073/5073_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR TROCA DE LÂMPADAS NA RUA DOS FERROVIÁRIOS, PRÓXIMO AO Nº 170, BAIRRO ESPLANADA</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5074/5074_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5074/5074_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR POSSIBILIDADE DE COLOCAR CORRIMÃO NA ESCADARIA LOCALIZADA NO FINAL DA RUA JOSÉ ANTÔNIO PETROLINO, QUE DÁ ACESSO A RUA LUIZ MARTINS SOARES SOBRINHO, BAIRRO DE FÁTIMA</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5022/5022_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5022/5022_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR, EM NOME DA CASA, AO DEPUTADO ROBERTO ANDRADE, EM RAZÃO DO FALECIMENTO DE SUA MÃE MARIA HALFA CHEQUER DE ANDRADE.</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5075/5075_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5075/5075_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DEMUTRAN, VERIFICAR POSSIBILIDADE DE DETERMINAR MUDANÇA DA FAIXA DE LINHA PONTILHADA PARA CONTÍNUA EM TODA EXTENSÃO DA RUA CARANGOLA, BAIRRO SANTO ANTÔNIO, UMA VEZ QUE EXISTE ESTACIONAMENTO EM AMBOS OS LADOS, PROPORCIONANDO MAIS SEGURANÇA AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5081/5081_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5081/5081_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR, EM NOME DA CASA, A TODOS OS FAMILIARES DO SR. HÉLIO MARQUES, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Toni do Badalo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5021/5021_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5021/5021_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO SOLICITANDO DETERMINAR REPAROS NA RUA DR. JOSÉ REIS COTA, BAIRRO NOVA ALMEIDA, EM FRENTE A OFICINA DO "PICOLA", DEVIDO A UM ENORME BURACO EXISTENTE NA VIA, CAUSANDO TRANSTORNO AOS PEDESTRES E MOTORISTAS.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5092/5092_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5092/5092_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO A TAMPA DO BUEIRO QUE ESTÁ SOLTA, EM FRENTE A LOJA CINARA, NA AV. FRANCISCO VIEIRA MARTINS.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5091/5091_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5091/5091_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE CAPINA E LIMPEZA NA RUA PRESIDENTE ANTÔNIO CARLOS, POIS O MATO ESTÁ MUITO ALTO.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5090/5090_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5090/5090_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR A POSSIBILIDADE DE INSTALAR ACADEMIA AO AR LIVRE NA PRAÇA DE PALMEIRAS, NO LOCAL ONDE FICARA A FONTE.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5089/5089_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5089/5089_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INCLUIR NO QUADRO DE SERVIDORES DA SEMAM, VARREDOR PARA O PONTAL.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5088/5088_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5088/5088_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR CAPIONA NA  JOSÉ MARIANO, ENTRONCAMENTO COM A CARAIBAS, PARTE ALTA.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5132/5132_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5132/5132_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO HEMOMINAS BH E AO HOSPITAL DAS CLÍNICAS DA UFMG, PELO EXCELENTE TRABALHO E ATENDIMENTOS PRESTADOS AO VEREADOR.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Anderson Roberto Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5082/5082_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5082/5082_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO  DETERMINAR A RETIRADA DE UMA ÁRVORE NA RUA ANTÔNIO SIMÃO DE CARVALHO, 144 - NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5093/5093_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5093/5093_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECURTIVO PROVIDÊNCIAS E INFORMAÇÕES SOBRE O ALAMBRADO QUE FOI RETIRADO DO PSF - CATRU.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5087/5087_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5087/5087_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAR ACADEMIA AO AR LIVRE AO LADO DO CAMPINHO DE FUTEBOL NA AV. AMAZONAS, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5086/5086_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5086/5086_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR CAPINA E LIMPEZA NAS PROXIMIDADES DA CRECHE DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5115/5115_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5115/5115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIAR OFÍCIO A FEDERAÇÃO MINEIRA DE FUTEBOL E AOS CARTÓRIOS DE REGISTRO DE TÍTULOS E DOCUMENTOS, PEDINDO INFORMAR SE A LIGA MUNICIPAL DE DESPORTOS DE PONTE NOVA, ESTÁ DEVIDAMENTE REGISTRADA E COM A DIRETORIA EM EXERCÍCIO, INFORMANDO OS INTEGRANTES DA MESMA.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5102/5102_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5102/5102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR ACOMPANHAMENTO DOS AGENTES DE TRÂNSITO NAS OBRAS QUE ESTÃO SENDO REALIZADAS NO MUNICÍPIO, ESPECIALMENTEM NA COLOCAÇÃO DE FAIXAS ELEVADAS PARA PEDESTRES.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5103/5103_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5103/5103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A DIRETORA DA SRE, JOSIANE CHELONI, INTERVENÇÃO JUNTO AO GOVERNO DO ESTADO, PARA INCLUSÃO DAS ESCOLAS SENADOR MIGUEL LANA, CARLOS TRIVELLATO, BIAS FORTES, NO PROGRAMA ESCOLA ABERTA.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5101/5101_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5101/5101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO (COM CÓPIA PARA A SUPRAM), SOLICITANDO INFORMAÇÕES SOBRE O PROCESSO DE LICENCIAMENTO AMBIENTAL PARA CONSTRUÇÃO DE ATERRO SANITARIO NO MUNICÍPIO, VERIFICAR A POSSIBILIDADE DE REALIZAR AUDIENCIA PUBLICA, E ENVIAR CÓIPIA DO RELATORIO DE IMPACTO AMBIENTAL.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5127/5127_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5127/5127_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO DEPUTADO PAULO LAMAC, PELO EMPENHO NA AQUISIÇÃO DE ACADEMIA AO AR LIVRE A SER INSTALADA PERTO DO CAPINHO DA MINA, NO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5123/5123_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5123/5123_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. CLÁUDIO LOBÃO E FELIPE, PELO BELISSIMO CAMPEONATO SOÇAITE REALIZADO NO CAMPINHO DA MINA, NO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5100/5100_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5100/5100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PODA DE ÁRVORES NA RUA CONEGO TRINDADE.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Valéria Alvarenga, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5106/5106_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5106/5106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO TIAGO COTA RECURSOS PARA AQUISIÇÃO DE ACADEMIA AO AR LIVRE PARA O TRIANGULO, PONTAL E VAU AÇU.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5104/5104_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5104/5104_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AO SR. DIMAS JOSÉ, PELO FALECIMENTO DE SUA ESPOSA MARA SILVA.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5105/5105_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5105/5105_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. ANGELO PIUZANA, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5099/5099_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5099/5099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE LIMPEZA NA ESTRADA DE ACESSO A COMUNIDADE DO MANSO E PROVIDÊNCIAS QUANTO A MINA QUE ESTÁ ESCORRENDO NO LOCAL, APÓS SERVIÇO REALIZADO PELA PREFEITURA.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5098/5098_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5098/5098_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O CADASTRAMENTO DE RESIDÊNCIAS DA VILA LANA.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5097/5097_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5097/5097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO, PEDIDO PARA DETERMINAR REPAROS NO MURO DE CONTENÇÃO NO FINAL DA RUA JOAQUIM MACHADO GUIMARÃES, PRÓXIMO AO Nº 1.340.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO EXECUTIVO E DEMUTRAN</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO EXECUTIVO E SEDRU, PELA INSTALAÇÃO DE ABRIGO NO PONTO DE ONIBUS NA RUA DA OLARIA DE BAIXO, ANA FLORÊNCIA.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5125/5125_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5125/5125_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AO EXECUTIVO POR TER SIDO INDICADO COMO PREFEITO EMPREENDEDOR DE MINAS GERAIS, NA CATEGORIA MELHOR PROJETO, REALIZADO PELO SEBRAE. (VEREADOR ANDERSON NAO ASSINA)</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5096/5096_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5096/5096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NA RUA JOSÉ REIS COTA, PRINCIPALMENTE NA ESCADARIA, BAIRRO NOVA ALMEIDA.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Rubinho, Joãozinho Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5114/5114_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5114/5114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO A PRORROGAÇÃO DO PRAZO PARA PAGAMENTO DO IPTU.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5116/5116_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5116/5116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAR ACADEMIA AO AR LIVRE NA ESPLANADA.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5095/5095_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5095/5095_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANTO A ÁGUA QUE ESTÁ ESCORRENDO NA RUA PRIMEIRO DE MAIO.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5107/5107_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5107/5107_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 320 - PROTT. 49/2016 - DOS VEREADORES LEONARDO NASCIMENTO MOREIRA E VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE FILA DE ESPERA PARA A REALIZAÇÃO DE CIRURGIAS BUCO-MAXILO-FACIAIS PELA SEMSA.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5108/5108_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5108/5108_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 321 - PROT. 50/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE DESPESAS COM ÁGUA E ENERGIA ELÉTRICA NA RODOVIÁRIA NOVA.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5159/5159_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5159/5159_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 322 - LEO MOREIRA - REQUER ENVIO DE OFÍCIO AO EXECUTIVO SOLICITANDO QUE A ACADEMIA AO AR LIVRE DESTINADA AO MUNICÍPIO PELO DEPUTADO ESTADUAL THIAGO COTA A PEDIDO DESTE VEREADOR SEJA INSTALADA NA PRAÇA DE PALMEIRAS, PRÓXIMO AO PONTILHÃO DE FERRO NA AVENIDA CUSTÓDIO SILVA OU PRÓXIMO AO PÁTIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>IND. 323 - LEO MOREIRA - SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI FEDERAL Nº 11.769/2008 E MUNICIPAL 2.434/2000, QUE DISPÕEM SOBRE A OBRIGATORIEDADE DO ENSINO DE MÚSICA NA EDUCAÇÃO BÁSICA.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>IND. 324/2016 - LEO MOREIRA - SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O CUMPRIMENTO LEI MUNICIPAL Nº. 2.433/2000 - QUE AUTORIZA A INSTITUIÇÃO DO PROGRAMA XADREZ NAS ESCOLAS.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Leo Moreira, Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5135/5135_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5135/5135_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 325 - LEO MOREIRA E JOSÉ RUBENS - SOLICITA AO PREFEITO AGENDAMENTO DE REUNIÃO PARA DEBATER SOBRE CONTROLE DE ZOONOSES.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5155/5155_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5155/5155_texto_integral.pdf</t>
   </si>
   <si>
     <t>PORPÕE AO EXECUTIVO SEJA CONSTITUÍDA COMISSÃO PARA ELABORAÇÃO DE PLANO DE MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5109/5109_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5109/5109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROJETO DE INTERCEPTORES DE ESGOTOS EM PONTE NOVA.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5111/5111_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5111/5111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE O PROGRAMA DE REDUÇÃO DE PERDAS DE ÁGUA.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5134/5134_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5134/5134_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO EXECUTIVO SOLICITANDO INFORMAÇÕES E CÓPIA DA VISTORIA DE MELHORIA NA REDE PLUVIAL DO PONTO DE ÔNIBUS LOCALIZADO EM FRENTE À ELETRÔNICA PINHEIRO, CONFORME INFORMAÇÃO PRESTADA NO OFÍCIO Nº 199/GABI/2016</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5146/5146_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5146/5146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO NOTIFICAR O PROPRIETARIO DO LOTE EXISTENTE AO LADO DA ESCOLA CARLOS TRIVELLATO, POIS A CERCA ESTA INVADINDO PARTE DA CALÇADA.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5149/5149_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5149/5149_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS A SRª. CLAUDIA, RH DA PREFEITURA, PELO ATENDIMENTO E ENTENDIMENTO DAS QUESTÕES DOS FUNCIONARIOS DA RODOVIARIA NOVA.</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5133/5133_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5133/5133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR TAPA BURACOS NA RUA CARLOS MARQUES, EM FRENTE AO Nº 86.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5131/5131_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5131/5131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAR ACADEMIA AO AR LIVRE EM FRENTE AO PÁTIO DA PREFEITURA.</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5164/5164_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5164/5164_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 334, PROT. 48/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO DOCUMENTOS REFERENTES À CONSTRUÇÃO DA FARMÁCIA INTEGRADA E DA UBS NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5113/5113_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5113/5113_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 335, PROT. 53/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O PAGAMENTO DE ADICIONAL DE INSALUBRIDADE A AGENTES COMUNITÁRIOS DE SAÚDE.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5112/5112_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5112/5112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 336 , PROT. 54/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE OBRAS DE CALÇAMENTO NA RUA PAULO MOREIRA BRANDÃO, NO BAIRRO NOVA COPACABANA.  </t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5154/5154_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5154/5154_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 337 - JOSÉ MAURO - REQUER ENVIO DDE OFÍCIO À LOJA MAÇONICA UNIÃO COSMOPOLITA DE PONTE NOVA PARABENIZANDO PELOS 122 ANOSS DE EXISTTÊNCIA DA ENTIDADE.</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5156/5156_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5156/5156_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 338- JOSÉ MAURO - SOLCITA AO EXECUTIVO PROVIDDENCIAR A INSTALAÇÃO DE UMMA ACADEMIA AO AR LIVRE NNA PRAÇA EVERALLDO BRAULIO, NO BAIRRO PRIMMEIRO DE MAIO.</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5163/5163_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5163/5163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND339 (OF193 SG CÂMARA MUNICIPAL) SOLICITA ENVIO DE OFÍCIO AO CONSELHO MUNICIPAL DE DEFESA DO MEIO AMBIENTE (CODEMA) COM CÓPIA À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E AO ESCRITÓRIO LOCAL DO IEFSOLICITANDO INFORMAÇÕES SE EXISTE DIAGNÓSTICO E PLANO DE MANEJO COM CRITÉRIOS DEFINIDOS PARA CORTE DE ÁRVORES DE EUCALIPTO NO PARQUE DO PASSA CINCO.. / RESPOSTA OF. CODEMA DE 25.04.2016._x000D_
 </t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5136/5136_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5136/5136_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR : A) - AO SR. GERALDO GUADALUPE PELO FALECIMENTO DE SUA MAE MARIA DA CUNHA NASCIMENTO; B) - AO SR. GERALDO GOMES DA SILVA, PELO FALECIMENTO DE SUA IRMÃ.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5145/5145_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5145/5145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO  INSTALAR ACADEMIA AO AR LIVRE NA PRAÇA EMILIANO GOMES, BAIRRO SÃO GERALDO.</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5144/5144_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5144/5144_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE TAPA BURACOS NA RUA PIAUÍ.</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5143/5143_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5143/5143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA OPERAÇÃO TAPA BURACOS  NA RUA JOÃO ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5142/5142_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5142/5142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAR ACADEMIA AO AR LIVRE NA PRAÇA DO BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5157/5157_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5157/5157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CONSTRUIR DUAS FAIXAS ELEVADAS PARA PEDESTRES NA AV. JOÃO EVANGELISTA DE ALMEIDA E NO INÍCIO DA RUA JOSÉ CONEGUNDES.</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5147/5147_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5147/5147_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SECRETARIA MUNICIPAL DE MEIO AMBIENTE PELOS SERVIÇOS DE LIMPEZA PRESTADOS NO PONTAL E SOLICITA FINALIZAR O TRABALHO.</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5168/5168_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5168/5168_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO DIRETOR DA PENITENCIÁRIA E AO AGENTE ARIOVALDO LOURENÇO JUNIOR, PELOS SERVIÇOS PRESTADOS ATRAVES DO PROJETO REEDUCANDO.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5167/5167_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5167/5167_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO EXECUTIVO SOLICITANDO INFORMAÇÕES SOBRE IMÓVEIS DO MUNICÍPIO NO BAIRRO NOVA COPACABANA.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5148/5148_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5148/5148_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO DEPUTADO PAULO LAMAC, PELO EMPENHO NA AQUISIÇÃO DE DUAS ACADEMIAS AO AR LIVRE QUE SERÃO INSTALADAS NA PRAÇA DO PONTAL E NA VILA CENTENÁRIO, AO LADO DA PISTA DE SKATE.</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5141/5141_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5141/5141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A TROCA DA TAMPA DE UM BUEIRO, POR OUTRA MAIOR, NA RUA SANTO ANTONIO, PROXIMO AO Nº 144.</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5139/5139_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5139/5139_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AO SR. ADELSON PELO FALECIMENTO DA AVÓ.</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5138/5138_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5138/5138_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. RONALDO AGUIAR, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5140/5140_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5140/5140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE ENTULHO EM FRENTE A ESCOLA JOÃO GUIMARÃES, RASA.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5173/5173_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5173/5173_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE ASFALTO NA RUA JOÃO PIRANGA, QUE LIGA A RUA ARNALDO BARBOSA A RUA FRANCISCO GODOY ALVARENGA, NO BAIRRO TRIANGULO.</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Leo Moreira, Pracatá, Valéria Alvarenga, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5207/5207_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5207/5207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO THIAGO COTA EMPENHO PARA A LIBERAÇÃO DE VIATURAS PARA AS POLICIAS CIVIL E MILITAR DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Leo Moreira, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5172/5172_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5172/5172_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INTERVENÇÕES NA RUA PATAGONIA QUE APRESENTA AFUNDAMENTO EM DIVERSOS LOCAIS.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5171/5171_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5171/5171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO AO EXECUTIVO PARA DETERMINAR REPAROS NOS ALAMBRADOS DA PISTA DE SKATE.</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5165/5165_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5165/5165_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 361, PROT. 57/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE SERVIDORES EM ESTÁGIO PROBATÓRIO.</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5166/5166_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5166/5166_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 362 - PROT. 59/2016 - DOS VEREADORES LEONARDO NASCIMENTO MOREIRA E HILARINA MARÍLIA REZENDE RÔLLA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A CONSTRUÇÃO DE GABIÕES PRÓXIMO À PONTE DA BARRINHA.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5170/5170_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5170/5170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERANDO AO EXECUTIVO PEDIDO PARA DETERMINAR REPAROS NA RUA MERIDIONAL.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5174/5174_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5174/5174_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM NOME DA CASA,  CONGRATULAÇÕES A ESCOLA NOSSA SENHORA AUXILIADORA, PELA COMEMORAÇÃO DOS 120 ANOS DA ESCOLA.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5186/5186_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5186/5186_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 365 - PROT. 58/2016 - DO VEREADOR WELLINGTON SABINO DE OLIVEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A AQUISIÇÃO DE VEÍCULOS PARA A SEMSA.  </t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5175/5175_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5175/5175_texto_integral.pdf</t>
   </si>
   <si>
     <t>OFICIAR AO CORONEL LUIZ HENRIQUE GUALBERTO MOREIRA, COMANDANTE DO CORPO DE BOMBEIROS, AGRADECENDO O TRABALHO REALIZADO EM PONTE NOVA E SOLICITANDO EMPENHO E CONSTANTE MELHORIAS DOS SERVIÇSO PRESTADOS.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5169/5169_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5169/5169_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 367, PATRICIA CASTANHEIRA - SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O CALÇAMENTO DA RUA JARED PIRES, QUE LIGA OS BAIRRO BOM PASTOR E VILA OLIVEIRA.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5195/5195_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5195/5195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE MANILHAS EM VARIOS LOCAIS DA COMUNIDADE DO CÓRREGO DO OURO.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5194/5194_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5194/5194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OPERAÇÃO TAPA BURACOS NA RUA CARAÍBAS, EM FRENTE A IGREJA MARANATA.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5193/5193_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5193/5193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DEMUTRAN, ENVIAR CÓPIA DA ATA COMPLETA DA REUNIÃO DA JARI, REALIZADA EM 09/04/2016.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5192/5192_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5192/5192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR SOBRE O NAO FUNCIONAMENTO DE DOIS APARELHOS DE TV NO TERMINAL RODOVIARIO.</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5191/5191_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5191/5191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MANDAR JOGAR ÁGUA NA ESTRADA QUE LIGA A COMUNIDADE DE SESMARIA, A PARTIR DO PEAOZINHO ATÉ A PONTE PERTO DA RESIDENCIA DO SR. ANTONIO VIVI.</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5232/5232_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5232/5232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SÃO JORGE AUTO BUS COLOCAR ITINERARIO PARA ATENDER A COMUNIDADE DO CÓRREGO MANOEL LUCAS</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5190/5190_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5190/5190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAR ALAMBRADO NO CAMPINHO DA MINA, BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5189/5189_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5189/5189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO  PROVIDENCIAS QUANTO A RECUPERAÇÃO DA COBERTURA DA QUADRA DO BAIRRO SAO PEDRO.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>Valéria Alvarenga, Joãozinho Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5234/5234_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5234/5234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO FAZER PARCERIA COM A COMUNIDADE DO PONTAL COM 3 CAMINHOES DE CASCALHO PARA FAZER BLOQUETES A SEREM COLOCADOS NA RUA DO CEMITERIO.</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5233/5233_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5233/5233_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EM NOME DA CASA, AO SR. LUIZ OTAVIO EM RAZAO DO FALECIMENTO DE SUA MAE. / RESPOSTA OF.03.05.2016 DE LUIS OCTAVIO.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5209/5209_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5209/5209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMR SE JA DÉBITO DO HNSD COM A PREFEITURA, COM CÓPIA DOS ENCARGOS E VALORES.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5212/5212_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5212/5212_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESARE, NOME DA CASA, AO SR. ANTONIO, PELO FALECIMENTO DE SUA IRMA.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5188/5188_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5188/5188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CANALIZAÇÃO DO CÓRREGO A CEU ABERTO QUE PASSA NO TERRENO DA SRª. ANA ROSA, NO PONTAL.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5187/5187_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5187/5187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO CAMINHAO PIPA NAS RUAS DE ANA FLORÊNCIA.</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5236/5236_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5236/5236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO RETIRADA DE ENTULHOS DEICADOS NA PRAÇA DO PONTAL, APOS LIMPEZA REALIZADA PELOS REEDUCANDOS DA PENITENCIÁRIA.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5235/5235_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5235/5235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO DO DMAES PROVIDENCIAS QUANTO A REDE D EESGOTO QUE ESTÁ CORRENDO JUNTAMENTE COM A REDE PLUVIAL NO LOTEAMENTO NOVO, NO PONTAL.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5181/5181_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5181/5181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAR A ESTRADA QUE DÁ ACESSO A SERRA DOS PINHEIROS, ATÉ A SAÍDA DE ROSSI.</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5180/5180_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5180/5180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE LIMPEZA E CERCAR A SAÍDA DO RIBEIRÃO ORATÓRIOS, AO LADO DA COFERPON.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5213/5213_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5213/5213_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A CLAUCIA SANTOS PELO ATENDIMENTO JUNTO A CRIANÇAS AUTISTAS JUNTO A SEMED.</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5177/5177_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5177/5177_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AO SR. LUIZ FLÁVIO CAMPOS, DESEJANDO SUCESSO NOS TRABALHOS NA DIREÇÃO DO DMAES.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5185/5185_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5185/5185_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 390, PROT. 63/2016 - DA VEREADORA HILARINA MARÍLIA REZENDE RÔLLA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE DESPESAS CUSTEADAS COM O PAB - FIXO.</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORES NA PRAÇA GETULIO VARGAS, PROXIMO A IGREJA MATRIZ.</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5178/5178_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5178/5178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MANDAR JOGAR ÁGUA NA ESTRADA DA SAIDA DA RASA ATÉ A VARGINHA.</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Valéria Alvarenga, Anderson Roberto Azevedo, Anísio Ferreira da Silva Filho, Joãozinho Carteiro, José Mauro Raimundi, Leo Moreira, Lula, Marília Rolla, Patrícia Monteiro Castanheira, Pracatá, Rubinho, Toni do Badalo, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5230/5230_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5230/5230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A SETOP DETERMINAR REPAROS NA ESTRADA QUE DÁ ACESSO AO COMPLEXO PENITENCIÁRIO.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5208/5208_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5208/5208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA RUA NADER BURJAILY, VAU AÇU.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5225/5225_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5225/5225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO NOTIFICAR O PROPRIETÁRIO DO LOTE NA RUA JOÃO ALVES DE OLIVEIRA, 1.551, TRIÂNGULO.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5224/5224_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5224/5224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO A TAMPA DO BUEIRO LOCALIZADO NA RUA OTÁVIO SOARES.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5223/5223_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5223/5223_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO LIXO NO LOTE DO BAIRRO CHACARA DAS FLORES, NO INICIO DA ENTRADA QUE DÁ ACESSO A ESTRADA DE BARRA LONGA.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR AOS FAMILIARES DE PAULO CABELEIREIRO, RAIMUNDO E GRÇA LELIS, EM RAZÃO DO FALECIMENTO DE AMBOS</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5219/5219_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5219/5219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DMAES PROVIDENCIAS QUANTO AO VAZAMENTO DE ÁGUA NA RUA ARMINDO PEREIRA.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5218/5218_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5218/5218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PATROLAMENTO E COLOCAÇÃO DE CASCALHO NAS ESTRADAS DE ACESSO AO MACUCO E CHOPOTÓ.</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5210/5210_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5210/5210_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO DEMUTRAN PELA COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA NORIVAL DA SILVA, PONTAL.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5183/5183_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5183/5183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE AO EXECUTIVO MONTAR EQUIPE PARA OPERAÇÃO TAPA BURACOS NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5184/5184_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5184/5184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR A POSSIBILIDADE DE TIRAR MURO ENTRE A RUA DO PAU D&amp;#180;ALHO E ABDALA FELICIO, POIS ESTÁ IMPEDINDO QUE A AGUA PLUVIAL DESÇA PARA O BUEIRO.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5216/5216_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5216/5216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SUBSTITUIR POR GRADES, OS CANOS QUE FORAM COLOCADOS ENTRE AS FAIXAS ELEVADAS PARA PEDESTRES.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5214/5214_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5214/5214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR FISCALIZAÇÃO NA RUA PRESIDENTE ANTONIO CARLOS, COM RELAÇÃO AO ESTACIONAMENTO PROIBIDO.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5217/5217_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5217/5217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANTO A ÁGUA PARADA NA AV. CUSTODIO SILVA, EM FRENTE A LOJA KASTRUP.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5215/5215_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5215/5215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETARIO DE DESENVOLVIMENTO RURAL INFORMAR O MOTIVO QUE NAO SE ENCONTRA NA SEDE DA SECRETARIA QUANDO É PROCURADO POR PRODUTORES RURAIS.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>Joãozinho Carteiro, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5226/5226_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5226/5226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR A POSSIBILIDADE DE COLOCAR UMA ACADEMIA AO AR LIVRE NA PRAÇA EXISTENTE ENTRE O INÍCIO DA RUA TOCANTINS E O FINAL DA RUA MANOEL FONSECA, BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5222/5222_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5222/5222_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR MANUTENÇÃO NO CALÇAMENTO DA RUA CARAÍBAS, EM FRENTE AO Nº 434, MUITOS BURACOS QUE PREJUDICANDO OS MORADORES.</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5231/5231_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5231/5231_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 412, PROT. 66/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O QUADRO DE SERVIDORES DA SEMOB E DA SEMAM. </t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5221/5221_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5221/5221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE LIMPEZA (RETIRADA DE ENTULHOS E RESTO DE CAPINA) DEIXADOS PELA SEMAM, EM LOTE DO MUNICÍPIO NA RUA MARECHAL DEODORO, EM FRENTE AO Nº 394.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5227/5227_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5227/5227_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DE SÔNIA BRANGIONI, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5220/5220_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5220/5220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PODA DE ÁRVORE LOCALIZADA NA RUA MARECHAL DEODORO, EM FRENTE AO Nº 216, ASSIM COMO CAPINA E LIMPEZA DOS ARREDORES.</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5257/5257_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5257/5257_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A COMISSÃO DE LICITAÇÃO DA PREFEITURA PELO EXCELENTE TRABALHO REALIZADO.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5248/5248_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5248/5248_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA,  AOS SRS. ATALIBA, SEBASTIAO TAVARES E SILCE TAVARES, PELO FALECIMENTO DA MAE, SRª MIRTES.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>Marília Rolla, Pracatá, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5247/5247_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5247/5247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A SEMED, INFORMAÇÕES SOBRE O TRANSPORTE ESCOLA</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5246/5246_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5246/5246_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DER, REPAROS E COLOCAR CASCALHO NO TRECHO DA SAÍDA DA RASA ATÉ A RESIDÊNCIA DO SR. JOÃO BOSCO</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>Leo Moreira, José Mauro Raimundi, Marília Rolla, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5253/5253_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5253/5253_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO CLUBE 1º DE MAIO, PELA FESTA REALIZADA EM COMEMORAÇÃO AO ANIVERSARIO DO CLUBE.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5237/5237_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5237/5237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O RELATORIO DAS MOBILIZAÇÕES DOS ULTIMOS 12 MESES, PARA ACABAR COM PONTOS DE LIXO, BEM COMO EXECUÇÃO E COCLUSÃO  DO SERVIÇO ENTRE A VOLTA DA BANANA E O BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5245/5245_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5245/5245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAÇÃO DE FAIXA PARA PEDESTRES NA AV. JOÃO E. DE ALMEIDA, PROXIMO A ENTRADA DA RUA HUMBERTO BARTOLOMEU.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>Pracatá, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5251/5251_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5251/5251_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ESCOLA OTAVIO SOARES PELA COMEMORAÇÃO DOS 70 ANOS DE EXISTENCIA DA ESCOLA.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Anderson Roberto Azevedo, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5252/5252_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5252/5252_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ONG PURO VERDE PELA NOVA DIRETORIA  E AO WASHINGTON PASCINI PELA DIRETORIA DE AÇÃO SOCIAL NA ONG.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5244/5244_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5244/5244_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FINALIZAR OBRAS NOS BAIRROS NOVO HORIZONTE E SÃO PEDRO, PRINCIPALMENTE NA RUA CEL. EMÍLIO MARTIONS, PROXIMO AO CAMPINHO DO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5254/5254_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5254/5254_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A DEFENSORIA PÚBLICA PELA VIII EDIÇÃO DO DIA DA CIDADANIA, QUE SERÁ REALIZADA EM 07/05, BENEFICIANDO A POPULAÇÃO.</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>Valéria Alvarenga, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5243/5243_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5243/5243_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE AS RAZÕES DE VÁRIAS CONSULTAS TFD ESTAREM SENDO AGENDADAS NOVAMENTE E INFORMAÇÕES SOBRE VEÍCULOS DA SAÚDE.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5242/5242_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5242/5242_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR A PORCENTAGEM DA RECEITA CORRENTE LÍQUIDA GASTO COM FOLHA DE PESSOAL.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>Patrícia Monteiro Castanheira, Joãozinho Carteiro, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5241/5241_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5241/5241_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DMAES E DEFESA CIVIL, INSTALAÇÃO DE POÇOS ARTESIANOS NA COMUNIDADE DO MACUCO.</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Patrícia Monteiro Castanheira, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5240/5240_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5240/5240_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAR E CASCALHAR A ESTRADA DE ACESSO AO MACUCO.</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5239/5239_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5239/5239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO TRANSFERIR A ACADEMIA AO AR LIVRE A SER INSTALADA PERTO DA PISTA DE SKATE PARA A ÁREA PERTO DA PONTE DA BARRINHA.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>Joãozinho Carteiro, Valmir Moisés</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5249/5249_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5249/5249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO PAULO LAMAC, ADQUIRIR KIT FEIRA PARA A SEDRU, PARA MELHOR ATENDER AOS FEIRANTES. VALMIR TB ASSINA.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5238/5238_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5238/5238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DESIGNAR SERVIDOR PARA VISTORIAR OS BAIRROS DA CIDADE PARA VERIFICAR IN LOCO AS NECESSIDADES DE CADA VIA, APRESENTADAS EM PEDIDOS DE VEREADORES.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5250/5250_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5250/5250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DMAES PROVIDENCIAR INSTALAÇÃO DE REDE PARA COLHER OS DEJETOS ORIUNDOS DAS RESIDÊNCIAS CONSTRUIDAS RECENTEMENTE PERTO DO CÓRREGO PASSA CINCO.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5270/5270_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5270/5270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÕES DE PESAR AOS FAMILIARES DE MANOEL PESCE E DE ANA PAULA MACHADO GOMES.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5269/5269_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5269/5269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER OPERAÇÃO TAPA BURACOS EM AMBOS OS LADOS DE ACESSO A PONTE QUE LIGA O PONTAL A USINA DO PONTAL.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5267/5267_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5267/5267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO A RACHADURA NA PONTE DA BARRAGEM DO BRITO.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5268/5268_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5268/5268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS COM RELAÇÃO AS BICICLETAS QUE CIRCULAM NA PRAÇA DE PALMEIRAS.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5259/5259_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5259/5259_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 439, PROT. 70/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O LICENCIAMENTO DO ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5260/5260_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5260/5260_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 440, PROT. 71/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A AQUISIÇÃO DE APARELHO DE RAIO-X.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5258/5258_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5258/5258_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 441 , PROT. 72/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE OS ATENDIMENTOS DA OUVIDORIA MUNICIPAL.</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5298/5298_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5298/5298_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A TEREZINHA MALTA MOREIRA PELA HOMENAGEM RECEBIDA DA OAB</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5274/5274_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5274/5274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SÃO JORGE AUTO BUS, VERIFICAR A POSSIBILIDADE DE VOLTAR COM O PONTO DE ONIBUS PARA O LOCAL EM FRENTE A IGREJA DO BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Leo Moreira, Anderson Roberto Azevedo, Valéria Alvarenga, Valmir Moisés, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5296/5296_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5296/5296_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO SR.  RODRIGO MELO TEIXEIRA - SUBSECRETÁRIO DE ADMINISTRAÇÃO PRISIONAL, INFORMAR O MOTIVO DA EXONERAÇÃO DO SR. WASHONGTON DE SOUSA PASCINI, DO CARDO DE AGENTE DE SEGURANÇA PENITENCIÁRIA, POIS O MESMO ESTÁ AFASTADO POR PROBLEMAS DE SAÚDE.</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5275/5275_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5275/5275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O PAGAMENTO DE DIÁRIAS AOS MOTORISTAS DO TFD.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5276/5276_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5276/5276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE LIMPEZA NA RUA EDSON NOGUEIRA GOMES, ENTRONCAMENTO COM A RUA FRANCISCO CARISSIMO E PLACA DE PROIBIDO JOGAR LIXO.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5277/5277_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5277/5277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO NO TRECHO DA ESCOLA CANTIDIO DRUMOND, TRANSITO INTENSO NO LOCAL.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5278/5278_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5278/5278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CONSTRUÇÃO DE MURO NA RUA CARAIBAS, SENTIDO CANTINHO DO CEU.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5279/5279_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5279/5279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE ASFALTO NA RUA ARNALD BARBOSA.</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5280/5280_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5280/5280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DMAES INFORMAÇÕES SOBRE O INICIO DA OBRA DE INSTALAÇÃO DE REDE PLUVIAL, E SERVIÇOS DE DESENTUPIMENTO DE BUEIRO E LIMPEZA NA RUA ARNALD BARBOSA.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5297/5297_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5297/5297_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SERVIDOR MUNICIPAL JOSÉ GERALDO TEODORO PELA PARTICIPAÇÃO NAS EDIÇÕES DA RUA DE LAZER.</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5273/5273_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5273/5273_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO DER PELA COLOCAÇÃO DE GUARD RAIL NA CURVA PERTO DA USINA DO PONTAL.</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5272/5272_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5272/5272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS DA DEFENSA NA AV. JOÃO EVANGELISTA DE ALMEIDA, EM FRENTE A FUTURA LOJA CHEVROLET.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5281/5281_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5281/5281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS NA RUA IMPERATRIZ LEOPOLDINA, ESPLANADA.</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5282/5282_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5282/5282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO TROCA DE LAMPADAS QUEIMADAS NO PONTILHAO DE FERRO.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5328/5328_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5328/5328_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 457, PROT. 75/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O CUMPRIMENTO DE NORMAS DE SEGURANÇA DO TRABALHO NOS DIVERSOS SETORES DA PREFEITURA.</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>Pracatá, Valmir Moisés</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5299/5299_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5299/5299_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 458/2016 - ANTÔNIO CARLOS PRACATÁ E VALMIR MOISÉS - SOLICITA AO EXECUTIVO PROVIDENCIAR SERVIÇOS URGENTES DE "TAPA-BURACOS" NA RUA GUARANI.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5300/5300_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5300/5300_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 459 - ANTÔNIO CARLOS PRACATÁ - SOLICITA AO EXECUTIVO PROVIDENCIAR CAPINA E LIMPEZA NA PRACINHA LOCALIZADA EM FRENTE À IGREJA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5301/5301_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5301/5301_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 460 - LEONARDO MOREIRA - SOLICITA AO EXECUTIVO A REALIZAÇÃO DE TRABALHO TÉCNICO-SOCIAL PARA ACABAR COM PONTO DE LIXO AO LADO DO CAMELÓDROMO..</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5325/5325_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5325/5325_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 461 - LOENARDO MOREIRA - SOLICITA AO DNIT MUDANÇA DA PLACA INDDICANDO INÍCIO DO PERÍMETRO URBANO INTALADA PRÓXIMO À EMPRESA SALUTARIS._x000D_
 </t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5302/5302_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5302/5302_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 463 - LEONARDO NASCIMENTO - SOLICITA AO EXECUTIVO ENCAMINHAR A ESTA CASA CÓPIA DO DO PLANO DE AÇÃO DO PRÓ-MICRO.</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5290/5290_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5290/5290_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 464 - GERALDO MAGELA - SOLICITA AO EXECUTIVO PROVIDENCIAR CAPINA, LIMPEZA NA RUA SARGAÇOS, E SERVIÇOS DE TAPA-BURACOS NESTA VIA E NA RUA CARLOS MARQUES (BAIRRO PALMEIRAS).</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5291/5291_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5291/5291_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 465 - GERALDO MAGELA - SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTOS AOS BUEIROS SEM TAMPA OU CCOM AS TAMPAS AFUNDADAS LOCALIZADOS NA RUA SANTO ANTÔNIO, ENTRE O POSTO DE GASOLINA E O SUPERMERCADO POUPY.</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5292/5292_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5292/5292_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 466 - JOÃO - SOLICITA AO EXECUTIVO PROVIDENCIAR O TAPAMENTO DE UM BURACO QUE SURGIU NA RUA PEDRO PALERMO.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5293/5293_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5293/5293_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 467 - SOLICITA AO EXECUTTIVO PROVIDENCIAR ATRAVÉS DA SEMAM PODA DE ÁRVORE NA RUA JOÃO SETTE. SOLICITA AINNDAA CAPINA, LIMPEZA E PODA DE ÁARVORESS  NA RUA VIRGINNIA PINHEIRO CASTANHEIRA.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5295/5295_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5295/5295_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND 468 - JOÃO - SOLICITA AO EXECUTIVO PROVIDENCIAR ATRAVÉS DA SEMAM CAPINA E LIMPEZA ÀS MARGENS DA RUA CARANGOLA. </t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5312/5312_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5312/5312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR ATRAVÉS DA SEMED SE A PROIBIÇÃO DE SERVIÇOS DE FOTOGRAFIA NAS ESCOLAS SE ESTENDE AOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>Patrícia Monteiro Castanheira, Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5335/5335_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5335/5335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ATRAVES DA SEMSA SUPRIR, COM URGENCIA A FALTA DE FORMULARIOS DE RECEITA AZUL.</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5323/5323_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5323/5323_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS GARIS DA SEMAM, PELA PASSAGEM DO DIA DO GARI.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5336/5336_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5336/5336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDENCIAS QUANTO A SINALIZAÇÃO DE TRANSITO NA AV. CUSTODIO SILVA, PERTO DO "BOND  BOCA LANCHES.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5334/5334_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5334/5334_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZANDO A SEDRU PELO NASCIMENTO DA BEZERRA NASCIDA DENTRO DA NOVA FASE DO PROGRAMA DE MELHORAMENTO DA BOVINOCUTURA.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5322/5322_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5322/5322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE ANTES E DEPOIS DA ENTRADA PARA A COMUNIDADE DO RIBEIRÃO.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5311/5311_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5311/5311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR A INSTALAÇÃO DE PLACA INFORMANDO A PROIBIÇÃO DO DESCARTE DE LIXO NA RUA MAJOR SOARES, PROXIMO AO Nº 117.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5321/5321_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5321/5321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DMAES DETERMINAR VISITA À MINA DA COMUNIDADE DE SANTA HELENA.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5313/5313_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5313/5313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE UM POSTE NA RUA ANTONIO LUIS ALEIXO, EM FRENTE AO Nº 178.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5320/5320_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5320/5320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS A SEMOB PELO SERVIÇO DE TAPA BURACOS INICIADO NA RUA CARLOS MARQUES.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5315/5315_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5315/5315_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS NO CALÇAMENTO DA AV. NOSSA SENHORA DAS GRAÇAS, EM FRENTE AO COLÉGIO EQUIPE.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5316/5316_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5316/5316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAÇÃO DE CASCALHO NA ESTRADA DE ACESSO AO RIBEIRÃO MATA CÃES.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5317/5317_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5317/5317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO RETIRADA DE LIXO NA ESTRADA DE ATAMBU.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>Wellington Neim, Lula</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5318/5318_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5318/5318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO E AO DIRETOR DO DMAES QUE SEJA READMITIDO NO CARDO QUE OCUPAVA NA AUTARQUIA O SERVIDOR JOÃO BOSCO.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5332/5332_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5332/5332_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AO HAGF PELOS 40 ANOS DE SERVIÇOS PRESTADOS.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Marília Rolla, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5331/5331_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5331/5331_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. JOSÉ ANGELO CARVALHO, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5319/5319_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5319/5319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PODA DE ÁRVORES NA RUA NORIVAL JOSÉ DA SILVA, PROXIMO AO Nº 251, PONTAL.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5330/5330_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5330/5330_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A COORDENAÇÃO DA PARÓQUIA NOSSA SENHORA DE FÁTIMA, DA COMUNIDADE DA USINA DO PONTAL, PELA FESTA REALIZADA EM HOMENAGEM A PADROEIRA.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>Wellington Neim, Anderson Roberto Azevedo, Joãozinho Carteiro, José Mauro Raimundi, Leo Moreira, Lula, Marília Rolla, Patrícia Monteiro Castanheira, Pracatá, Rubinho, Toni do Badalo, Valéria Alvarenga, Valmir Moisés</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5356/5356_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5356/5356_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SAMARCO, TOMAR PROVIDENCIAS COM RELAÇÃO AO PAGAMENTO DE INDENIZAÇÃO AOS PESCADORES PROFISSIONAIS DE PONTE NOVA, MUITO PREJUDICADOS PELO ROMPIMENTO DA BARRAGEM EM MARIANA</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5327/5327_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5327/5327_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 488 - PROT. 82/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O RECOLHIMENTO DE ISSQN DE INSTITUIÇÕES FINANCEIRAS E CARTÓRIOS.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5355/5355_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5355/5355_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PATROLAMENTO E CASCALHAMENTO DA ESTRADA DA COLONIA DA ILHA, USINA DO PONTAL.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5329/5329_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5329/5329_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 490, PROT. 83/20116 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE VEÍCULOS QUE ATENDIAM AO SETOR DE TFD DA SEMSA.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Valmir Moisés</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5354/5354_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5354/5354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA  PROVIDENCIAS PARA O BURACO EXISTENTE NA AV. AMAZONAS, PROXIMO AO Nº 20</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5349/5349_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5349/5349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SOLUÇÃO PARA OS PROBLEMAS CAUSADOS PELA ENXURRADA QUE DESCE DO BARRANCO LOCALIZADO ATRAS DA RUA SÃO GERALDO, BAIRRO PRIMEIRO DE MAIO.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5326/5326_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5326/5326_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 493 - PROT. 84/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO CODEMA INFORMAÇÕES SOBRE OS TRABALHOS DESENVOLVIDOS PELO CONSELHO.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5350/5350_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5350/5350_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO PODER EXECUTIVO SUGERINDO EMPENHO DO SETOR COMPETENTE NO SENTIDO DE APOIO A REALIZAÇÃO DE EVENTOS DURANTE A COMEMORAÇÃO DA  SEMANA MUNICIPAL EVANGÉLICA. O VEREADOR LEMBRA QUE A REFERIDA SEMANA FOI INSTITUÍDA COMO LEI MUNICIPAL, E SERÁ COMEMORADA ANUALMENTE NO PERÍODO DE 1 A 7 DE SETEMBRO, COM _x000D_
 INCLUSÃO NO CALENDÁRIO OFICIAL DE EVENTOS CULTURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5360/5360_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5360/5360_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, A SRª. ANA (ESPOSA) E AO SR. JOSE ROBERTO (IRMÃO), PELO FALECIMENTO DO SR. GERALDO COSTA</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>Rubinho, Pracatá, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5378/5378_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5378/5378_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A JOSELITO GOMES, JAIMINHO, ALEXANDRE CHAVES E FERNANDO GOMIDES PELO TRABALHO REALIZADO NA  ÁREA DO ESPORTE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5358/5358_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5358/5358_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. FÁBIO VITORINO, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5375/5375_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5375/5375_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULANDO E AGRADECENDO A SEMOB PELO TRABALHO REALIZADO NO BAIRRO SANTO ANTONIO, A PEDIDO DO VEREADOR.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>Wellington Neim, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5371/5371_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5371/5371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VIABILIZAR A TROCA DO MEDICO QUE ATENDE A COMUNIDADE DO PONTAL.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5370/5370_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5370/5370_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS BURACOS NA ENTRADA DA RUA PEDRO NUNES PINHEIRO ATÉ A ENTRADA PARA O BAIRRO VILA OLIVEIRA</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5376/5376_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5376/5376_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A DIRETORA DA ESCOLA DOM BOSCO, MARIA JOSÉ DA SILVA, PELA EVENTO OLHARES PEDAGÓGICOS PARA COMUNIDADE II.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5369/5369_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5369/5369_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CASCALHO NA ESTRADA QUE DÁ ACESSO AO SITIO DO BISPO, , SENTIDO BOA VISTA E SERRA DOS PINHEIROS, E RETIRADA DE ENTULHOS NA RUA SANTO ANTÔNIO, 971, EM FRENTE A OFICINA NONÔ MOTOS.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5368/5368_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5368/5368_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE CASCALHO NA ESTRADA QUE DÁ ACESSO AO DIOGUINHO</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5357/5357_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5357/5357_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. AUGUSTO MOREIRA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR, EM NOME DA CASA, AO TUCA SERRALHEIRO, PELO FALECIMENTO DE SUA MAE E AO ZÉ DO CAIXÃO, PELO FALECIMETO DE SUA ESPOSA.</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5361/5361_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5361/5361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER COLOCAR REDUTOR DE VELOCIDADE PERTO DO CAMPO DO REAL.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5366/5366_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5366/5366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PROVIDÊNCIAS PARA ESPALHAR O CASCALHO NA ESTRADA DE DEFUNTO CHICO (NA CURVA)</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5367/5367_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5367/5367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SERVIÇOS DE CAPINA E LIMPEZA NAS RUAS JOSÉ PEDRO DIAS E VIRGÍLIO JOSÉ DE ALMEIDA, TRIANGULO VELHO.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5377/5377_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5377/5377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A OPERADORA DE LELEFONIA OI PROVIDENCIAS QUANTO AOS DOIS APARELHOS DE TELEFONE PÚBLICO COM DEFEITO, NO DISTRITO DO PONTAL.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5351/5351_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5351/5351_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULANDO E AGRADECENDO AO DEPUTADO RODRIGO PACHECO E AO VEREADOR LUCAS LADEIRA DA CIDADE DE CAJURI, PELOS RECURSOS DESTINADOS AO HNSD A PEDIDO DO VEREADOR.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5352/5352_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5352/5352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FINALIZAR OBRAS DE OPERAÇÃO TAPA BURACOS NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>Pracatá, Joãozinho Carteiro, José Mauro Raimundi, Marília Rolla, Toni do Badalo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5394/5394_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5394/5394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO E CASCALHAMENTO DA ESTRADA DO VÃO GRANDE, TRECHO COMPREENDIDO ENTRE O AREAL DO SR. PAULO ATÉ A DIVISA COM O MUNICÍPIO DE GUARACIABA.</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5390/5390_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5390/5390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO BUEIRO QUEBRADO E ENTUPIDO NA RUA MARECHAL DEODORO, 321.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5389/5389_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5389/5389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS PARA OS QUATRO BUEIROS ENTUPIDOS E QUEBRADOS NA RUA SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5391/5391_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5391/5391_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS SRS. JOÃO LESSA E ORLANDO LESSA PELA PARCERIA FEITA COM A PREFEITURA PARA REVITALIZAÇÃO DA PRAÇA ALVARO GOMIDES.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5388/5388_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5388/5388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANTO AO BURACO NA RUA CARAÍBAS, PROXIMO AO Nº 64.</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5387/5387_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5387/5387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO E AO DNIT, A COLOCAÇÃO DE REDUTOR DE VELOCIDADE, OU ATÉ MESMO RADAR PROXIMO A ENTRADA DO MASSANGANO.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5386/5386_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5386/5386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SOLICITANDO ESTENDER O ASFALTAMENTO DA RUA ARNALDO BARBOSA ATÉ AS RUAS VIRGILIO JOSÉ DE ALMEIDA E FRANCISCO GODOI ALVARENGA.</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>Valéria Alvarenga, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5385/5385_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5385/5385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO DETERMINAR COLOCAÇÃO DE BALAUSTRES NA RUA CRAVO.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5393/5393_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5393/5393_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AO VEREADOR VALMIR PELO FALECIMENTO DA AVÓ.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5384/5384_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5384/5384_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CALÇAMENTO DAS RUAS COLÔNIA DA PEDRA E COLÔNIA DA ILHA, PONTAL.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5383/5383_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5383/5383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O CALÇAMENTO E INFRAESTRUTURA DA ALAMEDA TRIÂNGULO VERDE, INFORMANDO SOBRE OS PROCEDIMENTOS JURÍDICOS E QUAIS AS MEDIDAS TOMADAS PARA REALIZAÇÃO DESSE SERVIÇO.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5382/5382_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5382/5382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NAS TAMPAS DE TODOS OS BUEIROS DA RUA ZIREZARTE, ESPLANADA.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>Joãozinho Carteiro, Pracatá, Valmir Moisés</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5353/5353_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5353/5353_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO EXECUTIVO E AO SEC. DE EST. DE ESPORTES, CARLOS HENRIQUE, PELO EVENTO DE INAUGURAÇÃO DA ARENA ESPORTIVA.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDENCIAS PARA O BUEIRO QUE ESTÁ ENTUPIDO NO INÍCIO DA RUA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5380/5380_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5380/5380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CAPINA E LIMPEZA NAS LATERAIS DA RUA TARCÍSIO INÁCIO, INÍCIO DA ESTRADA DO MUNICÍPIO DE BARRA LONGA.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5373/5373_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5373/5373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR TAMPAS PARA OS BUEIROS DA RUA SAO PAULO, NO BAIRRO DALVO BEMFEITO.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5374/5374_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5374/5374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ASFALTAMENTO PARA A RUA FRANCISCO CARÍSSIMO E AV. AMAZONAS, RECURSOS JA ESTÃO DISPONIVEIS.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5379/5379_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5379/5379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE TAMPA (GRADE) NO BUEIRO DA RUA DOS PROFESSORES.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5392/5392_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5392/5392_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DE ANÍSIO FERREIRA FILHO, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5409/5409_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5409/5409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A SEMOB, INFORMAÇÃO SOBRE A INSTALAÇÃO DE GUARITA NO PONTO DE ÔNIBUS EM FRENTE A CONCESSIONÁRIA CHEVROLET.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>Marília Rolla, Lula</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5404/5404_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5404/5404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO PROVIDENCIAR A APLICAÇÃO DE CASCALHO NA RUA DO CAMPO, BAIRRO RASA.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5403/5403_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5403/5403_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR REFORMA DO CALÇAMENTO NA RUA LANDULFO MACHADO MAGALHÃES, PRÓXIMO AO Nº 25, NO BAIRRO GUARAPIRANGA.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5411/5411_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5411/5411_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÕES DE CONGRATULAÇÕES ÀS SRAS LOURDES DUTRA GOMIDES E FABIANA DUTRA GOMIDES TEIXEIRA, PELA PASSAGEM DE SEUS ANIVERSÁRIOS.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5402/5402_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5402/5402_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR A INSTALAÇÃO DE ABRIGO NO PONTO DE ÔNIBUS DA COMUNIDADE DE CACHOEIRINHA.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5401/5401_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5401/5401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS NA ESCADARIA DA RUA CIPRIANA DE JESUS.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5407/5407_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5407/5407_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR TAPA-BURACOS NA AV. FRANCISCO VIEIRA MARTINS.</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5406/5406_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5406/5406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO EXECUTIVO REITERANDO SOLICITAÇÃO DE PINTURA DE FAIXA DE PEDESTRES.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5418/5418_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5418/5418_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE OFÍCIO AO INTERACT, PARABENIZANDO PELO SUCESSO DA 2ª NOITE DE PIZZAS REALIZADA EM 27/05/2016. </t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5419/5419_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5419/5419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AOS COLABORADORES DA FARMÁCIA DE MINAS PARABENIZANDO PELO ATENDIMENTO RECORDE REALIZADO NO MÊS DE MAIO.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5405/5405_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5405/5405_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND544 - LEONARDO (OF325 SG CÂMARA MUNICIPAL) SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE AS OBRAS NA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL DR. LUIZ AUGUSTO. / RESPOSTA IND.544:  OF903 GABAI DE 10.06.2016.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5410/5410_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5410/5410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÃO DE PESAR A LUCIA HELENA CARVALHO, SERVIDORA DA TESOURARIA DA PREFEITURA, EM RAZÃO DO FALECIMENTO DE SEU IRMÃO FERNANDO.</t>
   </si>
   <si>
     <t>5465</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5465/5465_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5465/5465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS EM FRENTE AO NOCAS BAR E TAMBÉM ENTRE OS NºS. 244 E 250, NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5466</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5466/5466_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5466/5466_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, A SEPM, PELA VITORIA NA FINAL DA SUPERCOPA DOS INCONFIDENTES E A LIGA ESPORTIVA MARIANENSE PELA ORGANIZAÇÃO JUNTAMENTE COM A LIGA DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5467</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5467/5467_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5467/5467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO PÚBLICA NA RUA ORION, PROXIMO AO Nº 645, BAIRRO CIDADE NOVA.</t>
   </si>
   <si>
     <t>5444</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5444/5444_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5444/5444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO CORPO DE BOMBEIROS INFORMAÇÕES SOBRE O PROJETO PARA INSTALAÇÃO DO CORPO DE BOMBEIROS EM PONTE NOVA.</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>Leo Moreira, Patrícia Monteiro Castanheira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5421/5421_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5421/5421_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ONG VIDA ANIMAL PELA REALIZAÇÃO DO 1º TROPEIRÃO AMIGO.</t>
   </si>
   <si>
     <t>5429</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>Toni do Badalo, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5429/5429_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5429/5429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO VIABILIZAR LOCAL PARA COLOCAÇÃO DE LIXO NA COMUNIDADE DE ATAMBU.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5422/5422_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5422/5422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO DEPUTADO NILMARIO MIRANDA PELOS RECURSOS DESTINADOS AO HOSPITAL NOSSA SENHORA DAS DORES.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5420/5420_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5420/5420_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO EXECUTIVO E SEAMA,  PELA REFORMA DO PAM.</t>
   </si>
   <si>
     <t>5443</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5443/5443_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5443/5443_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS, EM NOME DA CASA, AO CORPO DE BOMBEIROS, PELO APOIO POR OCASIÃO DO SEPULTAMENTO DO EX-VEREADOR ANÍSIO E PELO TRABALHO REALIZADO FRENTE A ESPORTE JUNTO A POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>5428</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5428/5428_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5428/5428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE PLACAS "PROIBIDO ESTACIONAR" NA RUA SENADOR MIGUEL LANNA.</t>
   </si>
   <si>
     <t>5427</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5427/5427_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5427/5427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR ASFALTAMENTO DA RUA SANTA EFIGENIA, BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5426</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5426/5426_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5426/5426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO VERIFICAR A POSSIBILIDADE INCLUIR OBRAS DE COLOCAÇÃO DE ASFALTO NAS RUAS ANTONIO LUIZ ALEIXO, MORRO DO CAMPO E JOSÉ PEREIRA VILLAR - PONTAL.</t>
   </si>
   <si>
     <t>5425</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5425/5425_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5425/5425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR DESENTUPIMENTO DE BUEIROS EM TODA A EXTENSÃO DA RUA CEL. EMÍLIO MARTINS, BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5424</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5424/5424_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5424/5424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR AS RAZÕES DA FALTA DE ALGUNS ALIMENTOS NA MERENDA ESCOLAR, BEM COMO ENVIAR CÓPIA DAS ATAS DO CONSELHO MUNICIPAL DE MERENDA ESCOLAR, NOS ÚLTIMOS CINCO MESES.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5423/5423_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5423/5423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR O REINICIO DAS OBRAS DE CALÇAMENTO DA RUA AVELINO RIBEIRO, BAIRRO PROGRESSO.</t>
   </si>
   <si>
     <t>5449</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5449/5449_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5449/5449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAR E CASCALHAR A ESTRADA DA LOCALIDADE DE BOLACHINHA.</t>
   </si>
   <si>
     <t>5448</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5448/5448_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5448/5448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MANDAR ROÇAR A ESTRADA QUE LIGA O PONTAL A ESTRADA DE BARRA LONGA.</t>
   </si>
   <si>
     <t>5447</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5447/5447_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5447/5447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAÇÃO DE PROTEÇÃO JUNTO AO CORRIMÃO DA PONTE QUE LIGA PALMEIRAS AO BAIRRO TRIÂNGULO. CONFORME SUGESTÃO DO SR. HELIO DE \SOUZA PINTO (ANEXO)</t>
   </si>
   <si>
     <t>5446</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5446/5446_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5446/5446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PINTURA DE FAIXAS PARA PEDESTRES E SINALIZAÇÃO, NAS PROXIMIDADES DA NOVA SEDE DO UAI.</t>
   </si>
   <si>
     <t>5438</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5438/5438_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5438/5438_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO EMPRESARIO DO GRUPO LIDER DE COMUNICAÇÃO, LEANDRO TORRES, PELA INDICAÇÃO COMO EMPRESÁRIO DO ANO, EM VIÇOSA.</t>
   </si>
   <si>
     <t>5450</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5450/5450_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5450/5450_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A COMUNIDADE DE SANTO ANTONIO PELA FESTA DO PADROEIRO.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5417/5417_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5417/5417_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICA IND. 567, PROT. 97/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O RECEBIMENTO DE RECURSOS REFERENTES ÀS OBRAS PREVISTAS NOS PROJETOS DE LEI NºS 3.497/2016 E 3.498/2016.</t>
   </si>
   <si>
     <t>5436</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>Leo Moreira, Joãozinho Carteiro, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5436/5436_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5436/5436_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. ANTONIO INACIO BONECA PELO RECEBIMENTO DA HONRARTIA MESTRE DOS SABERES E DOS FAZERES,CONCEDIDA  PELA PREFEITURA MUNIICPAL</t>
   </si>
   <si>
     <t>5437</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5437/5437_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5437/5437_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO CANTOR ARTHUR VINIH PELO RESULTADO FINAL DO PROJETO APRESENTADO JUNTO AO SISTEMA MUNICIPAL DE FINANCIAMENTO A CULTURA.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5415/5415_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5415/5415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 570,PROT. 98/2016 - DO VEREADOR ANDERSON ROBERTO AZEVEDO, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O MONTANTE DE CESTAS BÁSICAS ADQUIRIDAS E DISTRIBUÍDAS NOS EXERCÍCIOS DE 2013, 2014, 2015 E ATÉ MAIO/2016.   </t>
   </si>
   <si>
     <t>5445</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5445/5445_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5445/5445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR REPAROS NO CALÇAMENTO DA RUA MERIDIONAL DO SEU INICIO AO FIM.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5414/5414_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5414/5414_texto_integral.pdf</t>
   </si>
   <si>
     <t>99/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A DISTRIBUIÇÃO DE GÊNEROS ALIMENTÍCIOS A UNIDADES ESCOLARES DA REDE MUNICIPAL.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5547/5547_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5547/5547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA RUA CEL. SOARESM PRÓXIMO AO Nº 439, BURACO NO LOCAL.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5416/5416_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5416/5416_texto_integral.pdf</t>
   </si>
   <si>
     <t>100/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A TERCEIRIZAÇÃO DO SERVIÇO DE TRANSPORTE DE PASSAGEIROS DO TFD.</t>
   </si>
   <si>
     <t>5413</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5413/5413_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5413/5413_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 575, PROT. 101/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO PRESTAÇÃO DE CONTAS DAS OBRAS PREVISTAS NO ÂMBITO DO PAC I. </t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5497/5497_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5497/5497_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS JOVENS ALISON RIGUEIRA, ALEF SMICHT, CARLOS RODRIGUES, WAGNER ALVES E LEANDRO SILVA, PELA REALIZAÇÃO DO 7º CAMPEONATOM CANIBAL BMX.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5498/5498_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5498/5498_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SRª. JOSIANE - DIRETORA DA SRE - PELA MANEIRA TECNICA E PROFISSIONAL QUE CONDUZ OS TRABALHOS.</t>
   </si>
   <si>
     <t>5468</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5468/5468_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5468/5468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. JOSÉ TAVARES DE SOUZA, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5473</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5473/5473_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5473/5473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR COM URGÊNCIA, A PODA DE UMA ÁRVORE NA RUA BARÃO DO PONTAL, 330.</t>
   </si>
   <si>
     <t>5472</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5472/5472_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5472/5472_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO PARA REPOSIÇÃO DE BLOQUETES EM TODA A EXTENÇÃO DA RUA JOAQUIM MACHADO GUIMARÃES, POIS ESTÁ EM PÉSSIMO ESTADO.</t>
   </si>
   <si>
     <t>5471</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5471/5471_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5471/5471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA RETIRADA DE ENTULHOS NA ENTRADA DO VAU AÇU, DEVIDO AO BARRANCO QUE CEDEU.</t>
   </si>
   <si>
     <t>5451</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5451/5451_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5451/5451_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR MOÇÃO DE PESAR, EM NOME DA CASA, AO SR. HELIO ALBERGARIA, EM RAZÃO DO FALECIMENTO DE SUA MAE, SRª.HELENA.</t>
   </si>
   <si>
     <t>5452</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5452/5452_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5452/5452_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SRª. APARECIDA FONSECA E COMISSÃO ORGANIZADORA, PELA BELÍSSIMA FESTA JUNINA REALIZADA NA RUA ZIREZARTE, BAIRRO ESPLANADA.</t>
   </si>
   <si>
     <t>5459</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5459/5459_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5459/5459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA DETERMINAR PROVIDÊNCIAS QUANTO AO SOM ALTO NA FEIRA DA CIDADE, POIS INCOMODA AOS FEIRANTES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>5483</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>Valéria Alvarenga, Joãozinho Carteiro, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5483/5483_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5483/5483_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AS ESCOLAS DO PONTAL, RASA E VAU AÇU PELA REALIZAÇÃO DE QUADRILHA.</t>
   </si>
   <si>
     <t>5469</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5469/5469_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5469/5469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOCITA AO DMAES INFORMAR SE HÁ POSSIBILIDADE FINANCEIRA E ORÇAMENTÁRIA PARA CONCEDER REAJSUTE NOS VENCIMENTOS DOS SERVIDORES DA AUTARQUIA NO CORRENTE EXERCÍCIO.</t>
   </si>
   <si>
     <t>5460</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5460/5460_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5460/5460_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 587 - GERALDO - SOLICITA AO EXECUTIVO PROVIDÊNCIAS URGENTES QUANTO ÀS PÉSSIMAS CONDIÇÕES DA PONTE QUE DÁ ACESSO AO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>5470</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5470/5470_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5470/5470_texto_integral.pdf</t>
   </si>
   <si>
     <t>103/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO DMAES INFORMAÇÕES SOBRE A FALTA DE SERVIÇOS DE REPAROS NA REDE DE ESGOTO NA RUA JARED PIRES, NO BAIRRO BOM PASTOR.</t>
   </si>
   <si>
     <t>5461</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5461/5461_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5461/5461_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE POSTE NO FINAL DA RUA DO CAMPO, NO BAIRRO RASA.</t>
   </si>
   <si>
     <t>5476</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5476/5476_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5476/5476_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA INFORMAÇÕES SOBRE O ESTÁGIO ATUAL DO PROJETO DA ETE E DOS INTERCEPTORES. </t>
   </si>
   <si>
     <t>5462</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5462/5462_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5462/5462_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA WALDEMAR GOMES DA SILVA. </t>
   </si>
   <si>
     <t>5463</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5463/5463_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5463/5463_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR CAPINA E LIMPEZA NAS RUAS TONINHO PIRANGA E ZIZITA ROLLA, NO BAIRRO ANTAR VILLE.</t>
   </si>
   <si>
     <t>5464</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5464/5464_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5464/5464_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO LIMPEZA E COLOCAÇÃO DE TAMPA DE BUEIRO NA RUA PAULO AFONSO, PRÓXIMO AO Nº 160, NO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>5475</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5475/5475_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5475/5475_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO A PREFEITURA RIO DOCE PARABENIZANDO PELA CONQUISTA DA PRIMEIRA POSIÇÃO NO RANKING DE TRANSPARÊNCIA 2016 DO MINISTÉRIO PÚBLICO FEDERAL.</t>
   </si>
   <si>
     <t>5474</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>REQUER ENVIO DE MOÇÕES DE PESAR À PASTORA ROSÂNGELA, PELO FALECIMENTO DE SUA MÃE SRA. MARIA IZABEL DE SOUZA, E A RODRIGO CARRARO, PELO FALECIMENTO DE SEU PAI.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5501/5501_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5501/5501_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA,  A SRª MARIA MADALENA PELA TRABALHO REALIZADO FRENTE A SECRETARIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5500/5500_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5500/5500_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO EXECUTIVO E AO SECRETARIO DE DESENVOLVIMENTO RURAL, PELO EXCELENTE TRABALHO REALIZADO NAS ESTRADAS QUE DÃO ACESSO AO CAMPO DA RASA E A BARRA LONGA.</t>
   </si>
   <si>
     <t>5482</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5482/5482_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5482/5482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE PINTURA DA FAIXA PARA PEDESTRES E COLOCAÇÃO DE PLADA DE ÁREA ESCOLAR EM FRENTE A ESCOLA MUNICIPAL DOM  BOSCO.</t>
   </si>
   <si>
     <t>5481</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5481/5481_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5481/5481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE TRÊS POSTES DE ILUMINAÇÃO PÚBLICA NA SAÍDA DO COMPLEXO PENITENCIÁRIO.</t>
   </si>
   <si>
     <t>5478</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5478/5478_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5478/5478_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA,  AO SR. TONINHO BARRUADA, PELO FALECIMENTO DE DENINHO.</t>
   </si>
   <si>
     <t>5484</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5484/5484_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5484/5484_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR, EM NOME DA CASA, AOS FAMILIARES DE ERCEU FIRMINO PINTO NETO, DAS JOVENS, LETICIA MOREIRA, MICHELE VANESSA, GISLAYNE VIVIAM MARTINS, EM RAZÃO DE SEUS FALECIMENTOS. EXTENSIVO AS ESCOLAS.</t>
   </si>
   <si>
     <t>5477</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Valéria Alvarenga, Joãozinho Carteiro, Toni do Badalo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5477/5477_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5477/5477_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME  DA CASA, A ANA MARIA CARDOSO PELO FALECIMENTO DO SR. PAULO ROBERTO.</t>
   </si>
   <si>
     <t>5480</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5480/5480_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5480/5480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANDO AOS PAPELÕES ESPALHADOS NA GRAMA DA PRAÇA DE PALMEIRAS POR UM ANDARILHO.</t>
   </si>
   <si>
     <t>5485</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5485/5485_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5485/5485_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO DEPUTADO PAULO LAMAC, PELO KIT FEITA DESTINADO A PONTE NOVA.</t>
   </si>
   <si>
     <t>5479</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5479/5479_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5479/5479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE DOIS POSTES DE ILUMINAÇÃO PÚBLICA NA RUA DO CEMITERIO, PONTAL.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5499/5499_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5499/5499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5503/5503_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5503/5503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SOLICITANDO DETERMINAR SERVIÇO DE CAPINA E LIMPEZA GERAL NA RUA SÃO JOSÉ, PALMEIRAS.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5502/5502_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5502/5502_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORES NA RUA SÃO LOURENÇO.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5504/5504_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5504/5504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE UM BRAÇO DE IP EM POSTE EXISTENTE NA RUA SÃO LOURENÇO, EM FRENTE AO Nº 635, BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5516/5516_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5516/5516_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ANGELINO CARDOSO PELO ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5505/5505_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5505/5505_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE OFÍCIO AO SARGENTO DO CORPO DE BOMBEIROS MILITAR CLAYTON LOPES, PARABENIZANDO E AGRADECENDO PELOS EXCELENTES SERVIÇOS PRESTADOS À POPULAÇÃO DE PONTE NOVA. </t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5525/5525_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5525/5525_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. MAILSON , PELO FALECIMENTO DE SUA MAE.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5506/5506_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5506/5506_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND613 (OF399 SG CÂMARA MUNICIPAL) SOLICITA A SÃO JORGE AUTO BUS INFORMAR  O PORQUE O ÕNIBUS QUE CIRCULA NO CONJUNTO HABITACIONAL ABDALLA FELÍCIO NÃO ESTÁ FAZENDO O TRAJETO.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5514/5514_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5514/5514_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND614 (OF386 SG CÂMARA MUNICIPAL) SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AOS BLOQUETES QUE ESTÃO SOLTOS NA RUA SÃO JOSÉ, PRÓXIMO AO Nº 297 E MELHORIAS NO ESCOAMENTO DE ÁGUA PLUVIAL. / RESPOSTA IND.614: OF1.006 GABI DE 22.07.2016.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5520/5520_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5520/5520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR QUE A DEFESA CIVIL VISTORIE A RESIDÊNCIA DA SRª. NEUSA, NA RUA ARMINDO PEREIRA, QUE ESTÃO COM TRINCAS NAS PAREDES.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5532/5532_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5532/5532_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULANDO  A SEAMA PELO EXCELENTE TRABALHO REALIZADO NOS BAIRROS VALE DO IPE, FORTALEZA E RASA.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5530/5530_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5530/5530_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULANDO A SEDRU PELO EXCELENTE TRABALHO DE PATROLAMENTO E CASCALHAMENTO REALIZADO NA ESTRADA DE ANA FLORENCIA A ORATORIOS DE BAIXO.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5515/5515_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5515/5515_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND618 (OF386 SG CÂMARA MUNICIPAL) SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O TRABALHO QUE ESTÁ SENDO REALIZADO NO PONTILHAO DE FERRO, SE HA ACOMPANHAMENTO TÉCNICO E DA SEGURANÇA DO TRABALHO. / RESPOSTA IND: OF1.003 GABI DE 22.07.2016.</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5522/5522_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5522/5522_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DE RAIMUNDA DA CONCEIÇÃO DOS SANTOS, PELO FALECIMENTO DE SEU PAI, O SR. OSWALDO.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5521/5521_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5521/5521_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A OLEGÁRIO LOPES PELO EVENTO MULHER STAR.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5518/5518_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5518/5518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE CAPINA E LIMPEZA GERAL NA RUA SÃO JOSÉ, VAU AÇU.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5517/5517_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5517/5517_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS A COMUNIDADE DO SANTO ANTONIO PELO CONVITE PARA MISSA NA MATRIZ DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5538/5538_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5538/5538_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A APAE, PELA REALIZAÇÃO DA FEIJOADA.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5537/5537_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5537/5537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DAR CONTINUIDADE NO SERVIÇO DE PODA DE ÁRVORES EM TODOS OS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5526/5526_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5526/5526_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULANDO A CONSULTAR PELOS 25 ANOS DE SERVIÇOS PRESTADOS</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5534/5534_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5534/5534_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO ROTARY CLUB PELO DIA DA CIDADANIA REALIZADO NO PONTAL.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Joãozinho Carteiro, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5519/5519_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5519/5519_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO DISPONIBILIZAR FUNCIONARIO PARA PRESTAR SERVIÇOS DE LIMPEZA NO PONTAL.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5524/5524_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5524/5524_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, FAMILIARES DA SRª. CUSTÓDIA, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5523/5523_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5523/5523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAR ACADEMIA AO AR LIVRE ATRAS DA IGREJA DO ROSÁRIO.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5546/5546_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5546/5546_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REFORMA NA TAMPA DO BUEIRO NO MORRO DO CAMPO, PRÓXIMO AO BAR DE AUXILIADORA/PONTAL.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5545/5545_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5545/5545_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REFORMA NO GUARDA CORPOS DA PONTE QUE LIGA O PONTAL A USINA DO PONTAL.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5544/5544_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5544/5544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR QUANDO SERÃO CONCLUIDAS AS OBRAS DA PONTE DA BARRINHA.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5543/5543_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5543/5543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR QUAIS OS CUSTOS E INTERVENÇÕES DEVERÃO SER REALIZADOS NO AEROPORTO MIGUEL VALENTIM LANA PARA QUE PONTE NOVA  POSSA SER CONTEMPLADA COM OS VOOS COMERCIAIS ANUNCIADOS PELO GOVERNO DE MINAS NO MÊS DE JULHO.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5542/5542_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5542/5542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR: A) - REITERANDO PEDIDO PARA SUBSTITUIR OS BANCOS DANIFICADOS NA PRAÇA DE PALMEIRAS; B) - PODA DE ÁRVORES NA BEIRA RIO RUA JOSÉ FRANCISCO DE FREITAS CASTRO, PRÓXIMO A RODOVIÁRIA VELHA E NA RUA AMTÔNIO GONÇALVES LANNA, NO GUARAPIRANGA.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5548/5548_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5548/5548_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. GERALDO (PAI DE KÁTIA - FUNCIONÁRIA DO SAMMDU)</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5551/5551_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5551/5551_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS JOVENS EWERTON DOUGLAS E LUCIANO BARBOSA E AO SENAI PELAS CONQUISTAS NA OLIMPIADA DO CONHECIMENTO.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5552/5552_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5552/5552_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ESCOLA EMBOC PELA FORMATURA DOS BOMBEIROS, REALIZADA NO SALÃO CACAU MAYRINK, EM 23/07.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5554/5554_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5554/5554_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ASSUVAP E COSSUIPONTE PELO SUCESSO DA SUINFEST.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5553/5553_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5553/5553_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO LATICINIOS PORTO ALEGRE PELOS 25 ANOS DE HISTÓRIA.</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5550/5550_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5550/5550_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SEMEJ PELOS EXCELENTES RESULTADOS OBTIDOS NO JIMI 2016.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5541/5541_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5541/5541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SETOR COMPETENTE DA ADMINISTRAÇÃO SERVIÇOS DE MANUTENÇÃO NA GUARITA DE RECEPÇÃO DO TERMINAL DO AEROPORTO DE PONTE NOVA. ALÉM DOS FREQUENTES VOOS PARTICULARES O NOSSO AEROPORTO RECEBERÁ A PARTIR DESTE MÊS VÔS PERIÓDICOS PARA BELO HORIZONTE. AS ADJACÊNCIAS DO LOCAL DE EMBARQUE E DESEMBARQUE ESTÁ COM MATO ALTO E COM UM PÉSSIMO ASPECTO NECESSITA DE UMA BOA LIMPEZA, A BIRUTA ESTÁ DESTRUÍDA E EXISTEM PONTOS DE DESCARTE DE ENTULHO. O VEREADOR ENTENDE TAMBÉM QUE A PISTA ESTÁ DESPROTEGIDA JÁ QUE A CERCA NO ENTORNO DO AEROPORTO ESTÁ ROMPIDA EM VÁRIOS TRECHOS PERMITINDO O LIVRE FLUXO DE PESSOAS E ANIMAIS.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5540/5540_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5540/5540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, INFORMAÇÕES SOBRE A BRIGADA DE COMBATE A INCÊNDIOS EM PONTE NOVA CRIADA PARA COMBATER FOCOS DE QUEIMADAS EM NOSSA CIDADE. O VEREADOR QUE SABER SE EXISTE ALGUM TELEFONE DE CONTATO E OUTRAS MANEIRAS DE ACIONAR A BRIGADA JÁ QUE NA ÚLTIMA SEMANA PONTE NOVA SOFREU COM DIVERSOS PONTOS DE QUEIMADAS, INCLUSIVE COM FOCOS QUE ATINGIRAM A MATA DA FUNDAÇÃO MENINO JESUS E VÁRIAS OUTRAS ÁREAS COM VEGETAÇÃO DENSA E PRECIOSA. ELE ACREDITA QUE UMA BRIGADA ATIVA E BEM TREINADA PODERÁ DESENVOLVER NÃO SÓ AÇÕES DE COMBATE ÀS QUEIMADAS, MAS TAMBÉM AÇÕES PREVENTIVAS COMO CAMPANHAS EDUCATIVAS E CONSTRUÇÃO DE ACEIROS.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5549/5549_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5549/5549_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO PE. NILSON, PELOS SEUS 60 ANOS COMEMORADOS COM GRANDE ALEGRIA PELA COMUNIDADE PAROQUIAL DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5559/5559_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5559/5559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A CONSTRUÇÃO DE MURO DE CONTENÇÃO NO MORRO DA RUA CARAÍBAS</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5575/5575_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5575/5575_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES E AGRADECIMENTOS AO EXECUTIVO E SEDRU PELO CASCALHAMENTO E PATROLAMENTO NA ESTRADA DE LAGOA SECA.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5571/5571_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5571/5571_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A IGREJA ASSEMBLÉIA DE DEUS MADUREIRA, EM NOME DO PASTOR IVANIR, PELA REALIZAÇÃO DO EVENTO FESTIVO DEDICADO AOS JOVENS E AS FAMILIAS.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5578/5578_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5578/5578_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SÃO JORGE INCLUIR NO ITINERÁRIO MAIS UM HORARIO DE ONIBUS PONTE NOVA - PONTAL, APOS AS 21 HS.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5574/5574_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5574/5574_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR AOS FAMILIARES DOS JOVENS JULIO CESAR DE JESUS PEREIRA E GUSTAVO HENRIQUE DE ALMEIDA OLIVEIRA, PELOS SEUS FALECIMENTOS.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5568/5568_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5568/5568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A NOTIFICAÇÃO QUE FOI ENCAMINHADAS AO MP, ATRAVES DO CORPO DE BOMBEIROS, SOBRE EQUIPAMENTOS DE SEGURANÇA NA REFORMA DO PONTILHÃO.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5573/5573_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5573/5573_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AO CIS AMAPI PELA INAUGURAÇÃO DA NOVA SEDE E A APACHE IMÓVEIS PELO LANÇAMENTO DO LOTEAMENTO VALE DO SERENO.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5576/5576_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5576/5576_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SÃO JORGE AUTO BUS VERIFICAR A POSSIBILIDADE DE INCLUIR UMA LINHA DE ÔNIBUS A&amp;#180;TE A PRAÇA DAS FLORES, NO BAIRRO SANTA TEREZA.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5562/5562_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5562/5562_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE UMA ÁRVORE QUE ESTÁ CAÍDA NO RIO PIRANGA, PRÓXIMO A AÇO SALES.</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5569/5569_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5569/5569_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A SÃO JORGE VERIFICAR A POSSIBILIDADE DE ESTENDER O HORÁRIO DO ÔNIBUS DO BAIRRO DALVO DE OLIVEIRA  PARA ATÉ AS 18 HORAS.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5567/5567_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5567/5567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO DETERMINAR A RETIRADA DE ENTULHO NO ASFALTO, DEVIDO AO BARRANCO QUE CEDEU NO VAU AÇU</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5570/5570_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5570/5570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIPOS DE OPERAÇÃO TAPA BURAOS E COLOCAÇÃO DE ASFALDO NA RUA MANOEL PEREIRA RODRIGUES, VALE VERDE.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5572/5572_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5572/5572_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CONSTRUIR REDUTOR DE VELOCIDADE NA AV. ARTHUR BERNARDES, PERTO DA OFICINA.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>Rubinho, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5577/5577_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5577/5577_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. CLAUDIO ALEXANDRE DOS SANTOS PELO FALECIMENTO DE SUA MAE SRª;. CARMINHA</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5561/5561_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5561/5561_texto_integral.pdf</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5565/5565_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5565/5565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INSTALAR GUARDA CORPO NO TRECHO DE 100 A 150 METROS NA RUA JOÃO PINTO DE GODOY, VAU AÇU.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5563/5563_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5563/5563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DISPONIBILIZAR O CAMINHAO PIPA, UMA VEZ POR SEMANA, NA ENTRADA DE ACESSO A ESTRADA DE BARRA LONGA.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5566/5566_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5566/5566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DA LIXEIRA NA RIA OLEGÁRIO MACIEL, EM FRENTE AO Nº 117. LIXO ACUMULADO FINAL DE SEMANA, CAUSANDO MAU CHEIRO.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5564/5564_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5564/5564_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA INDICAÇÃO SOLICITANDO AO EXECUTIVO ANÁLISE DA POSSIBILIDADE DE SE CONSTRUIR UM MURO DE CONTENÇÃO NA RUA CARAÍBAS, SUBINDO PARA O "CANTINHO DO CÉU". </t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5560/5560_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5560/5560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICAÇÃO SOLICITANDO AO EXECUTIVO PROVIDÊNCIAS QUANTO ÀS DIMENSÕES DO CANTEIRO LOCALIZADO ENTRE AS RUAS DOM BOSCO E GUARAPIRANGA.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5558/5558_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5558/5558_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE EQUIPAMENTOS DE SEGURANÇA AO LONGO DA PONTE QUE INTERLIGA A RUA DR. OTÁVIO SOARES (PALMEIRAS) E A AV. GETÚLIO VARGAS (TRIÂNGULO).</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5557/5557_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5557/5557_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO EXECUTIVO REQUERENDO VISTORIA TÉCNICA DA SECRETARIA DO MEIO AMBIENTE NA PRAÇA JOSÉ SÉRVULO, NO BAIRRO SUMARÉ. NO LOCAL UMA ARVORE SECA PODE TOMBAR E PROVOCAR PREJUÍZOS À PARTICULARES.  OSVIZINHOS SOLICITAM A RETIRADADA ARVORE E A REALIZAÇÃO DE CAPINA E RETIRADA DE ENTULHO ACUMULADONO LOCAL.</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5579/5579_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5579/5579_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA E COLOCAÇÃO DE TAMPA NOS BUEIROS DA RUA SANTO ANTÔNIO, BEM COMO EM DOIS BUEIROS NA AV. JOSÉ GROSSI.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5592/5592_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5592/5592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE OPERAÇÃO TAPA BURACOS NA RUA XINGU PROXIMO AO Nº 176, BEM COMO NAS RUAS LUIZ MARTINS SOARES SOBRINHO E CEL. EMILIO MARTINS.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5582/5582_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5582/5582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIAR OFÍCIO AO CODEMA E POLÍCIA MILITAR DE MEIO AMBIENTE, COM CÓPIAS DAS FOTOS DA OBRA DO PONTILHÃOI DE FERRO, SOLICITANDO INFORMAÇÕES SOBRE AS PROVIDENCIAS QUE SERÃO TOMADAS SOBRE A DENUNCIA FEITA PELO VEREADOR DAS IRREGULARIDADES QUE FEREM AS LEIS DE SEGURANÇA DO TRABALHO E AMBIENTAIS.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5527/5527_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5527/5527_texto_integral.pdf</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR QUANDO SERÁ REALIZADO O ASFALTAMENTO DA RUA ARNALDO BARBOSA.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5590/5590_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5590/5590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CÓPIA DO DECRETO E DOCUMENTOS QUE NOMEIAM A COMISSÃO PARA APURAR AS IRREGULARIDADES DENUNCIADAS AO MP SOBRE A REGULARIZAÇÃO DO ATERRO SANITÁRIO DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5589/5589_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5589/5589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS NO PISO DA RUA PATAGONIA.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5588/5588_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5588/5588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS NA RUA OTAVIO SOARES, ESQUINA COM A CARAIBAS, VAZAMENTO DE MANILHA INVADINDO RESIDÊNCIA.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5580/5580_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5580/5580_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. JOSÉ PEREIRA FILHO, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5581/5581_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5581/5581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DER A COLOCAÇÃO DE GUARD RAIL QUE SE SOLTOU APÓS ACIDENTE, PRÓXIMO A CHEVROLET.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5587/5587_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5587/5587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A PODA EM UM BAMBUZAL NA RUA NORIVAL JOSÉ DA SILVA, EM FRENTE A IGREJA EVANGELICA, PONTAL.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5595/5595_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5595/5595_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIAS NA ESTRADA QUE DÁ ACESSO ANEL RODOVIÁRIO ATÉ A SEDE DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5596/5596_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5596/5596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DER, DETERMINAR A COLOCAÇÃO DE GUARD RAIL NA PONTE DO PONTAL.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5586/5586_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5586/5586_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE OPERAÇÃO TAPA BURACOS NA OTAVIO SOARES, PROXIMO AO PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5585/5585_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5585/5585_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A CIMVALPI LIMPEZA NAS LUMINARIAS DA BEIRA RIO.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5584/5584_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5584/5584_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE AS OBRAS DE CONTENÇÃO NA MARGEM DIREITA DA RUA JOÃO ALVES DE OLIVEIRA, ENTRE OS Nº 500 E 700 QUE ESTÃO PARADAS.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5583/5583_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5583/5583_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE CASCALHO NO FINAL DA RUA JOAQUIM MACHADO GUIMARÃES ATÉ O SÍTIO GRAVATÁ.</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5613/5613_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5613/5613_texto_integral.pdf</t>
   </si>
   <si>
     <t>DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE O DISTRITO INDUSTRIAL ABEL PESQUEIRA MOREIRA.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5605/5605_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5605/5605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA PONTE DE MADEIRA QUE DÁ ACESSO AO BAIRRO COPACABANA</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5604/5604_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5604/5604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PROVIDÊNCIAS PARA UMA ÁRVORE NA RUA MIGUEL MARTINS CHAVES, EM FRENTE AO Nº 36, CORRE RISCOS DE CAIR SOBRE O FIO DE ALTA TENSÃO.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5607/5607_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5607/5607_texto_integral.pdf</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5603/5603_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5603/5603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO  BUSCAR JUNTO AO COMANDO DA POLÍCIA MILITAR MANTER POLICIAMENTO NA FEIRA LIVRE QUE ACONTECE AOS DOMINGOS</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5602/5602_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5602/5602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE CASCALHO NO "VIRADOR" EXISTENTE NO FINAL DA RUA VIGÁRIO JOÃO PAULO, DEVIDO A POEIRA NO LOCAL</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5601/5601_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5601/5601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR QUE O CAMINHAO PIPA MOLHE AS RUAS DO BAIRRO ANA FLORÊNCIA, AO MENOS UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5597/5597_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5597/5597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, APÓS OUVIDA A CASA,  DIVERSAS INFORMAÇÕES SOBRE O ATERRO SANITÁRIO DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5599/5599_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5599/5599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES, APÓS OUVIDA A CASA, SOBRE A CONSTRUÇÃO DA FUTURA SEDE DO HEMOMINAS.</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5598/5598_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5598/5598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO, APÓS OUVIDA A CASA,  ENVIAR RELAÇÃO CONTENDO NOMES DOS SERVIDORES (EFETIVOS E CONTRATADOS), POR CADA SECRETARIA E DMAES,  ESPECIFICANDO CARGOS E RESPECTIVOS SALARIOS.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5609/5609_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5609/5609_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR CONGRATULAÇÕES A: 1) ESCOLA NOSSA SENHORA AUXILIADORA PELO BAILE REALIZADO EM 13/08; 1) - SRª. ANA MARIA LEITE VEIGA DE MIRANDA E DANIEL FLAVIANO PINTO DE SOUZA (TFD) PELOS SERVIÇOS PRESTADOS NO SETOR; 3) AO IFMG (FORMANDOS DO CURSO TÉCNICO DE ADMINISTRAÇÃO PELA CONCLUSÃO E FORMATURA REALIZADOS EM 12/08)</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5600/5600_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5600/5600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE OS MUNICIPIOS ATINGIDOS PELA LAMA DA SAMARCO</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5608/5608_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5608/5608_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR OFICIO A SUPRAM SOLICITANDO DIVERSAS INFORMAÇÕES SOBRE O ATERRO SANITÁRIO DE PONTE NOVA</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5621/5621_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5621/5621_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OPERAÇÃO TAPA BURACOS NA RUA JOAQUIM MACHADO GUIMARAES - RASA.</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5622/5622_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5622/5622_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAMENTO E COLOCAÇÃO DE CASCALHO NO TRECHO DA ESTRADA DO BAIRRO ANA FLORÊNCIA ATÉ A ESCOLA, ANTES DO PERIODO CHUVOSO.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5620/5620_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5620/5620_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A MAQUINA (PATROL) QUE ESTÁ ESTACIONADA HA MAIS DE UM ANO EM FRENTE A OFICINA DO SR. ADÃO.</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5619/5619_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5619/5619_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAÇÃO DE LAMPADAS NA ACADEMIA AO AR LIVRE DO BARIRO TRIANGULO.</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5618/5618_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5618/5618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA AV. JOÃO EVANGELISTA DE ALMEIDA, PROXIMO A LOJA INOVA E COSSUIPONTE.</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5617/5617_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5617/5617_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ASSISTENTE SOCIAL MARIA GABRIELE PELO TRABALHO REALIZADO NO HAGF.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5616/5616_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5616/5616_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA DESASSOREAR O CÓRREGO PASSA CINCO.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5623/5623_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5623/5623_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. CORJESUS PELO FALECIMENTO DE SUA TIA.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5615/5615_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5615/5615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A INAUGURAÇÃO DA ACADEMIA AO AR LIVRE DO PONTAL.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5614/5614_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5614/5614_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CÓPIA DO CONTRATO/CONVÊNIO QUE DISPONHA SOBRE A INSTALAÇÃO , GESTÃO E USO DA UPA.</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5624/5624_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5624/5624_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENVIAR MOÇOES DE PESAR: A) - FAMILIARES DO SR. MAURO PELO FALECIMENTO DE SUA MAE; B) - A SRª MARIA IMACULADA BATISTA, EM RAZÃO DO FALECIMENTO DE SEU ESPOSO, SR. WLATER GAMA BATISTA.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5628/5628_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5628/5628_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE UMA ARVORE NO LOTE DA RUA GUARAPIRANGA, QUADRA 14.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5633/5633_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5633/5633_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NA AV. CUSTÓDIO SILVA, EM FRENTE AO Nº 120, AGUA EMPOÇADA NO LOCAL.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5627/5627_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5627/5627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO FINALIZAR AS OBRAS QUE FORAM INICIADAS NA RUA RIO DOCE, BAIRRO NENEM MOSQUEIRA.</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5626/5626_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5626/5626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA NO RIBEIRO VAU AÇU.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5632/5632_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5632/5632_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE RECOMPOSIÇÃO ASFALTICA  NA RUA NORIVAL JOSÉ DA SILVA, Nº 50.</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5631/5631_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5631/5631_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORES NA VILA ALVARENGA, PRÓXIMO A GUARDA MIRIM.</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5630/5630_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5630/5630_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE OPERAÇÃO TAPA BURACOS ENTRE O FINAL DA RUA ASSAD ZAIDAN, ENTRONCAMENTO COM A CUSTODIO SILVA.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5636/5636_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5636/5636_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES  ONG VIDA ANIMAL PELO EVENTO REALIZADO EM PROL DAS ATIVIDADES.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5635/5635_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5635/5635_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. MARCELO, DA ENCEL, PELO TRABALHO VOLUNTÁRIO NA RECUPERAÇÃO DA LUMINÁRIAS DA PRAÇA DO TRIANGULO, ONDE ESTÁ INSTALADA A ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5629/5629_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5629/5629_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REDUTORES DE VELOCIDADE NA RUA EVARISTO FERNANDES PINTO, PROXIMO AO Nº 78, BAIRRO SÃO GERALDO, BEM COMO NA RUA ASSAD ZAIDAN, EM FRENTE A BARBEARIA DO ROBERTO.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5634/5634_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5634/5634_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SEDRU PELO SERVIÇO PRESTADO NAS ESTRADAS RURAIS DE LAOGA SECA, CÓRREGO DO OURO, ATAMBU E REZENDE.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5625/5625_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5625/5625_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PARA COLOCAÇÃO DE TAMPAS EM BUEIROS NA RUA SANTO ANTÔNIO, PROXIMOS AO SUPERMERCADO POUPY.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5639/5639_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5639/5639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PODA DE ÁRVORES PRÓXIMO A VOLTA DO GATO, BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>Valmir Moisés, Joãozinho Carteiro</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5641/5641_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5641/5641_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO OPERAÇÃO TAPA BURACOS NA RUA MARECHAL DEODORO, PRÓXIMO AO Nº 300</t>
   </si>
   <si>
     <t>5679</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5679/5679_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5679/5679_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE MELHORIAS NA ILUMINAÇÃO PUBLICA NO LOCAL ONDE ESTÁ INSTALADA A ACADEMIA AO AR LIVRE NO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>5680</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5680/5680_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5680/5680_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5661/5661_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5661/5661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A POLICIA MILITAR INFORMAÇÕES SOBRE A PATRULHA RURAL QUE NAO ESTÁ CIRCULANDO NAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5642/5642_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5642/5642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS NA RUA CARLOS MARQUES, PROXIMO A SUBIDA PARA O SENAI.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5662/5662_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5662/5662_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A CONSULTAR PELA INICIATIVA DE MINISTRAR PALESTRAS RELACIONADAS A SAÚDE, INICIADA COM O TEMA CÂNCER DE PRÓSTATA</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5643/5643_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5643/5643_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR REPAROS NAS RUAS DO BAIRRO ABEL PESQUEIRA MOREIRA.</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5645/5645_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5645/5645_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR AOS FAMILIARES DE : A) - BEBETO MARCELINO, MARQUINHO RESENDE (PELOS SEUS FALECIMENTOS) E AO SR. ALVINHO PELO FALECIMENTO DE SUA ESPOSA.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5660/5660_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5660/5660_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A DIRETORIA DA ASSOCIAÇÃO DE PROTEÇÃO AMBIENTAL  - ONG AMBIENTAL APA VALE DO PIRANGA E A  ASSOCIAÇÃO PROTETORA VIDA ANIMAL</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5644/5644_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5644/5644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O NAO ATENDIMENTO MEDICO AOS MORADORES DO BAIRRO SÃO GERALDO NO POSTO DE SAÚDE DO PACHECO.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5663/5663_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5663/5663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORES NA VILA ALVARENGA, PERTO DA SEDE DA GUARDA MIRIM</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5664/5664_texto_integral.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5664/5664_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RUA JOÃO ALVES PEREIRA, PERTO DO Nº 601.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5666/5666_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5666/5666_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. HUMBERTO VIEIRA E DA SRª. MARIA DA GRAÇAS ALVARENGA, EM RAZÃO DE SEUS FALECIMENTOS</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5667/5667_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5667/5667_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O TRANSPORTE ESCOLAR QUE NÃO ESTÁ ATENDENDO A COMUNIDADE DE CHOPOTÓ E ADJACENCIAS.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5668/5668_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5668/5668_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5669/5669_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5669/5669_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE OPERAÇÃO TAPA BURACOS NA AV. JOSÉ MARIANO, PROXIMO AO Nº 831.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5670/5670_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5670/5670_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DER PEDIDO PARA COLOCAÇÃO DE GUARD RAIL NA PONTE DO PONTAL.</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5671/5671_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5671/5671_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CALÇAMENTO DAS RUAS SANTA MONICA, COLONIA DAS PEDRAS, COLÔNIA DA ILHA E RUA DE BAIXO, NO PONTAL.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5674/5674_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5674/5674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA DETERMINAR PINTURA DE FAIXA PARA PEDESTRES NAS RUAS DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5673/5673_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5673/5673_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OS SERVIÇOS: A) - CAPINA NAS RUAS DO BAIRRO SÃO JUDAS E TRIÂNGULO NOVO; B) - REITERA PEDIDO PARA LIMPEZA NO RIBEIRÃO VAU AÇU, AO LADO DA COFERPON; C) - PODA DE ÁRVORES NOS BAIRROS GUARAPIRANGA (RUA ANTÔNIO GONÇALVES LANNA) E NA RUA CARANGOLA (EM FRENTE A FRAME).</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5682/5682_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5682/5682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 743 - PROT. 140/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE OBRAS DE CONSTRUÇÃO DE MURO DE CONTENÇÃO NA RUA CARANGOLA. </t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5681/5681_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5681/5681_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 744, PROT. 141/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A INSTALAÇÃO DE REDE COLETORA DE ESGOTO NA RUA DOZE, BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5672/5672_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5672/5672_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAR QUANDO SERÁ REALIZADO O PROCESSO LICITATÓRIO DE CONTRATAÇÃO DE SERVIO DE CANIL.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5676/5676_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5676/5676_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARABENIZANDO O SINDICATO RURAL PELO SUCESSO DA EXPOVALE.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5675/5675_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5675/5675_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO EXECUTIVO PELO SERVIÇO DE REVITALIÇÃO DA PRAÇA DO BAIRRO COPACABANA.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5696/5696_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5696/5696_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, A SRª MARGARIDA, EM RAZÃO DO FALECIMENTO DE SEU ESPOSO, SR. JORGE.</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5701/5701_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5701/5701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE CALÇAMENTO NA RUA ALAMEDA TRIANGULO VERDE.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5695/5695_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5695/5695_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SRª MARIA NATIVIDADE PIRES PELA PASSAGEM DE SEU ANIVERSARIO.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5703/5703_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5703/5703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAÇÃO DE REDUTORES DE VELOCIDADE NA RUA SANTA EFIGENIA.</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5700/5700_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5700/5700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAR E COLOCAR CASCALHO NA ESTRADA DE ACESSO ENTRE O BAIRRO ANA FLORENCIA ATE A ESCOLA.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5699/5699_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5699/5699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS NA RUA JOAQUIM MACHADO GUIMARÃES, RASA.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5705/5705_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5705/5705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONGRATULAÇÕES  A ASSEMBLÉIA DE DEUS, PELA COMEMORAÇÃO DOS 35 ANOS </t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5702/5702_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5702/5702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇOES SOBRE O ASFALTAMENTO DA RUA ARNALDO BARBOSA.</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5698/5698_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5698/5698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A DATA PREVISTA PARA INICIO DAS ATIVIDADES DO PSF DA RASA, BEM COMO DA ACADEMIA DA SAÚDE.</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5697/5697_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5697/5697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE GALHOS QUE FORAM DEIXADOS APÓS CAPINA REALIZADA NO BARRANCO, NO CONJUNTO DALVO DE OLIVEIRA BEMFEITO, BEM COMO DOS ENTULHOS DEIXADOS NO PASSEIO DA CRECHE DO BAIRRO PALMEIRENSE, APÓS OBRA REALIZADA NO LOCAL.</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Leo Moreira, Joãozinho Carteiro, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5687/5687_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5687/5687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO DETERMINAR PODA DE ÁRVORE NO FINAL DA RUA JOAQUIM MACHADO GUIMARÃES, RASA.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5704/5704_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5704/5704_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTVO DETERMINAR VISTORIA NA ÁREA QUE ESTÁ SENDO ATERRADA NO FINAL DA RUA JOSÉ OTAVIANO MOSQUEIRA, NO BAIRRO RECANTO DAS PEDRAS, POR SER UMA ÁREA DE PRESERVAÇÃO.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5686/5686_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5686/5686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PLACAS INDICATIVAS DE NOMES DE RUAS.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5685/5685_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5685/5685_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NA USINA DO PONTAL.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5684/5684_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5684/5684_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE LIMPEZA NO ACESSO AO CEMITÉRIO DOS ESCRAVOS - PONTAL.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5678/5678_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5678/5678_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">IND. 765, PROT. 142/2016 - DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE OBRAS PARA ASFALTAMENTO DA RUA ARNALDO BARBOSA. </t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5688/5688_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5688/5688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DE OFÍCIO AO DELEGADO  JOSÉ MARCELO DE PAULA LOUREIRO, AGRADECENDO PELOS RELEVANTES SERVIÇOS PRESTADOS A PONTE NOVA E REGIÃO, ENQUANTO ESTEVE NA DIREÇÃO DA 5A. DELEGACIA REGIONAL DE POLÍCIA CIVIL, E DESEJANDO SUCESSO EM SUAS NOVAS FUNÇÕES EM BELO HORIZONTE.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5689/5689_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5689/5689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO À DELEGADA LUJAN PINHEIRO DE SOUZA, CONGRATULANDO POR SUA DESIGNAÇÃO PARA RESPONDER PELA 5ª DELEGACIA REGIONAL DE POLÍCIA CIVIL EM PONTE NOVA, DESEJANDO SUCESSO E GRANDES REALIZAÇÕES NA CONDUÇÃO DOS TRABALHOS.</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5716/5716_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5716/5716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO TROCA DE LAMPADA QUEIMADA NA RUA JARI, EM FRENTE AO Nº 902</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5715/5715_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5715/5715_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PODA DE ÁRVORES NA RUA GUARANI, PRÓXIMO AO Nº 240</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5714/5714_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5714/5714_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE LIMPEZA NO BARRANCO ENTRE AS RUAS JOAQUIM TULIPA, MERIDIONAL E SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5713/5713_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5713/5713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ENVIAR A RELAÇÃO DE VEÍCULOS QUE ESTÃO NA SEMAM E INFORMAR O MOTIVO DA NÃO UTILIZAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>Wellington Neim, Marília Rolla</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5720/5720_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5720/5720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO THIAGO COTA ACADEMIA AO AR LIVRE PRA O BAIRRO DA RASA.</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5718/5718_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5718/5718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO RODRIGO DE CASTRO EMPENHO JUNTO AO SEC. DE SAÚDE, PARA INCLUIR O HNSD NO PROGRAMA ORÇAMENTARIO, REFERENTE AO CREDENCIAMENTO NA REDE CEGONHA.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5712/5712_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5712/5712_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ENCAMINHAR O DEMONSTRATIVO ANALÍTICO DAS RECEITAS E DESPESAS DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5711/5711_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5711/5711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE LIMPEZA NA ESCADARIA DA RUA CARAIBAS ENTRE AS RUAS VIRGINIA CASTANHEIRA E MARECHAL DEODORO.</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>Joãozinho Carteiro, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5709/5709_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5709/5709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇO DE LIMPEZA NO BUEIRO LOCALIZADO NA AV. ABDALLA FELÍCIO, PRÓXIMO A ANTIDA SEDE DA GRS.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5710/5710_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5710/5710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE REFORNA NA RUA DOM BOSCO, EM FRENTE AO Nº 141.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5708/5708_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5708/5708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA REPOSIÇÃO DE BLOQUETES EM TODA A EXTENSÃO DA RUA JOAQUIM MACHADO GUIMARES</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5719/5719_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5719/5719_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO EXECUTIVO PELA ENTREGA DO PSF DA RASA, BENEFICIANDO A COMUNIDADE.</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5707/5707_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5707/5707_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR O DESENTUPIMENTO E COLOCAÇÃO DE TAMPA NOS BUEIROS DA RUA PROFESSOR RAIMUNDO MARTINIANO FERREIRA.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5706/5706_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5706/5706_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DISPONIBILIZAR O CAMINHAO PIPA PARA JOGAR AGUA EM FRENTE AO HAGF, PERTO DA  BANCA DE REVISTAS E DO ACÇOUGUE RESENDE E PRÓXIMO AO MANOEL DO GAS, NA RUA JOSÉ MARIANO.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5717/5717_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5717/5717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO Nº DE VAGAS RESERVADAS PARA PARADA DE ÔNIBUS NA AV. GETULIO VARGAS, POIS MORADORES QUE NÃO POSSUEM GARANGENS ESTÃO PREJUDICADOS. (ABAIXO ASSINADO)</t>
   </si>
   <si>
     <t>5757</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5757/5757_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5757/5757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR O CASCALHAMENTO DA ESTRADA DA BOA VISTA/ PONTAL.</t>
   </si>
   <si>
     <t>5758</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5758/5758_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5758/5758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O CONTRATO DE CUSTEIO JUNTO AO CISAMAPI.</t>
   </si>
   <si>
     <t>5759</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5759/5759_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5759/5759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CÓPIA DE TODA A DOCUMENTAÇÃO AUTORIZANDO A  CONSTRUTORA G3 A REALIZAR TERRAPLANAGEM EM TERRENO PERTO DO BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>5763</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5763/5763_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5763/5763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO APARECIMENTO DE RATOS NO BARRANCO DA RUA CARANGOLA.</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5765/5765_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5765/5765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE CAPINA E LIMPEZA NA TRAVESSA ELOI FRAGA NO TRIANGULO NOVO E NA RUA GUARANI, BAIRRO PALMEIRENSE.</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5766/5766_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5766/5766_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO MAJOR LUIZ MARINHO, A POSSIBILIDADE DE REFORÇAR O POLICIAMENTO DURANTE O DIA NA AV. DR. JOSÉ MARIANO, PRÓXIMO AO Nº 450, ASSALTOS NO LOCAL.</t>
   </si>
   <si>
     <t>5761</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5761/5761_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5761/5761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXECUTIVO DETERMINAR SERVIÇOS DE LIMPEZA NO CÓRREGO DO MANSO, PROXIMO A RESIDÊNCIA DE Nº 200 - </t>
   </si>
   <si>
     <t>5762</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5762/5762_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5762/5762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA ENTRE AS RUAS ORDALINO RODRIGUES E JOSÉ PEDRO DIAS.</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5764/5764_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5764/5764_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO HNSD PELA INAUGURAÇÃO DA SALA DE ESPERA E DA UNIDADE DE PROCEDIMENTO AMBULATORIAL, BEM COMO PELA MISSA REALIZADA EM COMEMORAÇÃO AOS 143 ANOS DO HOSPITAL.</t>
   </si>
   <si>
     <t>5760</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5760/5760_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5760/5760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORE NA RUA ARMINDO PEREIRA, PROXIMO AO N º 150.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5767/5767_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5767/5767_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE QUEBRA MOLAS NA RUA JOÃO SETTE, Nº 49, ESQUINA COM A RUA ANTÔNIO BRANT RIBEIRO.</t>
   </si>
   <si>
     <t>5770</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5770/5770_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5770/5770_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAÇÃO A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA JOÃO MAYRINK, PRÓXIMO AOS NºS 161 E 225, CRUZAMENTO COM A RUA TAPAJÓS.</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5768/5768_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5768/5768_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO COMANDANTE DA PM CONGRATULANDO PELO EXCELENTE TRABALHO REALIZADO NO BAIRRO PACHECO, NO DIA DAS ELEIÇÕES, PELO CABO AQUILES E SOLDADO EDSON.</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5785/5785_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5785/5785_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO JUIZ ELEITORAL DR. ÁDERSON ANTÔNIO DE PAULO PELO EXCELENTE TRABALHO REALIZADO POR OCASIÃO DAS ELEIÇÕES MUNICIPAIS. AOS CANDIDATOS A VEREADORES, PREFEITO E VICE, ELEITOS, DESEJANDO SUCESSO.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5798/5798_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5798/5798_texto_integral.pdf</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5799/5799_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5799/5799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR MELHORIAS NO ACESSO DA PONTE PRÓXIMA AO BAHAMAS, DEGRAU MUITO ALTO.</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5769/5769_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5769/5769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA RUA ARNALDO BARBOSA.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5807/5807_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5807/5807_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND802 (0OF507 SG CÂMARA MUNICIPAL) SOLICITA INFORMAÇÕES SOBRE OBRAS DE CALÇAMENTO DE RUAS E CONSTRUÇÃO DE NOVO POSTO DE SAÚDE EM ANA FLORÊNCIA.  / RESPOSTA OF1.114 GABI DE 25.10.L2016 E ANEXOS.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5784/5784_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5784/5784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE MOÇÕES DE PESAR AOS FAMILIARES DE ANA MIRTES BRANGIONI E LUIZ BADALO (GONZAGUINHA), EM RAZÃO DE SEU FALECIMENTO. _x000D_
 </t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5808/5808_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5808/5808_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 804, PROT. 155/2016 - (9OF508 SG CÂMARA MUNICIPAL) DA VEREADORA VALÉRIA CRISTINA ALVARENGA DOS SANTOS, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE RECEITAS E DESPESAS DO FUNDO MUNICIPAL DE SAÚDE. / RESPOSTA OF.1.222 GABI DE 25.10.2016 E ANEOS.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5783/5783_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5783/5783_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO HNSD PELA CAMPANHA OUTUBRO ROSA.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5781/5781_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5781/5781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A OBRA QUE FOI PARALISADA NA RUA PEDRO SOARES, BAIRRO NOVA ALMEIDA.</t>
   </si>
   <si>
     <t>5782</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5782/5782_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5782/5782_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. JOSÉ FLÁVIO MARQUES, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5796/5796_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5796/5796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO REPAROS NA ESTRADA DO BONFIM ATÉ O GENTIO.</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5795/5795_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5795/5795_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇO DE LIMPEZA NA RUA SANTO ANTONIO, PRÓXIMO AO Nº 1.617</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5794/5794_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5794/5794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A MESA DIRETORA, DISPONIBILIZAR ATRAVES DO ORÇAMENTO DA CÂMARA , O VALOR DE DOIS MIL REAIS PRA EFETUAR REPAROS NO TELHADO DO QUARTEL DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5787/5787_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5787/5787_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR: A) - FAMILIARES DA JOVEM THAIS SODRÉ EM RAZÃO DE SEU FALECIMENTO; A SRª LUCIMAR AULERIANO, PELO FALECIMENTO DE SEU PAI.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5793/5793_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5793/5793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AGENDAR O ONIBUS ROSA PARA REALIZAÇÃO DE EXAMES NO GENTIO.</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5792/5792_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5792/5792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ANALISE  A POSSIBILIDADE DE CONSTRUIR REDUTOR DE VELOCIDADE NA RUA SÃO SEBASTIAO, PROXIMO AO Nº 123.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5791/5791_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5791/5791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR OS MOTIVOS QUE A CRECHE ARCO IRIS NAO ACEITARÁ CRIANÇAS DE 1 A 6 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5797/5797_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5797/5797_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A MÁFIA AZUL PELA CAMPANHA REALIZADA PARA ARRECADAR RECURSOS PARA TRATAMENTO DE SAÚDE DA EMANUELA.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5790/5790_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5790/5790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DESASSOREAR O CÓRREGO PASSA CINCO.</t>
   </si>
   <si>
     <t>5789</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5789/5789_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5789/5789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA REPOR OS BLOQUETES DA RUA JOAQUIM MACHADO GUIMARÃES.</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5786/5786_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5786/5786_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. ANTONIO MARCIO PINHO RIBEIRO, PELO FALECIMENTO DA ESPOSA, FERNANDA TAVARES.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5788/5788_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5788/5788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PATROLAR E CASCALHAR A COMUNIDADE DO BOQUEIRÃO.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5809/5809_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5809/5809_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 820, PROT. 163/2016 - DA VEREADORA PATRÍCIA MONTEIRO CASTANHEIRA (OF523  SG CÂMARA MUNICIPAL), SOLICITANDO AO EXECUTIVO CÓPIA DA FICHA DE INVENTÁRIO DO COLÉGIO SALESIANO DOM HELVÉCIO. / RESPOSTA OF.1.223 GABI DE 25.10.2016.</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5857/5857_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5857/5857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR, COM URGÊNCIA, A INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO BAIRRO VALE DO IPÊ, A PEDIDO DE MORADORES.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5850/5850_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5850/5850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR FISCALIZAÇÃO NO BAIRRO VALE DO IPÊ, PARA EFETUAR LIMPEZA, POIS O MATO ESTÁ COM MUITO MATO, A PEDIDO DOS MORADORES.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5849/5849_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5849/5849_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO DO DER, A COLOCAÇÃO DE DOIS QUEBRA MOLAS NAS PROXIMIDADES DO PESQUE  E PAGUE SOMBRIO, OU A INSTALAÇÃO DE RADARES, DEVIDO A OCORRENCIA DE ACIDENTES GRAVES NO LOCAL.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5834/5834_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5834/5834_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS PELA COLOCAÇÃO DE QUEBRA MOLAS NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5855/5855_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5855/5855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE O CAMINHÃO MB - PLACA KMM 7588 - COMPACTADOR DE LIXO, QUE ESTÁ PARADO NO PATIO HA MAIS DE 120 DIAS (COM LIXO DENTRO)</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5848/5848_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5848/5848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA JOSÉ PEREIRA VILA, 121 - PONTAL</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5852/5852_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5852/5852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA VÁRIOS PEDIDOS AO EXECUTIVO PARA COLOCAR GUARDA CORPO EM UM TRECHO DE APROXIMADAMENTE 150 METROS NA RUA JOÃO PINTO DE GODOI, VAU AÇU.</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5853/5853_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5853/5853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A PINTURA DE FAIXA PARA PEDESTRES NA RUA INHÁ TORRES, Nº 190.</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5854/5854_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5854/5854_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO A DIREÇÃO DA FÁBRICA DE PAPEL, SOLUÇÃO PARA A QUESTÃO DO MAU CHEIRO EXALADO PELA FÁBRICA, PREJUDICANDO A TODOS</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5851/5851_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5851/5851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA COLOCAR CASCALHO NA COMUNIDADE DO CÓRREGO DO PAULO - VARGINHA E PERTO DA FAZENDA DO SR. OMAR, VAU AÇU.</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5846/5846_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5846/5846_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR , EM NOME DA CASA, A SRª TEREZA ISABEL, PELO FALECIMENTO DE SUA MAE.</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5847/5847_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5847/5847_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR SO SECRETARIO DE ESTADO DE CULTURA, SR. ANGELO OSVALDO, PELO FALECIMENTO DE SUA MAE.</t>
   </si>
   <si>
     <t>5856</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5856/5856_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5856/5856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A OBRA DE REPAROS NA SEDE DO CORPO DE BOMBEIROS, E PEDE PROVIDENCIAS PARA SOLUÇÃO DO PROBLEMA.</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5650/5650_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5650/5650_texto_integral.pdf</t>
   </si>
   <si>
     <t>5824</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5824/5824_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5824/5824_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECENDO AO EXECUTIVO PELA INSTALAÇÃO DE ACADEMIA AO AR LIVRE NO BAIRRO VALE DO IPÊ, A PEDIDO DO VEREADOR</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5826/5826_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5826/5826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DEMUTRAN VERIFICAR A SITUAÇÃO DO TRANSITO NA VOLTA DA BANANA, CONSTANTES ENGARRAFAMENTOS.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5825/5825_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5825/5825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVODÊNCIAS QUANTO À SITUAÇÃO DO PASSEIO DA RUA JOÃO VIDAL DE CARVALHO.</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5821/5821_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5821/5821_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES EM NOME DA CASA AO PASTOR ROGÉRIO FLADER PELA CELEBRAÇÃO DO CULTO NA IGREJA UNIVERSAL E AGRADECE PELA RECEPTIVIDADE.</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5820/5820_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5820/5820_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR, EM NOME DA CASA,  AO SR. ADELMO DO CARMO, PELO FALECIMENTO DO CUNHADO E A SRª. CORMARIA DO ROSÁRIO NEVES PELO FALECIMENTO DO ESPOSO, SR. REINALDO DE PAULA NEVES.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5819/5819_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5819/5819_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A CIA TEATRO DE BOLSO PELO BRILHANTE APRESENTAÇÃO POETA DO RISO, EM COMEMORAÇÃO AOS 150 ANOS DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5811/5811_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5811/5811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA,  A DEFENSORIA PÚBLICA, A SEMSA, EM ESPECIAL AO ENFERMEIRO SR. GERSON BARBOSA, PELA  COLOCAÇÃO DE 1º LUGAR NO IV CONCURSO DE PRÁTICAS EXITOSAS.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5814/5814_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5814/5814_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES QUANTO A FALTA DE ÁGUA NO BAIRRO NOVO HORIZONTE. E NOS BAIRROS FORTALEZA E SÃO JUDAS TADEU(SUGESTÃO DE VALÉRIA). SOLICITA AINDA CÓPIA DOS RELATÓRIOS DOS RESERVATÓRIOS.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5813/5813_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5813/5813_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE ENTULHOS NA RUA JOSÉ JUSTINO DE SOUZA, VAU AÇU</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5812/5812_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5812/5812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DMAES, PROVIDÊNCIAS QUANTO AO BURACO DEIXADO APÓS REALIZAÇÃO DE OBRA NA RUA CARAÍBAS</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5815/5815_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5815/5815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE DUAS ARVORES NA RUA SÃO LOURENÇO, PRÓXIMO AO Nº 635</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>Pracatá, Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5810/5810_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5810/5810_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ESCOLINHA SANTO ANTÔNIO PELA MOSTRA CULTURAL REALIZADA NA ESCOLA.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5817/5817_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5817/5817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR AS PROVIDENCIAS QUE ESTÃO SENDO TOMADAS SOBRE A MINA QUE ABASTECE A COMUNIDADE DA USINA SANTA HELENA, UMA VEZ QUE FOI DETACTADA CONTAMINAÇÃO.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5818/5818_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5818/5818_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PARA DETERMINAR A RETIRADA DE ENTULHOS NA RUA SANTO ANTÔNIO, PRÓXIMO AOS NºS 617, 1.627.</t>
   </si>
   <si>
     <t>5823</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5823/5823_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5823/5823_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A SRª. RAQUEL PELA INAUGURAÇÃO DO BAR BISTRÔ JARDIM</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5822/5822_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5822/5822_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÕES DE PESAR, EM NOME DA CASA, AO SR. CARLOS, PELO FALECIMENTO DE SUA MÃE, E AOS FAMILIARES DO SR. FRANCISCO CLARA VIEIRA, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5816/5816_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5816/5816_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES QUANTO AOS IMOVEIS  QUE FORAM DOADOS NO CDI.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O ENVIO DE DOCUMENTOS RELATIVOS À REUNIÃO EXTRAORDINÁRIA DO CODEMA EM 24/10/2016.</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5831/5831_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5831/5831_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO EXECUTIVO DETERMINAR SERVIÇO DE LIMPEZA E RETIRADA DE ENTULHOS NA RUA SANTO ANTÔNIO, PRÓXIMO AO NÚMERO 1200</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5830/5830_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5830/5830_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA CAPINA E LIMPEZA NA PARTE ALTA DA AV. DR. JOSÉ MARIANO, ENTRE AS RUAS GUARAPIRAGA E ARMINDO PEREIRA</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5829/5829_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5829/5829_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS NA PARTE ALTA DA AV. DR. JOSÉ MARIANO, ENTRE AS RUAS GUARAPIRANGA E ARMINDO PEREIRA (SERVIÇO DE CALCETEIRO)</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND856 (OF544 SG CÂMARA MUNICIPAL) SOLICITA AO EXECUTIVO COLOCAÇÃO DE GUARITA NOS PONTOS DE ÔNIBUS DA AV. ABDALLA FELICIO, 246, PROXIMO A PNEUTEX E NA AV. JOSÉ GROSSI, EM FRENTE A ANTIGA CVG. / RESPOSTA  856: OF.1.301 GABI DE 17.11.2016.</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5828/5828_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5828/5828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PINTURA NAS FAIXAS PARA PEDESTRES NOS BAIRROS PALMEIRAS E SANTO ANTONIO.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A NEIDE COELHO MOREIRA PELA APROVAÇÃO COM NOTA MAXIMA NO TCC DE PSICOLOGIA DA UNIVIÇOSA</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND859(OF544 SG CÂMARA MUNICIPAL) SOLICITA AO EXECUTIVO  INFORMAÇÕES SOBRE AS PROVIDENCIAS TOMADAS SOBRE O DESCARTE IRREGULAR DE ESGOTO EM ÁREA DE PRESERVAÇÃO NO BAIRRO FORTALEZA. /  RESPOSTA OF182 DMAES DE 11.11.2016.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5858/5858_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5858/5858_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO CLUBE DE ANTIGOMOBILISMO PELA EXPOSIÇÃO REALIZADA EM 30/10, NA PRAÇA DE PALMEIRAS</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5859/5859_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5859/5859_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ESCOLA NOSSA SENHORA AUXILIADORA E AO PROFESSOR GUILHERMA SALGADO PELOS RESULTADOS OBTIDOS NO PROJETO DE HANDEBOL EM 2016.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5827/5827_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5827/5827_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PARA A INSTALAÇÃO DE UM GABINETE DENTÁRIO PARA A UBS/PONTAL</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND. 863, PROT. 168/2016 - DO VEREADOR LEONARDO NASCIMENTO MOREIRA, SOLICITANDO AO EXECUTIVO INFORMAÇÕES SOBRE A APLICAÇÃO DE RECURSOS REFERENTES AO FUNDO DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5839/5839_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5839/5839_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIAS NA ILUMINAÇÃO PÚBLICA NA REGIÃO DO BAIRRO CENTRAL E AO IFMG.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5838/5838_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5838/5838_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIAS QUANTO AO ACUMULO DE LIXO NA ENTRADA DO BAIRRO VILA ALVARENGA.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5841/5841_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5841/5841_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DE CRISTIANE GONÇALVES, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5837/5837_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5837/5837_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANTO AO BARRANCO QUE ESTÁ CEDENDO NA RUA OLEGARIO MACIAL, PROXIMO AO Nº 256</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5844/5844_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5844/5844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO DURVAL ANGELO, INTERVENÇÃO NA EMENDA PARLAMENTAR DESTINANDO 300  MIL A PONTE NOVA.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5840/5840_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5840/5840_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. GOMIDES, EM RAZÃO DE SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5836/5836_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5836/5836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO RESPOSTA E INFORMAÇÕES SOBRE OBRAS NA SEDE DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5843/5843_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5843/5843_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO PREFEITO ELEITO DE ORATORIOS PELA EXPRESSIVA VOTAÇÃO E DESEJA SUCESSO.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5835/5835_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5835/5835_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE DESENTUPIMENTO DE BUEIROS NAS RUAS ANTONIO FREDERICO OZANAN, CARLOS GOMES E CRISTIANO DE FREITAS CASTRO, ANTES DO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5832/5832_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5832/5832_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR DATA PREVISTA PARA O RETORNO DAS OBRAS DA ACADEMIA DA SAUDE, NA RASA.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5833/5833_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5833/5833_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO PEDIDO PARA A RETIRADA DE ENTULHOS ENTRE A PONTE DA RASA ATÉ O CENTRO DE EVENTOS BABILÔNIA.</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5842/5842_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5842/5842_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR , EM NOME DA CASA, A SRª. GRÁCIA, EM RAZÃO DO FALECIMENTO DE SEU ESPOSO, O SR. JOSÉ CÉSAR SOARES.</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5845/5845_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5845/5845_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AOS SR. ALEXANDRE, JOÃO MATTOS E A TV EDUCAR PELO EXCELENTE TRABALHO REALIZADO EM COMEMORAÇÃO AOS 150 ANOS DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE UMA LIXEIRA SUSPENSA NA RUA SANTO ANTONIO, PRÓXIMO AO Nº 1000</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO CONSELHO DE PATRIMÔNIO HISTÓRICO AÇÃO EFETIVA PARA PRESERVAÇÃO DA PLACA DE INAUGURAÇÃO DA PONTE DA BARRINHA.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A TROCA DE LÂMPADAS QUEIMADAS NO PONTILHAO DE FERRO.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>Marília Rolla, Patrícia Monteiro Castanheira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5861/5861_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5861/5861_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ENVIO DE OFÍCIO AO CONSELHO MUNICIPAL DE PATRIMÔNIO CULTURAL E NATURAL DE PONTE NOVA, SUGERINDO A REALIZAÇÃO DOS ESTUDOS E ADOÇÃO DOS PROCEDIMENTOS NECESSARIOS AO TOMBAMENTO, NA FORMA DA LEGISLAÇÃO VIGENTE, DO CONJUNTO ARQUITETÔNICO QUE COMPÕE O COLÉGIO SALESIANO DOM HELVÉCIO.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5860/5860_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5860/5860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE MOÇÃO DE CONGRATULAÇÕES AO SR. ANTÔNIO BARTOLOMEU, PELO LANÇAMENTO DE SUA BIOGRAFIA. </t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf</t>
   </si>
   <si>
     <t>IND884 SOLICITA ENVIO DE OFÍCIO AO PREFEITO MUNICIPAL SUGERINDO ESTUDOS E AÇÕES DO SETOR COMPETENTE NO SENTIDO DE PODAR, SUPRIMIR OU SUBSTITUIR ÁRVORES, DOENTES OU TOMADAS POR ERVAS DE PASSARINHO NAS PROXIMIDADES DO PONTILHÃO DE FERRO.  RESPOSTA OF224/SEMCET DE 22.11.2016.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA, AO JOVEM LUIZ MARCELO PELO TITULO DE CAMPEAO DE BASQUETE SUB 16 PELO MINAS TENIS CLUBE.</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5864/5864_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5864/5864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR COLOCAÇÃO DE FAIXA PARA PEDESTRES E PLADA DE ÁREA ESCOLAR EM FRENTE A ESCOLA DOM BOSCO E ESCOLA DO BAIRRO DE FÁTIMA.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5869/5869_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5869/5869_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NA RUA MERIDIONAL.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5870/5870_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5870/5870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANTO AOS ENTULHOS JOGADOS A RUA SANTO ANTÔNIO.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5862/5862_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5862/5862_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A CONCLUSÃO DA OBRAS DO PONTILHAO DE FERRO.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5863/5863_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5863/5863_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO REPAROS NAS RUAS FRANCISCO CARISSIMO E AMAZONAS NO BAIRRO SÃO PEDRO.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CONTRUIR MUROS NO ENTORNO DA MINA E NO MORRO DO ADO, NO PONTAL.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5865/5865_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5865/5865_texto_integral.pdf</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5871/5871_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5871/5871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DNIT CONSTRUIR REDUTORES DE VELOCIDADES PRÓXIMO A ENTRADA PARA O MUNICÍPIO DE GUARACIABA.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5867/5867_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5867/5867_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR OPERAÇÃO TAPA BURACOS NA AV. ANTONIO BRANT RIBEIRO, Nº 5</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A BCR  PELO RECEBIMENTO DO MERITO EMPRESARIAL</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5868/5868_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5868/5868_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MELHORIAS NA ILUMINAÇÃO PÚBLICA DOS LOCAIS ONDE ESTÃO INSTALADAS ACADEMIAS AO AR LIVRE PROXIMO A RODOVIÁRIA VELHA, VILA OLIVEIRA E COPACABANA.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS QUANTO À ENXURRADAQUE ESTÁ ENTRANDO NA CASA SITUADA NA RUA SERGIPE, 305A.</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAR DESENTUPIMENTO DE BUEIROS PRÓXIMOS AO ANEL RODOVIÁRIO, NA SAÍDA PARA BH.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO PODER EXECUTIVO SOLICITANDO MANUTENÇÃO URGENTE NAS RUAS DE ACESSO À FACULDADE DINÂMICA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENVIO DE OFÍCIO AO PODER EXECUTIVO REQUERENDO MANUTENÇÃO NA AVENIDA AFONSO VASCONCELOS QUE DÁ ACESSO AO AEROPORTO DE PONTE NOVA.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR QUAIS PROVIDÊNCIAS SERÃO TOMADAS QUANTO AO DESMORONAMENTO NA AV. NOSSA SENHORA DAS GRAÇAS.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>Leo Moreira, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR. GENÉSIO PINTO COELHO, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANTO AO BURACO EXISTENTE NA RUA CARAIBAS.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO IEF LIBERAR A PESCA COM VARA E MOLINETE NO MUNICIPIO.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE UMA ÁRVORE CAIDA NA PRAÇA DO PONTAL</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO PREFEITO ELEITO DE RIO CASCA.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A CONSTRUÇÃO DE REDUTORES DE VELOCIDADE NA AV. AMAZONAS E RUA TOCANTINS.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PODA DE ÁRVORES NA PRAÇA DO PACHECO</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. FERNANDO E IRMÃOS PELO FALECIMENTO DA SRª. CREUZA DE PAULA</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO DEPUTADO THIAGO COTA PELO FALECIMENTO DA FILHA MARIA CLARA</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR CAPINA E LIMPEZA NA RUA GUARANI.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OBSTRUÇÃO DE UM BURACOS EM FRENTE AO HOSPITAL ARNALDO GAVAZZA</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DO SR. MAURO LUCIO CASTRO GOMES, PELO SEU FALECIMENTO</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES, EM NOME DA CASA,  AO COLEGIO DOM HELVECIO, PELA III MOSTRA CULTURAL</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA JOVEM NATÁLIA MAYRINK DELAZARI, PELO SEU FALECIMENTO.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM NOME DA CSPM, CONVIDA A SECRETARIA DE MEIO AMBIENTE, SRª. ALESSANDRA REGINA PARA PARTICIPAR DA TRIBUNA LIVRE PARA FALAR SOBRE O SERVIÇO DE LIMPEZA E ATERRO SANITARIO.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DMAES VERIFICAR O VAZAMENTO DE ÁGUA NA AV. OTÁVIO SOARES, EM FRENTE AO Nº 100.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO TROCA DE LAMPADAS NO PONTAL.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CAPINA, LIMPEZA E RETIRADA DE ENTULHOS NAS RUAS JOÃO PINTO DE GODOY, JOSÉ FAUSTINO DE SOUZA E NOS CAMPOS DE FUTEBOL DO VAU AÇU, RAZENSE E BOM SERÁ.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AOS SRS. JOSÉ ROBERTO, JOSÉ EDGAR E GERALDO PORTUGUES PELO ENCONTRO DE ATIRADORES DE 1966</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A BANDA SETE DE SETEMBRO E A BARTOFIL PELO PROJETO MANHA MUSICAL, REALIZADO E, 20/11, NA PRAÇA DE PALMEIRAS.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO E AO CREA AVALIAÇÃO DOS PILARES DA PONTE QUE LIGA PALMEIRAS AO TRIÂNGULO.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A POLICIA CIVIL PELA INAUGURAÇÃO DA SALA ELETRONICA PARA OBTENÇÃO DA CNH, NA SEDE DO UAI</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS A  CÂMARA DE VIÇOSA PELO CONVITE PARA ENCONTRO COM  APOLÍTICA.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE UMA ÁRVORE NA AV. CRISTIANO DE FREITAS CASTRO, EM FRENTE AO Nº 300</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO AÇÕES PARA RESOLVER A SITUAÇÃO DOS EUCALIPTOS NO ALTO DO SUMARÉ.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO OPERAÇÃO TAPA BURACOS, CAPINA, LIMPEZA NAS ADJACÊNCIAS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DMAES INFORMAÇÕES SOBRE A SITUAÇÃO DO PROJETO DE CONSTRUÇÃO DE INTERCEPTORES E DA ETE</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. ADEMAR FIGUEIREDO PELA ELEIÇÃO E POSSE COMO PRESIDENTE DA ALEPON.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR PINTURA  DE FAIXAS PARA PEDESTRES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO COLÉGIO EQUIPE PELA ORGANIZAÇÃO DA FORMATURA DA TURMA DO EQUIPINHO</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, A SRª. VANERLI E FAMILIARES, PELO FALECIMENTO DE SUA IRMÃ MIRIAN</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SR. MARCELO RAIMUNDI PELO RECEBIMENTO DO TITULO DE CIDADÃO HONORÁRIO NA CIDADE DE LEOPOLDINA.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A COLOCAÇÃO DE CASCALHO PERTO DA PORTEIRA E NA ESTRADA DE ACESSO A FUNDAÇÃO MENINO JESUS.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE CASCALHO NA ESTRADA DE ACESSO DO SÍTIO CARNEIRO, PERTO DO MATA BURRO.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AO SR. TITO SOARES, EM RAZÃO DO FALECIMENTO DE SEU PAI SR. NÉLIO SOARES.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PARA COLOCAÇÃO DE GUARD RAIL NA PONTE DO PONTAL.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5936/5936_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5936/5936_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A BANDA SANTISSIMA TRINDADE PELO PROJETO SONS DE MINAS E AOS ALUNOS DE MEDICINA DA DINAMICA PELA REALIZAÇÃO DA II MED JAVAL</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO CRIAR PROJETO PARA SOLUCIONAR O PROBLEMA DE REDE PLUVIAL PROXIMO AO CAMPO DO BAIRRO ANA FLORÊNCIA</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA PEDIDO AO EXECUTIVO PEDINDO PROVIDÊNCIAS QUANTO AOS ARVORES DE EUCALIPTO NO ALTO DO SUMARÉ, A PEDIDO DE MORADORES.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAR OS MOTIVOS DA NAO ACEITAÇÃO DE PROJETO PARA CONSTRUÇÃO NO LOTEAMENTO VALE DO SERENO</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ACIP NA PESSOA DO PRESIDENTE NOEMIO FERNANDES PELA REELEIÇÃO A FRENTE DA ENTIDADE</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO DEPUTADO FEDERAL MARCELO ARO PELA POSTURA E VOTAÇÃO FAVORAVEL AO RELATORIO ORIGINAL QUANTO AS DEZ MEDIDAS DE COMBATE A CORRUPÇÃO.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES A ASSUVAP PELO SUCESSO DO SEMINÁRIO DE ENCERRAMENTO DE ATIVIDADES 2016</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERE A MESA DIRETORA, A PREFEITURA E AO MINISTERIO PUBLICO REALIZAR AUDIENCIA PUBLICA PARA DISCUTIR O EDITAL DE TOMBAMENTO DO NUCLEO HISTORICO URBANO DE PONTE NOVA</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AO CHAPECOENSE FUTEBOL CLUBE E FAMILIARES, PELA TRAGEDIA OCORRIDA</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO CONSELHO MUNICIPAL DE PATRIMÔNIO  MANIFESTANDO SOBRE A MANUTENÇÃO DO ACERVO HISTÓRICO DO COLEGIO DOM HELVECIO.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO CRISTIANO DA SILVEIRA SOLICITANDO EMPENHO PARA A MUNICIPALIZAÇÃO DO TRECHO DA RODOVIA MG 329 - KM 135,1 A 137,7 - TRECHO ENTRONCAMENTO MG 262/PONTE NOVA</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER ENVIO DE MOÇÃO DE PESAR AO SR. JOSÉ RENATO LOPES, EM RAZÃO DO FALECIMENTO DE SUA ESPOSA, A SRA. MARIA ELI CARVALHO LOPES. </t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO ACIONAR A EMPRESA RESPONSAVEL PELAS OBRAS DO PONTILHÃO DE FERRO PARA FINALIZAR AS PENDÊNCIAS</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANDO AO AFUNDAMENTO DA RUA PATAGÔNIA., BAIRRO  MALVINAS</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5957/5957_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5957/5957_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NA RUA DOM BOSCO, PROXIMO AOS NºS.: 600/700</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INFORMAÇÕES SOBRE A CONCLUSÃO DE OBRA NA RUA LUIZ MARTINS SOARES SOBRINHO</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO SERVIÇOS DE CAPINA E LIMPEZA NA RUA VIRGINIA DE ALMEIDA</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5954/5954_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5954/5954_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO COLOCAÇÃO DE CASCALHO NA ESTRADA QUE DÁ ACESSO A COMUNIDADE DE BOA VISTA.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A RETIRADA DE TERRA NA CANALETA DA ESTRADA DE ACESSO AO PONTAL.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR A SRª. MARIA HELENA VALENTIM E FAMILIARES, PELO FALECIMENTO DE SEU PAI OTÁVIO VALENTIM</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO RODRIGO DE CASTRO INTERVENÇÃO NA EMENDA PARLAMENTAR NO VALOR DE 200 MIL PARA ASFALTAMENTO DA RUA ANTONIO TEIXEIRA, BAIRRO SÃO GERALDO.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDENCIAS QUANTO AO VAZAMENTO DE ÁGUA NO INICIO DA RUA MAJOR SOARES</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS AO VEREADOR ANTONIO PIMENTEL PELA ENTREGA DO TÍTULO DE CIDADAO HONORÁRIO AO SR. MARCELO RAIMUNDI</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTOS A MARANATA PELO CONVITE</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA ENVIO DE OFÍCIO À JUÍZA FEDERAL ROSILENE MARIA CLEMENTE DE SOUZA FERREIRA, DA 12ª VARA CIVEL DO TRIBUNAL DE JUSTIÇA FEDERAL AGRADECENDO PELA AUDIÊNCIA CONCEDIDA A REPRESENTANTES DE PONTE NOVA EM BUSCA DO RECONHECIMENTO DE PONTE NOVA COMO MUNICÍPIO ATINGIDO PELA LAMA DA SAMARCO E DE GARANTIA AO DIREITO DE SER INDENIZADA PELOS PREJUÍZOS AMBIENTAIS E ECONÔMICOS SOFRIDOS._x000D_
 O VEREADOR ENFATIZA O PROFISSIONALISMO DA JUÍZA QUE RECEBEU PRONTAMENTE OS PONTENOVENSES COM SIMPATIA, TRANSPARÊNCIA, SIMPLICIDADE, OBJETIVIDADE E CLAREZA NOS ESCLARECIMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO DIÁCONO JOSÉ PAULINO DE GODOY JUNIOR, A PAROQUIA SÃO PEDRO E A INSPETORIA SÃO JOÃO BOSCO, PELA ORGANIZAÇÃO DA CERIMONIA DE ORDENAÇÃO</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, EM NOME DA CASA, AOS FAMILIARES DA SRª. MARIA HELOISA DE OLIVEIRA, EM RAZÃO DE SEU FALECIMENTO</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES , EM NOME DA CASA, AOS SRS. WILLIAN XAVIER LIMA, PAULO ROBERTO DE SOUZA, JESSÉ DE FRANÇA CARDOSO E MARCO ANTÔNIO INÁCIO, PELA PRESTEZA NOS ATENDIMENTOS AOS CHAMADOS OCORRIDOS DURANTE OS FINAIS DE SEMANA</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO DEPUTADO RODRIGO DE CASTRO APRESENTAR EMENDA PARLAMENTAR PARA LIBERAR RECURSOS PARA A COBERTURA DA QUADRA DA ESCOLA DO PONTAL.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA  AO DER E AO EXECUTIVO RECAPEAMENTO ASFALTICO PROXIMO A PONTE DA USINA DO PONTAL</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR O CONSERTO NA TAMPA DO BUEIRO  NO MEIO DA RUA FELISBERTO LEOPOLDO, GAVETÃO</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO JUNTO AO DMAES PARA  O TERMINO DA OBRA NA RUA ANTONIO GARAVINI, BURACO  NO LOCAL.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO DETERMINAR A CONSTRUÇÃO DE BUEIROS NA RUA TEOFILO NASCIMENTO, AGUA EMPOÇADA NA RUA.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Joãozinho Carteiro, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRª; GERALDA, EM RAZÃO DE SEU FALECIMENTO</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO A COLOCAÇÃO DE CASCALHO NA RUA JOAQUIM MACHADO GUIMARAES ATÉ O SÍTIO GRAVATÁ.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRACIMENTOS AO DEPUTADO ROBERTO ANDRADE PELA EMENDA PARLAMENTAR QUE LIBEROU RECURSOS PARA A VILA DO IAA, RASA</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO THIAGO COTA PARA DISPONIBILIZAR ACADEMIA AO AR LIVRE PARA O PONTAL.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO SR. MÁRIO E FAMILIARES, PELO FALECIMENTO DE SUA MÃE.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>Paulo Augusto Malta Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL NO 3.979/2015, QUE PRORROGA O PRAZO PARA O INSS INICIAR A CONSTRUÇÃO DE SUA SEDE PRÓPRIA EM TERRENO DOADO PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>PCDMA</t>
   </si>
   <si>
     <t>Pauta de Reunião de CDMA</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4964/4964_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4964/4964_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA REUNIÃO DE COMISSÃO DE DEFESA DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4965/4965_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4965/4965_texto_integral.pdf</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5015/5015_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5015/5015_texto_integral.pdf</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5804/5804_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5804/5804_texto_integral.pdf</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>PCFLJ</t>
   </si>
   <si>
     <t>Pauta de Reunião de CFLJ</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4949/4949_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4949/4949_texto_integral.pdf</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5014/5014_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5014/5014_texto_integral.pdf</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5025/5025_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5025/5025_texto_integral.pdf</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5085/5085_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5085/5085_texto_integral.pdf</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5124/5124_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5124/5124_texto_integral.pdf</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5199/5199_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5199/5199_texto_integral.pdf</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5200/5200_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5200/5200_texto_integral.pdf</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5264/5264_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5264/5264_texto_integral.pdf</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5303/5303_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5303/5303_texto_integral.pdf</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5304/5304_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5304/5304_texto_integral.pdf</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5396/5396_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5396/5396_texto_integral.pdf</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5397/5397_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5397/5397_texto_integral.pdf</t>
   </si>
   <si>
     <t>5433</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5433/5433_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5433/5433_texto_integral.pdf</t>
   </si>
   <si>
     <t>5493</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5493/5493_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5493/5493_texto_integral.pdf</t>
   </si>
   <si>
     <t>5494</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5494/5494_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5494/5494_texto_integral.pdf</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5735/5735_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5735/5735_texto_integral.pdf</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5736/5736_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5736/5736_texto_integral.pdf</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5737/5737_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5737/5737_texto_integral.pdf</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5738/5738_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5738/5738_texto_integral.pdf</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5739/5739_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5739/5739_texto_integral.pdf</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5740/5740_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5740/5740_texto_integral.pdf</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5741/5741_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5741/5741_texto_integral.pdf</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5742/5742_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5742/5742_texto_integral.pdf</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5778/5778_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5778/5778_texto_integral.pdf</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5779/5779_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5779/5779_texto_integral.pdf</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5806/5806_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5806/5806_texto_integral.pdf</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>PCOTC</t>
   </si>
   <si>
     <t>Pauta de Reunião de COTC</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA REUNIÃO DE COMISSÃO DE ORÇAMENTO E TOMADA DE CONTAS.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5120/5120_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5120/5120_texto_integral.pdf</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5126/5126_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5126/5126_texto_integral.pdf</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5201/5201_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5201/5201_texto_integral.pdf</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5202/5202_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5202/5202_texto_integral.pdf</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5265/5265_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5265/5265_texto_integral.pdf</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5305/5305_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5305/5305_texto_integral.pdf</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5306/5306_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5306/5306_texto_integral.pdf</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5343/5343_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5343/5343_texto_integral.pdf</t>
   </si>
   <si>
     <t>5434</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5434/5434_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5434/5434_texto_integral.pdf</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5533/5533_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5533/5533_texto_integral.pdf</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5535/5535_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5535/5535_texto_integral.pdf</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5536/5536_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5536/5536_texto_integral.pdf</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5745/5745_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5745/5745_texto_integral.pdf</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5746/5746_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5746/5746_texto_integral.pdf</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5780/5780_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5780/5780_texto_integral.pdf</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5803/5803_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5803/5803_texto_integral.pdf</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5872/5872_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5872/5872_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PAUTA DA REUNIÃO DA COMISSÃO DE ORÇAMENTO E TOMADA DE CONTAS </t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5873/5873_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5873/5873_texto_integral.pdf</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5874/5874_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5874/5874_texto_integral.pdf</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>PCSPM</t>
   </si>
   <si>
     <t>Pauta de Reunião de CSPM</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA REUNIÃO DE COMISSÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA REUNIÃO DE COMISSÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4910/4910_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4910/4910_texto_integral.pdf</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4976/4976_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4976/4976_texto_integral.pdf</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5003/5003_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5003/5003_texto_integral.pdf</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5024/5024_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5024/5024_texto_integral.pdf</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5121/5121_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5121/5121_texto_integral.pdf</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5128/5128_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5128/5128_texto_integral.pdf</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5203/5203_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5203/5203_texto_integral.pdf</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5204/5204_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5204/5204_texto_integral.pdf</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5266/5266_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5266/5266_texto_integral.pdf</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5286/5286_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5286/5286_texto_integral.pdf</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5307/5307_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5307/5307_texto_integral.pdf</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5344/5344_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5344/5344_texto_integral.pdf</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5365/5365_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5365/5365_texto_integral.pdf</t>
   </si>
   <si>
     <t>5435</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5435/5435_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5435/5435_texto_integral.pdf</t>
   </si>
   <si>
     <t>5489</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5489/5489_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5489/5489_texto_integral.pdf</t>
   </si>
   <si>
     <t>5490</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5490/5490_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5490/5490_texto_integral.pdf</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5651/5651_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5651/5651_texto_integral.pdf</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5652/5652_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5652/5652_texto_integral.pdf</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5653/5653_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5653/5653_texto_integral.pdf</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5654/5654_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5654/5654_texto_integral.pdf</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5722/5722_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5722/5722_texto_integral.pdf</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5723/5723_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5723/5723_texto_integral.pdf</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5724/5724_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5724/5724_texto_integral.pdf</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5725/5725_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5725/5725_texto_integral.pdf</t>
   </si>
   <si>
     <t>5754</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5754/5754_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5754/5754_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA REUNIÃO DE COMISSÃO DE FINANÇAS LEGISLAÇÃO E JUSTIÇA.</t>
   </si>
   <si>
     <t>5755</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5755/5755_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5755/5755_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAUTA DA REUNIÃO DA COMISSÃO DE SERVIÇOS PÚBLICOS MINICIPAIS</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5772/5772_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5772/5772_texto_integral.pdf</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
-    <t>Projeto de Lei Executivo</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a receber doação de imóvel de propriedade da Companhia de Desenvolvimento Econômico de Minas Gerais CODEMIG e dá outras providências.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal o Grupo de Bem com a Vida</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.630/1991, que cria o Conselho Municipal de Saúde e a Conferência Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel para a CODEMIG - Companhia de Desenvolvimento Econômico de Minas Gerais e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.298/2009, que cria o Conselho Municipal de Esporte</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de crédito adicional especial no orçamento vigente e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder apoio financeiro ao Instituto Asas para custear atividades atinentes ao_x000D_
 Projeto Danças Urbanas durante o ano de 2016.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Consultivo do Monumento Natural Rio Piranga e dá outras providências.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5018/5018_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5018/5018_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.027/2016, que autoriza o Município a receber doação de imóvel de propriedade da_x000D_
 Companhia de Desenvolvimento Econômico de Minas Gerais - CODEMIG e dá outras providências.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4978/4978_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4978/4978_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão com encargos de direito real de uso de imóvel para a CODEMIG- Companhia de Desenvolvimento_x000D_
 Económico de Minas Gerais e dá outras providências .</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5048/5048_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5048/5048_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de veículo para a Polícia Civil de Minas Gerais e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5080/5080_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5080/5080_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente para pavimentação da Vila do IAA, no bairro Rasa, conforme Convênio nº 1301.001794/2015 - SETOP/MG.</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5122/5122_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5122/5122_texto_integral.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Estruturante de Desenvolvimento da Microempresa - ME, Empresa de Pequeno Porte -_x000D_
 EPP e Microempreendedor Individual - MEl (Pró-Micro).</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>Autoriza a inclusão de fonte de recurso através de crédito adicional especial para manutenção da unidade móvel de enfrentamento da violência contra a mulher via convênio nº 021/2015, da Secretaria Nacional de Política Para as Mulheres.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5176/5176_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5176/5176_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de2017 e dá outras providências.</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5271/5271_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5271/5271_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de "José Silva" a Unidade Básica de Saúde/UBS do Bairro Rasa.</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5288/5288_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5288/5288_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de "Arnaldo Machado Guimarães" a Academia de Saúde do Bairro Rasa.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5289/5289_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5289/5289_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza inclusão de dotação orçamentária através de crédito adicional especial no orçamento vigente para pavimentação/recapeamento das Ruas José Pedro Dias, João Batista Vigiano, no Bairro Triangulo; Rua Hugo Saporetti, no Bairro Guarapiranga; Ponte Palmeiras/Triângulo, no Bairro Palmeiras, Rua dos Ferroviários, no Bairro Esplanada; Rua Jardim, no Bairro Santa Teresa; Rua Pernambuco, no Bairro Vila Alvarenga conforme proposta de convênio da Secretaria de Estado de Transportes e Obras Públicas SETOP nº 1175/2016.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5333/5333_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5333/5333_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente_x000D_
 para implantação e modernização de Infraestrutura Esportiva, conforme Contrato de Repasse n° 816909/2015</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5348/5348_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5348/5348_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de "Walter Machado Guimarães" a única rua da Vila do IAA, no bairro Rasa.</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5398/5398_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5398/5398_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a receber, da BCR - Comércio e Indústria SIA, material de construção para intervenção em calçada e canteiro ao longo da linha férrea (parte baixa da rua Antônio Frederico OzananlCentro Histórico),_x000D_
 nas proximidades da empresa Ormel e dá outras providências.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5408/5408_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5408/5408_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.412/2000, que dispõe sobre a criação do Conselho Municipal de Turismo no Município de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5412/5412_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5412/5412_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de "Complexo Esportivo Sebastiana Gomes da Silva ou Dona Taninha" o conjunto de quadras poliesportivas e campo soçaite e o que mais vier a se acrescentar à área de lazer gerida pelo Rasense Futebol Clube na rua Joaquim Machado Guimarães, no bairro Rasa.</t>
   </si>
   <si>
     <t>5453</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5453/5453_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5453/5453_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão com encargos de direito de uso de imóvel para o Instituto Federal de Educação, Ciência e_x000D_
 Tecnologia de Minas Gerais - IFMG e dá outras providências.</t>
   </si>
   <si>
     <t>5454</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5454/5454_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5454/5454_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de crédito adicional especial para execução do Contrato de Rateio nº_x000D_
 012/2016/CISAMAPI.</t>
   </si>
   <si>
     <t>5455</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5455/5455_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5455/5455_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a receber, da empresa Supermercados Poupy, apoio sob forma de material de construção e mão de obra para intervenção na praça de acesso ao Supermercado Poupy e residências da rua Antônio Frederico Ozanan/Centro Histórico e dá outras providências.</t>
   </si>
   <si>
     <t>5495</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5495/5495_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5495/5495_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de crédito adicional especial no orçamento vigente para execução de convênio com o Corpo de Bombeiros Militar de Minas Gerais/CBMMG.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5507/5507_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5507/5507_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza inclusão de dotação orçamentária através de crédito adicional especial no orçamento vigente para pavimentação das ruas Paraíba, Paz e Esperança e da praça do Pontal, na comunidade de Olaria de Baixo/bairro Ana Florência, conforme Convênio/SETOP-MG nº 5191001214/2016.</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5693/5693_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5693/5693_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza suplementação de dotação orçamentária criada através de crédito adicional especial no orçamento vigente, através da Lei Municipal nº 4.060/2016, para execução do Contrato de Rateio 036/2016/CISAMAPI.</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5694/5694_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5694/5694_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de crédito adicional especial no orçamento vigente para reforço da Atenção Básica, conforme Resoluções SES/MG nº 5.100/2015 e 3.170/2013 para adequação de fonte da folha de pagamento_x000D_
 de pessoal do Setor de Controle e Avaliação.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5771/5771_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5771/5771_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação, por meio de leilão público, de bens móveis inservíveis, todos de propriedade do DMAES - Departamento Municipal de Água, Esgoto e Saneamento.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/5990/pl_3511_2016.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/5990/pl_3511_2016.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento vigente de dotação orçamentária referente ao incentivo financeiro para realização do Seminário da Saúde do Trabalhador e Trabalhadora da Região Ampliada de Saúde Leste do Sul, no âmbito do Estado de Minas Gerais (Resolução SES/MG Nº 5 .347 de 13 de julho de 2016 e Resolução SES/MG nº 4.203, de 18 de fevereiro de 2014) .</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf</t>
   </si>
   <si>
     <t>Concede subvenções para o exercício de 2017 às entidades que menciona.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de "Ruy Merheb" o CEU das Artes.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera os demonstrativos da Lei Municipal nº 4.044 de 8 de junho de 2016 (Lei de Diretrizes Orçamentárias para 2017), que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para 2017.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Ponte Nova para o Exercício Financeiro de 2017.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf</t>
   </si>
   <si>
     <t>Substitui a Lei Municipal nº 3.340/2009, que dispõe sobre inspeção e fiscalização de produtos de origem animal e vegetal e sua referida taxa no Município de Ponte Nova e a instituição do Selo de Inspeção Municipal e normas de sua utilização e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção de cobrança de Imposto Predial e Territorial Urbano (IPTU) e Taxa de Serviços Urbanos (TSU) da Casa da Merenda Luiz MayrinkNetto.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.832/2014, que dispõe sobre o Sistema Municipal de Cultura de Ponte Nova, seus princípios, objetivos, estrutura, organização, gestão, inter-relações entre os seus componentes, recursos humanos e financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação dos logradouros constantes do Conjunto Habitacional "Dalvo de Oliveira Bemfeito", no bairro Vila Alvarenga, e dá outras providências.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a receber, da Solufer Indústria e Comércio Atacadista de Artefatos de Ferro Ltda., material e mão de obra para construção de rede de telefonia em benefício desta empresa e dá outras providências.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e funcionamento de circos itinerantes no Município de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Antigomobilismo e dá outras providências.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.987/2015, que concede o uso de áreas à empresa Ágil Encomendas e Transportes Ltda.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf</t>
   </si>
   <si>
     <t>Concede uso de área à empresa LB Inox e dá outras providências</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.003/2015, que define novo perímetro urbano para o Município de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf</t>
   </si>
   <si>
     <t>Desafeta área verde e concede o uso à Fundação Presidente Antônio Carlos e dá outras providências.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_3528_2016-.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_3528_2016-.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse do recurso financeiro à AMAPI para os fins que especifica, autoriza a suplementação de dotação orçamentária do executivo mediante anulação de dotações orçamentárias do legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf</t>
   </si>
   <si>
     <t>Concede o uso de área à empresa Master Sports Comercio Importação e Exportação Ltda. - EPP e dá outras providências.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.885/2014 que concede uso de áreas às empresas e dá outras providências.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Carteiro Tarcísio Inácio a antiga rodovia Ponte Nova/Barra Longa, no bairro Chácara_x000D_
 das Flores e adjacências, e dá outras providências.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>Anísio Ferreira da Silva Filho, José Mauro Raimundi</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Professor Kleber Rocha a via pública paralela ao Campus Avançado do Instituto Federal de Minas Gerais (IFMG), no bairro Central.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>Leo Moreira, Anderson Roberto Azevedo, Patrícia Monteiro Castanheira, Pracatá, Toni do Badalo, Valéria Alvarenga, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4979/4979_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4979/4979_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o agendamento de exames pelo SUS na rede conveniada e dá outras providências.</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5287/5287_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5287/5287_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Centro de Atenção Psicossocial Dr. Francisco Linhares Ribeiro o CAPS AD em implantação no bairro Vale Verde.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5362/5362_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5362/5362_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.234/2008, que dispõe sobre o parcelamento do solo do município de Ponte Nova.</t>
   </si>
   <si>
     <t>5441</t>
   </si>
   <si>
     <t>José Mauro Raimundi, Joãozinho Carteiro, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5441/5441_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5441/5441_texto_integral.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos municipais para o período da legislatura de 2017 a 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>5442</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5442/5442_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5442/5442_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.922/2006, que Define o Quadro Permanente de Cargos Efetivos e Comissionados da Câmara_x000D_
 Municipal de Ponte Nova, e dá outras providências.</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5496/5496_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5496/5496_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Ana Maria de Jesus - Dona Anita, a rua B do loteamento Vale do Sereno, situado na Zona Residencial 5.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5610/5610_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5610/5610_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Nilda Guimarães Leite a Rua A do Loteamento Vale do Sereno, situado na Zona Residencial 5.</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5611/5611_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5611/5611_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Wilson Dias da Fonseca a Rua E do Loteamento Vale do Sereno, situado na Zona Residencial 5.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5612/5612_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5612/5612_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Efigênia Reis Gomes a rua C do Loteamento Vale do Sereno, situado na Zona Residencial 5.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5637/5637_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5637/5637_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 2.232, de 19.12.1997.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5638/5638_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5638/5638_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Rafael Felício Gonçalves a praça pública situada na confluência da Avenida Órion com a Rua C no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5690/5690_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5690/5690_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua José Alberto de Sousa Graça a rua D do Loteamento Vale do Sereno situado na Zona Residencial 5.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5984/5984_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5984/5984_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de “Anísio Ferreira da Silva Filho” a Unidade Básica de Saúde/UBS do bairro Ana Florência.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5665/5665_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5665/5665_texto_integral.pdf</t>
   </si>
   <si>
     <t>Institui a “Parada Segura” para mulheres no transporte coletivo urbano no horário noturno.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação e o uso de extensão temporária de passeio público, denominada parklet.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>Autoriza a suplementação de dotações orçamentárias da Câmara Municipal de Ponte Nova no orçamento do exercício de 2016.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf</t>
   </si>
   <si>
     <t>Acrescenta § 4º ao art. 4º da Lei Municipal nº 1.398/1987, que dispõe sobre o Código Municipal de Obras e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>Leo Moreira, Anderson Roberto Azevedo, Joãozinho Carteiro, José Mauro Raimundi, Lula, Marília Rolla, Patrícia Monteiro Castanheira, Pracatá, Rubinho, Toni do Badalo, Valéria Alvarenga, Valmir Moisés, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf</t>
   </si>
   <si>
     <t>Denomina de “Vereador José Mauro Raimundi” a Escola do Legislativo da Câmara Municipal de Ponte Nova.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 1.944/94, QUE INSTITUI O CÓDIGO SANITÁRIO, PARA DISPOR SOBRE REGISTRO E PROCESSAMENTO DE DENÚNCIAS DE INFRAÇÕES. </t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI N° 2.058/1995 ( CÓDIGO TRIBUTÁRIO MUNICIPAL), DANDO NOVA REDAÇÃO AO § 1° DO ARTIGO 129. </t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO À SRA. MARCELA CARLOS MAFIA GOMES. </t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4968/4968_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4968/4968_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO À SRA. MARIA ELIZABETH LANNA MAYRINK.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
     <t>Pracatá, Marília Rolla, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA À JTTERRAPLANAGEM LTDA. ME.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>Toni do Badalo, Marília Rolla, Wellington Neim</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5019/5019_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5019/5019_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. HEITOR VAZ DE MELO.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5083/5083_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5083/5083_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA À EMPRESA MARCELO LINO COELHO ME.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5151/5151_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5151/5151_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA À SRA. HAIDEÊ SENA DE AZEVEDO.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5152/5152_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5152/5152_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. REGINALDO LÁZARO DE OLIVEIRA LOPES.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5182/5182_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5182/5182_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA À CORPORAÇÃO MUSICAL SANTÍSSIMA TRINDADE.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5255/5255_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5255/5255_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA AO SR. JOSÉ ANDRÉ FRANCISCO.</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5256/5256_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5256/5256_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO AO SR. HÉLIO GABRIEL LOPES.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5283/5283_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5283/5283_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA AO SR. IVANI GOMES FILISBINO.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5284/5284_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5284/5284_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA AO SR. FÁBIO LÚCIO DOS REIS. </t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5337/5337_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5337/5337_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA AO &amp;#8220;PROJETO DE LUDODANZA EM PONTE NOVA&amp;#8221;.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5338/5338_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5338/5338_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA À CORPORAÇÃO MUSICAL UNIÃO SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5345/5345_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5345/5345_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA AO SR. TIAGO LUIS ALBERGARIA.</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5346/5346_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5346/5346_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA À ASSOCIAÇÃO BENEFICENTE DE COMBATE ÀS DROGAS. </t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5347/5347_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5347/5347_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA À SRA. MARIA DE FÁTIMA PIO SILVA RODRIGUES.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5399/5399_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5399/5399_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DE CONSAGRAÇÃO PÚBLICA AO 2º PELOTÃO DA 3ª COMPANHIA DO 1º BATALHÃO DO CORPO DE BOMBEIROS MILITAR DE MINAS GERAIS. </t>
   </si>
   <si>
     <t>5439</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5439/5439_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5439/5439_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO À SRA. ROGÉRIA BAPTISTELI FERNANDES.</t>
   </si>
   <si>
     <t>5440</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5440/5440_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5440/5440_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO AO SR. GLADISON NOGUEIRA BARROS.</t>
   </si>
   <si>
     <t>5456</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5456/5456_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5456/5456_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. FERNANDO BARBOSA ROCHA. </t>
   </si>
   <si>
     <t>5457</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5457/5457_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5457/5457_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO À EMPRESA MAURA BARROS DE SOUZA &amp;#8211; ME. </t>
   </si>
   <si>
     <t>5486</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5486/5486_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5486/5486_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO AO SR. JOSUÉ GOMES DA CRUZ.</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5508/5508_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5508/5508_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO AO SR. ALEXANDRE DA SILVA PEREIRA.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5509/5509_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5509/5509_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO À SOLUFER INDÚSTRIA E COMÉRCIO ATACADISTA DE ARTIGOS DE FERRAGENS LTDA.</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5510/5510_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5510/5510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO AO SR. JOSÉ ANTÔNIO DA CUNHA. </t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5511/5511_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5511/5511_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO A LATICÍNIOS PORTO ALEGRE INDÚSTRIA E COMÉRCIO LTDA. </t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5512/5512_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5512/5512_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO AO SR. ELIAS DOS SANTOS.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5513/5513_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5513/5513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO AO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL. </t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5539/5539_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5539/5539_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DIPLOMA DO MÉRITO LEGISLATIVO MUNICIPAL AO SR. JOSÉ CHELONI.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5606/5606_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5606/5606_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. MIGUEL GABRIEL MAFRA.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5594/5594_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5594/5594_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE PONTE NOVA À SRA. MARIA STELLA VARELLA VIANNA.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5691/5691_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5691/5691_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. LUCIANO BASTOS NUNES. </t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5692/5692_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5692/5692_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. PALADINO CAETANO FILHO.</t>
   </si>
   <si>
     <t>5747</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5747/5747_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5747/5747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE PONTE NOVA Á SRA. IGNEZ PEREIRA LIMA._x000D_
 </t>
   </si>
   <si>
     <t>5748</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5748/5748_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5748/5748_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE PONTE NOVA Á SRA. JEOVANI SENA RODRIGUES RIBEIRO. _x000D_
 </t>
   </si>
   <si>
     <t>5749</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5749/5749_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5749/5749_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. ANTÔNIO DE PÁDUA INACIO.</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5750/5750_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5750/5750_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA DE PONTE NOVA Á SRA. ADALGISA RODRIGUES DA COSTA DE PAULO.</t>
   </si>
   <si>
     <t>5751</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5751/5751_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5751/5751_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. JOSÉ CLÁUDIO MACIEL DE OLIVEIRA.</t>
   </si>
   <si>
     <t>5752</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5752/5752_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5752/5752_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. WILLIAM SILVINO DA SILVA.</t>
   </si>
   <si>
     <t>5753</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5753/5753_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5753/5753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DE PONTE NOVA AO SR. NEWTON LESSA. </t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Anderson Roberto Azevedo, Leo Moreira, Valéria Alvarenga</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5294/5294_texto_integral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5294/5294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE SAÚDE PARA PRESTAR ESCLARECIMENTOS SOBRE O CENTRO DE ZOONOSES (ART. 84 LOM; ART. 62, V, RI)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14517,67 +14517,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5664/5664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5719/5719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5860/5860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5871/5871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5957/5957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5954/5954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/5990/pl_3511_2016.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_3528_2016-.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5294/5294_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4966/4966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4967/4967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5017/5017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4801/4801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4802/4802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4945/4945_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4946/4946_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4947/4947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4980/4980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5016/5016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5026/5026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5084/5084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5117/5117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5161/5161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5228/5228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5261/5261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5308/5308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5314/5314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5339/5339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5395/5395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5430/5430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5491/5491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5492/5492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5656/5656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5657/5657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5658/5658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5731/5731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5732/5732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5733/5733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5734/5734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5774/5774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5775/5775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5801/5801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5802/5802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5805/5805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4957/4957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4958/4958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4959/4959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4960/4960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4983/4983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5118/5118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5196/5196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5197/5197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5206/5206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5262/5262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5309/5309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5340/5340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5341/5341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5431/5431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5528/5528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5529/5529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5531/5531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5743/5743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5744/5744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5776/5776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5875/5875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5876/5876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4904/4904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4769/4769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4906/4906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4907/4907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4977/4977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5004/5004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5027/5027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5119/5119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5150/5150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5162/5162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5198/5198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5229/5229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5263/5263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5285/5285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5310/5310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5342/5342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5364/5364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5432/5432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5487/5487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5488/5488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5646/5646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5647/5647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5648/5648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5649/5649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5726/5726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5727/5727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5728/5728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5729/5729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5777/5777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5756/5756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5773/5773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5800/5800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5324/5324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4760/4760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4771/4771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4731/4731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4803/4803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4772/4772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4773/4773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4776/4776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4729/4729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4778/4778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4779/4779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4780/4780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4781/4781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4782/4782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4783/4783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4785/4785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4786/4786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4809/4809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4836/4836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4835/4835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4834/4834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4832/4832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4787/4787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4788/4788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4833/4833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4789/4789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4791/4791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4792/4792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4793/4793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4810/4810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4808/4808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4794/4794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4811/4811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4795/4795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4837/4837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4848/4848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4844/4844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4843/4843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4842/4842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4841/4841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4849/4849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4807/4807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4838/4838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4806/4806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4839/4839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4840/4840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4805/4805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4804/4804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4831/4831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4730/4730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4817/4817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4845/4845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4830/4830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4816/4816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4815/4815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4814/4814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4813/4813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4812/4812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4877/4877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4745/4745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4744/4744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4743/4743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4741/4741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4739/4739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4742/4742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4740/4740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4734/4734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4750/4750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4738/4738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4749/4749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4748/4748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4747/4747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4732/4732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4736/4736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4746/4746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4735/4735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4737/4737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4733/4733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4751/4751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4752/4752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4764/4764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4765/4765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4755/4755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4753/4753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4754/4754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4759/4759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4762/4762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4761/4761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4763/4763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4767/4767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4850/4850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4851/4851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4756/4756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4766/4766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4758/4758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4757/4757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4852/4852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4853/4853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4818/4818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4828/4828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4827/4827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4826/4826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4825/4825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4824/4824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4820/4820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4823/4823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4822/4822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4829/4829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4854/4854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4821/4821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4819/4819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4846/4846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4855/4855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4856/4856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4857/4857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4858/4858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4914/4914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4859/4859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4860/4860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4861/4861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4862/4862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4863/4863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4864/4864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4865/4865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4866/4866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4867/4867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4913/4913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4912/4912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4868/4868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4869/4869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4870/4870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4871/4871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4922/4922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4921/4921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4923/4923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4924/4924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4920/4920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4919/4919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4872/4872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4873/4873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4918/4918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4874/4874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4898/4898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4876/4876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4875/4875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4878/4878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4916/4916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4895/4895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4881/4881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4882/4882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4899/4899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4885/4885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4884/4884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4880/4880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4893/4893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4892/4892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4886/4886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4887/4887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4896/4896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4894/4894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4888/4888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4889/4889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4900/4900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4890/4890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4897/4897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4915/4915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4941/4941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4940/4940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4939/4939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4943/4943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4944/4944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4911/4911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4917/4917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4942/4942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4938/4938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4934/4934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4931/4931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4963/4963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4961/4961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4962/4962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4930/4930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5153/5153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4935/4935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4932/4932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4929/4929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4925/4925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4926/4926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4928/4928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4933/4933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4937/4937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4927/4927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4936/4936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4969/4969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4970/4970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4973/4973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4974/4974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4975/4975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4991/4991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4992/4992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4993/4993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4994/4994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4995/4995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4996/4996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5002/5002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4997/4997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5008/5008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4971/4971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5006/5006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4972/4972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4998/4998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4999/4999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5012/5012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5005/5005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5000/5000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5001/5001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5009/5009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5011/5011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5010/5010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4985/4985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4986/4986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4987/4987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5047/5047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4988/4988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4989/4989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4990/4990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5007/5007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5049/5049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5043/5043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5079/5079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5050/5050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5044/5044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5094/5094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5078/5078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5040/5040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5051/5051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5052/5052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5053/5053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5039/5039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5045/5045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5046/5046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5054/5054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5055/5055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5056/5056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5057/5057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5042/5042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5060/5060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5041/5041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5062/5062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5076/5076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5038/5038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5064/5064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5058/5058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5036/5036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5037/5037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5035/5035_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5030/5030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5031/5031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5032/5032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5033/5033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5077/5077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5029/5029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5034/5034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5023/5023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5028/5028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5059/5059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5061/5061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5063/5063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5065/5065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5066/5066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5067/5067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5068/5068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5069/5069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5070/5070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5071/5071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5072/5072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5020/5020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5073/5073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5074/5074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5022/5022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5075/5075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5081/5081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5021/5021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5092/5092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5091/5091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5090/5090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5089/5089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5088/5088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5132/5132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5082/5082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5093/5093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5087/5087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5086/5086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5115/5115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5102/5102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5103/5103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5101/5101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5127/5127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5123/5123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5100/5100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5106/5106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5104/5104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5105/5105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5099/5099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5098/5098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5097/5097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5125/5125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5096/5096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5114/5114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5116/5116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5095/5095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5107/5107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5108/5108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5159/5159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5135/5135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5155/5155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5109/5109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5111/5111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5134/5134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5146/5146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5149/5149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5133/5133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5131/5131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5164/5164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5113/5113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5112/5112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5154/5154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5156/5156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5163/5163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5136/5136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5145/5145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5144/5144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5143/5143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5142/5142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5157/5157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5147/5147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5168/5168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5167/5167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5148/5148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5141/5141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5139/5139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5138/5138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5140/5140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5173/5173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5207/5207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5172/5172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5171/5171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5165/5165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5166/5166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5170/5170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5174/5174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5186/5186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5175/5175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5169/5169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5195/5195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5194/5194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5193/5193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5192/5192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5191/5191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5232/5232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5190/5190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5189/5189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5234/5234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5233/5233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5209/5209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5212/5212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5188/5188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5187/5187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5236/5236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5235/5235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5181/5181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5180/5180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5213/5213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5177/5177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5185/5185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5178/5178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5230/5230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5208/5208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5225/5225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5224/5224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5223/5223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5219/5219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5218/5218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5210/5210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5183/5183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5184/5184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5216/5216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5214/5214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5217/5217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5215/5215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5226/5226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5222/5222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5231/5231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5221/5221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5227/5227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5220/5220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5257/5257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5248/5248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5247/5247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5246/5246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5253/5253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5237/5237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5245/5245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5251/5251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5252/5252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5244/5244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5254/5254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5243/5243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5242/5242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5241/5241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5240/5240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5239/5239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5249/5249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5238/5238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5250/5250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5270/5270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5269/5269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5267/5267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5268/5268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5259/5259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5260/5260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5258/5258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5298/5298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5274/5274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5296/5296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5275/5275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5276/5276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5277/5277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5278/5278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5279/5279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5280/5280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5297/5297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5273/5273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5272/5272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5281/5281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5282/5282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5328/5328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5299/5299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5300/5300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5301/5301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5325/5325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5302/5302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5290/5290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5291/5291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5292/5292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5293/5293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5295/5295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5312/5312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5335/5335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5323/5323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5336/5336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5334/5334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5322/5322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5311/5311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5321/5321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5313/5313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5320/5320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5315/5315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5316/5316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5317/5317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5318/5318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5332/5332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5331/5331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5319/5319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5330/5330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5356/5356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5327/5327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5355/5355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5329/5329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5354/5354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5349/5349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5326/5326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5350/5350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5360/5360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5378/5378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5358/5358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5375/5375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5371/5371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5370/5370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5376/5376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5369/5369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5368/5368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5357/5357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5361/5361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5366/5366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5367/5367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5377/5377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5351/5351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5352/5352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5394/5394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5390/5390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5389/5389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5391/5391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5388/5388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5387/5387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5386/5386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5385/5385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5393/5393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5384/5384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5383/5383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5382/5382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5353/5353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5380/5380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5373/5373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5374/5374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5379/5379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5392/5392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5409/5409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5404/5404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5403/5403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5411/5411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5402/5402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5401/5401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5407/5407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5406/5406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5418/5418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5419/5419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5405/5405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5410/5410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5465/5465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5466/5466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5467/5467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5444/5444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5421/5421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5429/5429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5422/5422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5420/5420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5443/5443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5428/5428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5427/5427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5426/5426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5425/5425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5424/5424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5423/5423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5449/5449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5448/5448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5447/5447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5446/5446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5438/5438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5450/5450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5417/5417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5436/5436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5437/5437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5415/5415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5445/5445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5414/5414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5547/5547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5416/5416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5413/5413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5497/5497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5498/5498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5468/5468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5473/5473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5472/5472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5471/5471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5451/5451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5452/5452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5459/5459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5483/5483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5469/5469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5460/5460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5470/5470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5461/5461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5476/5476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5462/5462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5463/5463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5464/5464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5475/5475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5501/5501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5500/5500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5482/5482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5481/5481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5478/5478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5484/5484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5477/5477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5480/5480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5485/5485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5479/5479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5499/5499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5503/5503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5502/5502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5504/5504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5516/5516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5505/5505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5525/5525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5506/5506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5514/5514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5520/5520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5532/5532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5530/5530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5515/5515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5522/5522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5521/5521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5518/5518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5517/5517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5538/5538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5537/5537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5526/5526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5534/5534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5519/5519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5524/5524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5523/5523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5546/5546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5545/5545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5544/5544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5543/5543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5542/5542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5548/5548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5551/5551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5552/5552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5554/5554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5553/5553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5550/5550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5541/5541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5540/5540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5549/5549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5559/5559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5575/5575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5571/5571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5578/5578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5574/5574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5568/5568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5573/5573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5576/5576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5562/5562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5569/5569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5567/5567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5570/5570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5572/5572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5577/5577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5561/5561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5565/5565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5563/5563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5566/5566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5564/5564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5560/5560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5558/5558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5557/5557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5579/5579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5592/5592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5582/5582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5527/5527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5590/5590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5589/5589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5588/5588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5580/5580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5581/5581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5587/5587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5595/5595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5596/5596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5586/5586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5585/5585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5584/5584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5583/5583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5613/5613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5605/5605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5604/5604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5607/5607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5603/5603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5602/5602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5601/5601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5597/5597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5599/5599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5598/5598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5609/5609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5600/5600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5608/5608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5621/5621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5622/5622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5620/5620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5619/5619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5618/5618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5617/5617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5616/5616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5623/5623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5615/5615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5614/5614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5624/5624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5628/5628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5633/5633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5627/5627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5626/5626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5632/5632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5631/5631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5630/5630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5636/5636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5635/5635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5629/5629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5634/5634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5625/5625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5639/5639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5641/5641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5679/5679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5680/5680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5661/5661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5642/5642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5662/5662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5643/5643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5645/5645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5660/5660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5644/5644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5663/5663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5664/5664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5666/5666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5667/5667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5668/5668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5669/5669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5670/5670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5671/5671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5674/5674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5673/5673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5682/5682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5681/5681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5672/5672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5676/5676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5675/5675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5696/5696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5701/5701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5695/5695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5703/5703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5700/5700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5699/5699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5705/5705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5702/5702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5698/5698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5697/5697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5687/5687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5704/5704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5686/5686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5685/5685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5684/5684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5678/5678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5688/5688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5689/5689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5716/5716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5715/5715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5714/5714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5713/5713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5720/5720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5718/5718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5712/5712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5711/5711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5709/5709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5710/5710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5708/5708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5719/5719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5707/5707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5706/5706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5717/5717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5757/5757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5758/5758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5759/5759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5763/5763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5765/5765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5766/5766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5761/5761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5762/5762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5764/5764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5760/5760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5767/5767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5770/5770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5768/5768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5785/5785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5798/5798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5799/5799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5769/5769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5807/5807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5784/5784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5808/5808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5783/5783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5781/5781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5782/5782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5796/5796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5795/5795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5794/5794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5787/5787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5793/5793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5792/5792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5791/5791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5797/5797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5790/5790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5789/5789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5786/5786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5788/5788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5809/5809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5857/5857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5850/5850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5849/5849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5834/5834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5855/5855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5848/5848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5852/5852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5853/5853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5854/5854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5851/5851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5846/5846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5847/5847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5856/5856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5650/5650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5824/5824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5826/5826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5825/5825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5821/5821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5820/5820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5819/5819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5811/5811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5814/5814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5813/5813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5812/5812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5815/5815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5810/5810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5817/5817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5818/5818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5823/5823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5822/5822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5816/5816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5831/5831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5830/5830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5829/5829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5828/5828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5858/5858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5859/5859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5827/5827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5839/5839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5838/5838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5841/5841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5837/5837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5844/5844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5840/5840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5836/5836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5843/5843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5835/5835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5832/5832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5833/5833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5842/5842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5845/5845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5861/5861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5860/5860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5864/5864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5869/5869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5870/5870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5862/5862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5863/5863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5865/5865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5871/5871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5867/5867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5868/5868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5936/5936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5957/5957_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5954/5954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4964/4964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4965/4965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5015/5015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5804/5804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4948/4948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4949/4949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4950/4950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4951/4951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4952/4952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4981/4981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5014/5014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5025/5025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5085/5085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5124/5124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5199/5199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5200/5200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5264/5264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5303/5303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5304/5304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5396/5396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5397/5397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5433/5433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5493/5493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5494/5494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5735/5735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5736/5736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5737/5737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5738/5738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5739/5739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5740/5740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5741/5741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5742/5742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5778/5778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5779/5779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5806/5806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4953/4953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4955/4955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4956/4956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4984/4984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5120/5120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5126/5126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5201/5201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5202/5202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5265/5265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5305/5305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5306/5306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5343/5343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5434/5434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5533/5533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5535/5535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5536/5536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5745/5745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5746/5746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5780/5780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5803/5803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5872/5872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5873/5873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5874/5874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4768/4768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4770/4770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4908/4908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4909/4909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4910/4910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4976/4976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5003/5003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5024/5024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5121/5121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5128/5128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5203/5203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5204/5204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5266/5266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5286/5286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5307/5307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5344/5344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5365/5365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5435/5435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5489/5489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5490/5490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5651/5651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5652/5652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5653/5653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5654/5654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5722/5722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5723/5723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5724/5724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5725/5725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5754/5754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5755/5755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5772/5772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4727/4727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4784/4784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4790/4790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4800/4800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4847/4847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4901/4901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4902/4902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4903/4903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5018/5018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4978/4978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5048/5048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5080/5080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5122/5122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5176/5176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5271/5271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5288/5288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5289/5289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5333/5333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5348/5348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5398/5398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5408/5408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5412/5412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5453/5453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5454/5454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5455/5455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5495/5495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5507/5507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5693/5693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5694/5694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5771/5771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/5990/pl_3511_2016.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2016/6007/pl_3528_2016-.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4798/4798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4799/4799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4979/4979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5287/5287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5362/5362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5441/5441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5442/5442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5496/5496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5610/5610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5611/5611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5612/5612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5637/5637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5638/5638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5690/5690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5984/5984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5665/5665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4796/4796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4797/4797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4968/4968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/4982/4982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5019/5019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5083/5083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5151/5151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5152/5152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5182/5182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5255/5255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5256/5256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5283/5283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5284/5284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5337/5337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5338/5338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5345/5345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5346/5346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5347/5347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5399/5399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5439/5439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5440/5440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5456/5456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5457/5457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5486/5486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5508/5508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5509/5509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5510/5510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5511/5511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5512/5512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5513/5513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5539/5539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5606/5606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5594/5594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5691/5691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5692/5692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5747/5747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5748/5748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5749/5749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5750/5750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5751/5751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5752/5752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5753/5753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/./sapl/public/materialegislativa/2016/5294/5294_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1263"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="208.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>