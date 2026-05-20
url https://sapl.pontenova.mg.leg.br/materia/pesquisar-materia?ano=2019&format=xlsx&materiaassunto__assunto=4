--- v0 (2026-02-04)
+++ v1 (2026-05-20)
@@ -54,207 +54,207 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10442</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Hermano, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10442/ind.790.2019.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10442/ind.790.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervenção para melhoria de passagem de pedestres nas proximidades do Córrego Passa Cinco final da Rua Luiz Martins Sores Sobrinho, entrada para o Parque Passa Cinco.</t>
   </si>
   <si>
     <t>10445</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10445/ind.793.2019.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10445/ind.793.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que seja feita a conclusão da obra de coleta de esgoto da rua Edina Braga, bairro Ana Florência, a partir do número 38.</t>
   </si>
   <si>
     <t>10446</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10446/ind.794.2019.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10446/ind.794.2019.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que avalie a possibilidade de colocação de redutores de velocidade na Av. Orion, Bairro Cidade Nova, próximo ao número 100.</t>
   </si>
   <si>
     <t>10447</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executivo que avalie a possibilidade realizar intervenção, melhoria de infraestrutura na Av. Orion, Bairro Cidade Nova, próximo ao número 645.</t>
   </si>
   <si>
     <t>10496</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10496/ind.832.2019__-_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10496/ind.832.2019__-_aninha.pdf</t>
   </si>
   <si>
     <t>Requer calçamento da Rua Felipe Marun, localizada no Distrito do Vau-Açu.</t>
   </si>
   <si>
     <t>10498</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10498/ind.834.2019__-_aninha_FhNHZFU.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10498/ind.834.2019__-_aninha_FhNHZFU.pdf</t>
   </si>
   <si>
     <t>Requer a construção de uma pracinha entre a rua João Pinto de Godói e rua Felipe Marum, no distrito do Vau-Açu.</t>
   </si>
   <si>
     <t>10499</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10499/ind.835.2019_-_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10499/ind.835.2019_-_fiota.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de um braço de iluminação pública no poste localizado à rua Santa Lúcia, próximo ao número 68, localizada no bairro Pontal.</t>
   </si>
   <si>
     <t>10500</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10500/ind.836.2019_-_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10500/ind.836.2019_-_fiota.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 40 (quarenta) metros de calçada na rua do Sorriso, localizada no bairro Ana Florência.</t>
   </si>
   <si>
     <t>10501</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10501/ind.837.2019_-_fiota_GByXV1Y.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10501/ind.837.2019_-_fiota_GByXV1Y.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de redutores de velocidade na subida da rua Santa Lúcia e próximo à escola, localizadas no bairro Pontal.</t>
   </si>
   <si>
     <t>10502</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10502/ind.838.2019_-_fiota_7zTQeff.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10502/ind.838.2019_-_fiota_7zTQeff.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de um braço de iluminação pública, na rua Norival José da Silva, próximo ao número 546, localizada no distrito do Pontal.</t>
   </si>
   <si>
     <t>10504</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Hermano, Pracatá, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10504/ind.840.2019.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10504/ind.840.2019.docx</t>
   </si>
   <si>
     <t>Enviar ofício ao Poder Executivo reiterando solicitação de providências quanto a situação em que se encontra a iluminação da Praça Efigênia Crispim no bairro São Pedro.</t>
   </si>
   <si>
     <t>10505</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10505/ind.841.2019.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10505/ind.841.2019.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo que avalie a possibilidade de melhorias nos pisos das ruas: Jarí, Trombetas, Xingu, Tapajós, Tocantins, no bairro São Pedro e Rua Marechal Deodoro, bairro Palmeiras</t>
   </si>
   <si>
     <t>10632</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10632/ind.955.2019_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10632/ind.955.2019_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando a instalação de 1 (uma) academia ao ar livre no bairro Paraíso.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -561,68 +561,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10442/ind.790.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10445/ind.793.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10446/ind.794.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10496/ind.832.2019__-_aninha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10498/ind.834.2019__-_aninha_FhNHZFU.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10499/ind.835.2019_-_fiota.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10500/ind.836.2019_-_fiota.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10501/ind.837.2019_-_fiota_GByXV1Y.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10502/ind.838.2019_-_fiota_7zTQeff.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10504/ind.840.2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10505/ind.841.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10632/ind.955.2019_leo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10442/ind.790.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10445/ind.793.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10446/ind.794.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10496/ind.832.2019__-_aninha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10498/ind.834.2019__-_aninha_FhNHZFU.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10499/ind.835.2019_-_fiota.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10500/ind.836.2019_-_fiota.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10501/ind.837.2019_-_fiota_GByXV1Y.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10502/ind.838.2019_-_fiota_7zTQeff.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10504/ind.840.2019.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10505/ind.841.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2019/10632/ind.955.2019_leo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="170.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>