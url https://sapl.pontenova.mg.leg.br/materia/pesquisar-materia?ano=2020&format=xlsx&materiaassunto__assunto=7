--- v0 (2026-02-04)
+++ v1 (2026-05-19)
@@ -54,192 +54,192 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11646/ind.285.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11646/ind.285.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando atuação da equipe de combate à dengue na rua José Alves Pereira, próximo ao número 584 bairro Forlateza. Solicita ainda instalação de redutor de velocidade na via.</t>
   </si>
   <si>
     <t>11649</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11649/ind.287.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11649/ind.287.2020_montanha.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre como tem acontecido a fiscalização do transporte público coletivo para garantir a prestação do serviço em conformidade com o decreto 11.563/2020.</t>
   </si>
   <si>
     <t>11688</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>Hermano, Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11688/ind.322.2020_hermano-montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11688/ind.322.2020_hermano-montanha.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando que providencie, em caráter de urgência, o fechamento de todas as praças em todos os bairros da cidade.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11898/ind.498.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11898/ind.498.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realização de testes do COVID-19 aos militares e servidores das Polícias Civil e Militar.</t>
   </si>
   <si>
     <t>12040</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12040/ind.620.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12040/ind.620.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando reparo na rede de esgoto da rua Carangola aos fundos da residência n° 478, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12202</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>André Pessata, Hermano, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12202/ind.770.2020_hermano-pessata_e_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12202/ind.770.2020_hermano-pessata_e_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando que tome providências quanto ao grande número de cachorros na Rua Alameda Triângulo Verde, no bairro Residencial Triângulo Verde.</t>
   </si>
   <si>
     <t>12206</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12206/ind.774.2020_leo_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12206/ind.774.2020_leo_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicita informar a relação de filas de espera na saúde.</t>
   </si>
   <si>
     <t>12207</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12207/ind.775.2020_leo_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12207/ind.775.2020_leo_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicita envio de cópia da contratualização do município junto ao Hospital Arnaldo Gavazza Filho.</t>
   </si>
   <si>
     <t>12220</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Hermano, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12220/ind.788.2020_hermano_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12220/ind.788.2020_hermano_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicitando informações quanto aos serviços realizados pelas barreiras sanitárias no município.</t>
   </si>
   <si>
     <t>12145</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Hermano, Leo Moreira, Rubinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12145/pll_13.2020_doacao_de_sangue.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12145/pll_13.2020_doacao_de_sangue.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.715/2003, que dispõe sobre doação voluntária de sangue, para incluir, de forma transversal, no currículo das escolas da Rede Pública Municipal o tema “Doação voluntária de sangue”.</t>
   </si>
   <si>
     <t>12146</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12146/pll_14.2020_doacao_de_orgaos.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12146/pll_14.2020_doacao_de_orgaos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a introdução do tema “Doação de órgãos”, de forma transversal, no currículo das escolas da Rede Pública Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -546,68 +546,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11646/ind.285.2020_leo.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11649/ind.287.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11688/ind.322.2020_hermano-montanha.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11898/ind.498.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12040/ind.620.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12202/ind.770.2020_hermano-pessata_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12206/ind.774.2020_leo_protocolada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12207/ind.775.2020_leo_protocolada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12220/ind.788.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12145/pll_13.2020_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12146/pll_14.2020_doacao_de_orgaos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11646/ind.285.2020_leo.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11649/ind.287.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11688/ind.322.2020_hermano-montanha.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11898/ind.498.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12040/ind.620.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12202/ind.770.2020_hermano-pessata_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12206/ind.774.2020_leo_protocolada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12207/ind.775.2020_leo_protocolada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12220/ind.788.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12145/pll_13.2020_doacao_de_sangue.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12146/pll_14.2020_doacao_de_orgaos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="44.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="191.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>