--- v0 (2025-12-16)
+++ v1 (2026-05-21)
@@ -51,14208 +51,14208 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11349</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ACEE</t>
   </si>
   <si>
     <t>Ata Comissão Conjunta Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11349/1a_ata_extraordinaria_conjunta_-_16.01.2020_-_11h50.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11349/1a_ata_extraordinaria_conjunta_-_16.01.2020_-_11h50.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PONTE NOVA_x000D_
 ATA DA 1ª REUNIÃO EXTRAORDINÁRIA CONJUNTA DE COMISSÕES_x000D_
 BIÊNIO 2019/2020</t>
   </si>
   <si>
     <t>11350</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11350/2a_ata_extraordinaria_conjunta_-_17.01.2020_-_17h.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11350/2a_ata_extraordinaria_conjunta_-_17.01.2020_-_17h.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE PONTE NOVA_x000D_
 ATA DA 2ª REUNIÃO EXTRAORDINÁRIA CONJUNTA DE COMISSÕES_x000D_
 BIÊNIO 2019/2020</t>
   </si>
   <si>
     <t>11316</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Hermano, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11316/ind.04.2020_-_hermano_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11316/ind.04.2020_-_hermano_sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar intervenção na rua Armindo Pereira, nº 12, bairro de Fátima.</t>
   </si>
   <si>
     <t>11317</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Leo Moreira, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11317/ind.05.2020-_leo_-_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11317/ind.05.2020-_leo_-_sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo os seguintes serviços para o distrito de Vau Açu: a) - atuação junto a área do campo, devido ao alagamento do mesmo; b) - limpeza de ruas provenientes de resíduos das chuvas e deslizamento de encostas, c) - serviço de capina.</t>
   </si>
   <si>
     <t>11318</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Aninha de Fizica, Leo Moreira, Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11318/ind.06.2020.__leo-ana-montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11318/ind.06.2020.__leo-ana-montanha.docx</t>
   </si>
   <si>
     <t>Agradecimentos ao Deputado Thiago Cota pela destinação de recursos  da ordem de R$400.000,00, para p Hospital Arnaldo Gavazza Filho.</t>
   </si>
   <si>
     <t>11319</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Leo Moreira, Pracatá, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11319/ind.07.2020__leo.sergio.pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11319/ind.07.2020__leo.sergio.pracata.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo a instalação de redutores de velocidade na rua Santo Antônio, no trecho entre o bairro Fortaleza e a Volta da Banana, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11321</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11321/ind.08.2020__leo-sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11321/ind.08.2020__leo-sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao deputado Thiago Cota intervenção junto ao DER para serviços de reparos no trecho da rodovia MG-120, próximo ao distrito de Vau Açu.</t>
   </si>
   <si>
     <t>11323</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Hermano, Leo Moreira, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11323/ind.09.2020__-sergio-leo-hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11323/ind.09.2020__-sergio-leo-hermano.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre a conclusão das obras da rua Jari, bairro São Pedro e qual serviço será realizado para conter as águas da rua Santa Efigênia.</t>
   </si>
   <si>
     <t>11324</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11324/ind.10.2020_-__osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11324/ind.10.2020_-__osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de instalar Academia ao Ar Livre no bairro São Geraldo, nas proximidades da quadra de esportes.</t>
   </si>
   <si>
     <t>11326</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11326/ind.11.2020_-_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11326/ind.11.2020_-_montanha.docx</t>
   </si>
   <si>
     <t>Requer informações do Executivo sobre as enchentes que assolam Ponte Nova.</t>
   </si>
   <si>
     <t>11327</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11327/ind.12.2020__osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11327/ind.12.2020__osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de instalar Academia ao Ar Livre na comunidade de Santa Helena, ao lado do campo da comunidade.</t>
   </si>
   <si>
     <t>11328</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11328/ind.13.2020_-__montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11328/ind.13.2020_-__montanha.docx</t>
   </si>
   <si>
     <t>Requer envio de congratulação ao sr. Guilherme  Gomes por representar o Grupo Fênix sem Fronteira de Ponte Nova, na 95ª Corrida de São Silvestre.</t>
   </si>
   <si>
     <t>11329</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11329/ind.14.2020._osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11329/ind.14.2020._osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo enviar cópia do projeto de reforma e revitalização da praça da Vila Alvarenga e entorno, bem como informar a previsão para iniciar as obras.</t>
   </si>
   <si>
     <t>11330</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11330/ind.15.2020-_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11330/ind.15.2020-_osorio.docx</t>
   </si>
   <si>
     <t>A pedido dos moradores, solicita ao Executivo informações sobre a continuidade de obras de melhorias no bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>11331</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11331/ind.16.2020-osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11331/ind.16.2020-osorio.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para informar qual a atual situação do processo para a instalação de iluminação da quadra do bairro São Geraldo, e verificar a possibilidade de colocar cobertura na mesma. Requer ainda, informar em que estágio se encontra as obras de construção do PSF do bairro.</t>
   </si>
   <si>
     <t>11332</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11332/ind.17.2020-__leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11332/ind.17.2020-__leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de manutenção das árvores existentes na área central da cidade, entre as ruas Dr. José de Freitas Castro e Antônio Frederico Ozanan.</t>
   </si>
   <si>
     <t>11333</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11333/ind.18.2020_-pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11333/ind.18.2020_-pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos na rua José de Almeida Costa, em frente ao nº 96, bairro Nova Almeida, devido ao buraco existente no local.</t>
   </si>
   <si>
     <t>11334</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11334/ind.19.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11334/ind.19.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar vistoria na casa abandonada na rua Tupi, em frente ao nº 140, bairro São Pedro.</t>
   </si>
   <si>
     <t>11335</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11335/ind.20.2020._pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11335/ind.20.2020._pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de capina na rua Sebastião Francisco de Oliveira e Professor Raimundo Martiniano Ferreira.</t>
   </si>
   <si>
     <t>11336</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11336/ind.21.2020_-aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11336/ind.21.2020_-aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de redutor de velocidade  próximo à entrada da Escola Estadual Caetano Marinho, bairro Pacheco.</t>
   </si>
   <si>
     <t>11337</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11337/ind.22.2020.leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11337/ind.22.2020.leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de desentupimento de bueiros e intervenção na rua João Messias, bairro Vale Verde.</t>
   </si>
   <si>
     <t>11338</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11338/ind.23.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11338/ind.23.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos nas estradas na comunidade de Bom Será, perto do bar do Cabral.</t>
   </si>
   <si>
     <t>11339</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Aninha de Fizica, Leo Moreira, Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11339/ind.24.2020-_leo-aninha-rubinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11339/ind.24.2020-_leo-aninha-rubinho.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinas reparos nos aparelhos da Academia ao Ar Livre instalada na praça do bairro Pacheco.</t>
   </si>
   <si>
     <t>11340</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11340/ind.25.2020__aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11340/ind.25.2020__aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a implantação de faixa de parada exclusiva para motos à frente dos demais veículos nos semáforos das vias mais movimentadas de Ponte Nova</t>
   </si>
   <si>
     <t>11341</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11341/ind.26.2020__aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11341/ind.26.2020__aninha.docx</t>
   </si>
   <si>
     <t>Requer junto ao executivo a construção de uma capela velório pública no bairro Pacheco, a conclusão da instalação de iluminação pública no bairro São Geraldo, informações sobre a situação atual do processo de regularização fundiária no bairro Progresso e a realização de serviços de capina, limpeza e manutenção das ruas do bairro Vale Verde.</t>
   </si>
   <si>
     <t>11342</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Hermano</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11342/ind.27.2020_-_hermano_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11342/ind.27.2020_-_hermano_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a tomada de providências quanto à lama que foi colocada no encontro da rua Antônio Lana Sete, bairro Bom Pastor com a vi de acesso do bairro Cidade Nova. Segundo moradores, a lama foi colocada pela Prefeitura.</t>
   </si>
   <si>
     <t>11343</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11343/ind._28.2020_-_hermano_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11343/ind._28.2020_-_hermano_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de capina e reparos nos trevos de acesso ao Município.</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11344/ind.29.2020._leo_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11344/ind.29.2020._leo_-_verbal.docx</t>
   </si>
   <si>
     <t>Enviar congratulações aos Srs. Gabriel Chaves e Daniel pela realização do pré-carnaval realizado em Viçosa, arrecadando alimentos para os atingidos pela enchente.</t>
   </si>
   <si>
     <t>11352</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11352/ind.30.2020_-_leo-verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11352/ind.30.2020_-_leo-verbal.docx</t>
   </si>
   <si>
     <t>Solicita, em nome da Casa, enviar moção de pesar aos familiares do Sr. Sebastião Cândido, em razão de seu falecimento.</t>
   </si>
   <si>
     <t>11354</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11354/ind.31.2020_-_fiota_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11354/ind.31.2020_-_fiota_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências quanto à barreira que caiu nas proximidades da Santinha/Vau Açu.</t>
   </si>
   <si>
     <t>11355</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11355/ind.32.2020.fiota_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11355/ind.32.2020.fiota_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos com massa asfáltica na entrada da ponte do Pontal, pois está com muitos buracos, podendo ocorrer acidentes.</t>
   </si>
   <si>
     <t>11356</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11356/ind.33.2020_-_osorio_-_ana_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11356/ind.33.2020_-_osorio_-_ana_-_verbal.docx</t>
   </si>
   <si>
     <t>Agradecendo a São Jorge Auto Bus pelo retorno do ônibus circular da rua Guanabara sentido Passa Tempo.</t>
   </si>
   <si>
     <t>11357</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11357/ind.34.2020-osorio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11357/ind.34.2020-osorio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências quanto a cratera existente na rua João Evangelista de Almeida, em frente ao ponto de ônibus, causando transtornos no trânsito local.</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11358/ind.35.2020.pracata_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11358/ind.35.2020.pracata_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de pintura no redutor de velocidade da rua Professor Raimundo Martiniano Ferreira, a pedido dos moradores.</t>
   </si>
   <si>
     <t>11359</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11359/ind.36.2020_-_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11359/ind.36.2020_-_ana_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a mudança do trânsito na rua Carlos Marques e rua Maria Pacheco, bem como quebra-molas na rua João Sette.</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11360/ind.37.2020_-_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11360/ind.37.2020_-_ana_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar melhorias para o bairro Cidade Nova, devido a enxurrada entrar nas residências e causar prejuízos aos moradores.</t>
   </si>
   <si>
     <t>11362</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11362/ind.38.2020_-_sergio_ferrugem.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11362/ind.38.2020_-_sergio_ferrugem.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação da placa com o nome "Centro Esportivo Joaquim Zoeira – Arena Sapé" para identificação, bem como a poda da grama do local.</t>
   </si>
   <si>
     <t>11363</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11363/ind.39.2020_-_protocolada_-_sergio_ferrugem.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11363/ind.39.2020_-_protocolada_-_sergio_ferrugem.docx</t>
   </si>
   <si>
     <t>Solicita informação ao Executivo sobre a pista de caminhada do bairro Raza.</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11364/ind.40.2020_leo_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11364/ind.40.2020_leo_verbal.docx</t>
   </si>
   <si>
     <t>Convidando representante da Novelis (Sr. Márcio Fernandes Guimarães/Usina da Brecha) a agendar participação na Tribuna Livre para prestar esclarecimentos sobre as condições de monitoramento da Usina da Brecha.</t>
   </si>
   <si>
     <t>11367</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11367/ind.43.2020_-_ccdh.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11367/ind.43.2020_-_ccdh.docx</t>
   </si>
   <si>
     <t>Da Comissão de Cidadania e Direitos Humanos, solicitando ao Executivo informações sobre o Programa Frente de Trabalho.</t>
   </si>
   <si>
     <t>11368</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Betinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11368/ind.44.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11368/ind.44.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providenciar canaleta na Avenida Getúlio Vargas entre o início da ponte até a Refrigeração Alaska no bairro Triângulo.</t>
   </si>
   <si>
     <t>11369</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11369/ind.45.2020.fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11369/ind.45.2020.fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a poda ou corte de uma árvore na rua Norival José da Silva, Pontal.</t>
   </si>
   <si>
     <t>11370</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11370/ind.46.2020.fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11370/ind.46.2020.fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de calçamento no morro do Quilombo, perto do sítio JK.</t>
   </si>
   <si>
     <t>11371</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11371/ind.47.2020.fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11371/ind.47.2020.fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto à São Jorge Auto Bus, para verificar a possibilidade do transporte coletivo fazer a linha da comunidade de Serra dos Pinheiros.</t>
   </si>
   <si>
     <t>11372</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11372/ind.48.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11372/ind.48.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar desobstrução de uma manilha localizada após a escola da comunidade de Serra dos Pinheiros.</t>
   </si>
   <si>
     <t>11373</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Machadinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11373/ind.49.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11373/ind.49.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo que seja utilizada pela Defesa Civil uma sirene para facilitar o alerta da possibilidade de enchente em áreas de risco.</t>
   </si>
   <si>
     <t>11374</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11374/ind.50.2020._pessata_e_ana_maria.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11374/ind.50.2020._pessata_e_ana_maria.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de reparos e melhorias em todas as estradas rurais que foram danificadas pelas chuvas.</t>
   </si>
   <si>
     <t>11375</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11375/ind.51.2020.pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11375/ind.51.2020.pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de capina e limpeza na rua da Alameda Triângulo Verde, bairro Rasa.</t>
   </si>
   <si>
     <t>11376</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Fiota, Machadinho, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação para a Mesa Diretora incluir no Projeto de Lei de fixação de subsídios para a legislatura 2021/2024 a possibilidade de renúncia por vereador de parcela dos subsídios correspondente à revisão geral anual.</t>
   </si>
   <si>
     <t>11377</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11377/ind.53.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11377/ind.53.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a construção de capela velório no bairro Rasa, a pedido dos moradores.</t>
   </si>
   <si>
     <t>11378</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11378/ind.54.2020_pessata_e_ana_maria.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11378/ind.54.2020_pessata_e_ana_maria.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências urgentes quanto ao serviço de consertos nas 22 pontes rurais que foram danificadas pela enchente.</t>
   </si>
   <si>
     <t>11379</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11379/ind.55.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11379/ind.55.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de capina em todas as ruas do bairro da Rasa.</t>
   </si>
   <si>
     <t>11387</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11387/ind.60.2020_-_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11387/ind.60.2020_-_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar junto ao CIMVALPI a troca de luminária em poste localizado em frente ao nº 348 da Av. Abdalla Felício.</t>
   </si>
   <si>
     <t>11388</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11388/ind.61.2020_-_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11388/ind.61.2020_-_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar reparos na ponte e liberação de circulação para veículos na vila Santa Helena.</t>
   </si>
   <si>
     <t>11389</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11389/ind.62.2020_-_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11389/ind.62.2020_-_aninha.docx</t>
   </si>
   <si>
     <t>Solicita envio de ofício ao Presidente da Assembleia Legislativa de Minas Gerais requerendo agendamento de uma reunião em Ponte Nova da Frente Parlamentar em Defesa dos Parques Ecológicos e Unidades de Conservação com a finalidade de discutir caminhos de busca de soluções que possibilitem projetos de investimentos, proteção, revitalização e reativação do Parque do Passa Cinco.</t>
   </si>
   <si>
     <t>11390</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11390/ind.63.2020_-_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11390/ind.63.2020_-_aninha.docx</t>
   </si>
   <si>
     <t>Solicita envio de ofício a Secretária Municipal de Cultura, Fernanda Magalhães, sugerindo que Ponte Nova estude os mecanismos necessários para integrar a Campanha de Popularização do Teatro e da Dança de Belo Horizonte.</t>
   </si>
   <si>
     <t>11391</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11391/ind.64.2020_-_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11391/ind.64.2020_-_sergio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências quanto ao imenso buraco que se formou na Rua José de Almeida Costa em decorrência das chuvas.</t>
   </si>
   <si>
     <t>11393</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11393/ind.65.2020_-_rubinho_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11393/ind.65.2020_-_rubinho_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Matheus Magno Apolônio Martins, Gerente de Relacionamento da agência do banco Santander em Ponte Nova, parabenizando por seu comprometimento e pela dedicação com os quais desempenha seu trabalho naquela empresa.</t>
   </si>
   <si>
     <t>11394</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11394/ind.66.2020_-_rubinho_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11394/ind.66.2020_-_rubinho_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providências quanto ao grande buraco que se formou próximo ao nº 465 da Rua Padre João do Monte Medeiros.</t>
   </si>
   <si>
     <t>11395</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Fiota, Leo Moreira, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11395/ind.67.2020_-_leo_pracata_e_fiota_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11395/ind.67.2020_-_leo_pracata_e_fiota_-_verbal.docx</t>
   </si>
   <si>
     <t>Requerem envio de moção de pesar aos familiares da Sra. Amanda Cristina Ferreira, em razão de seu falecimento (Srs. Nem e Fernando, pai e esposo, respectivamente).</t>
   </si>
   <si>
     <t>11396</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11396/ind.68.2020_-_leo_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11396/ind.68.2020_-_leo_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Deputado Estadual Glaycon Franco, agradecendo pela destinação de emenda parlamentar no valor de R$150.000,00 para serviços públicos de saúde em Ponte Nova</t>
   </si>
   <si>
     <t>11397</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando que se providencie um serviço paliativo no barranco que está cedendo na Rua Armindo Pereira, em frente ao nº 12, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>11398</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11398/ind.70.2020_-_montanha_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11398/ind.70.2020_-_montanha_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando análise da possibilidade de se instalar um bueiro próximo ao nº 355 da Rua Pedro Nunes Pinheiro, pois todas as vezes que chove forte a enxurrada passa sobre o meio-fio, invadindo algumas residências.</t>
   </si>
   <si>
     <t>11399</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11399/ind.71.2020_-_montanha_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11399/ind.71.2020_-_montanha_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de moção de congratulações, em nome da Casa, ao Sr. Eduardo Henrique Soares (Kadu) que tomou posse no mês de janeiro como Presidente do CONSEPIS, estendendo os cumprimentos aos demais membros da diretoria.</t>
   </si>
   <si>
     <t>11400</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Chico Fanica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11400/ind.72.2020_-_chico_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11400/ind.72.2020_-_chico_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à Câmara Municipal de Ubá parabenizando pela notável organização e pelo sucesso do Encontro de Vereadores realizado por aquela Casa Legislativa no dia 07 de fevereiro, do qual o vereador participou representando a Câmara de Ponte Nova.</t>
   </si>
   <si>
     <t>11401</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11401/ind.73.2020_-_machadinho_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11401/ind.73.2020_-_machadinho_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providências, por meio da secretaria competente, quanto ao grande buraco que se abriu em frente ao nº 124 Rua São Sebastião, no bairro Primeiro de Maio (local conhecido como “Buraquinho”)</t>
   </si>
   <si>
     <t>11402</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11402/ind.74.2020_-_machadinho_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11402/ind.74.2020_-_machadinho_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando vistoria para avaliação de uma árvore de grande porte localizada próximo à entrada da Igreja do Rosário. Segundo o vereador, aparentemente grande parte da árvore está apodrecida, o que deixa os pedestres e moradores do entorno apreensivos.</t>
   </si>
   <si>
     <t>11403</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11403/ind.75.2020_-_osorio_e_aninha_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11403/ind.75.2020_-_osorio_e_aninha_-_verbal.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando providenciar por meio da SEDRU melhorias no morro que dá acesso ao campo da comunidade de Ranchos Novos. O vereador destaca que no local há mais de vinte residências, e os moradores ficam prejudicados pelas péssimas condições de tráfego. O vereador solicita, inclusive, que seja analisada a possibilidade de incluir este trecho dentre as estradas rurais que estão recebendo calçamento.</t>
   </si>
   <si>
     <t>11404</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Chico Fanica, Montanha, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11404/ind.76.2020_-_osorio_aninha_pessata_montanha_e_chico_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11404/ind.76.2020_-_osorio_aninha_pessata_montanha_e_chico_-_verbal.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício, em nome da Casa, ao servidor da SEDRU Sr. Jairo Teixeira dos Santos, parabenizando pelo empenho e pelo compromisso que dedica ao seu trabalho na secretaria, trabalhando com afinco também nos finais de semana para executar melhorias nos campos de futebol da zona rural.</t>
   </si>
   <si>
     <t>11405</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11405/ind.77.2020_-_pracata_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11405/ind.77.2020_-_pracata_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providenciar por meio da SEMAM limpeza do lote onde já foi localizada a sede da Gerência Regional de Saúde, pois no local há muito mato, o que favorece o surgimento de roedores, cobras e focos do mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>11406</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11406/ind.78.2020_-_pracata_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11406/ind.78.2020_-_pracata_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providenciar por meio da SEMOB a retirada de terra acumulada no entroncamento da Avenida Nossa Senhora das Graças com a Rua Professor Raymundo Martiniano Ferreira, no bairro Guarapiranga.</t>
   </si>
   <si>
     <t>11407</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Leo Moreira, Montanha, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11407/ind.79.2020_-_pracata_montanha_e_leo_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11407/ind.79.2020_-_pracata_montanha_e_leo_-_verbal.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício, em nome da Casa, à nova diretoria do Esporte Clube Palmeirense, desejando-lhes sucesso em seu trabalho</t>
   </si>
   <si>
     <t>11408</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11408/ind.80.2020_-_fiota_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11408/ind.80.2020_-_fiota_-_verbal.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à operadora Vivo solicitando providências quanto à frequente ausência de sinal de telefonia em vários pontos do distrito do Pontal.</t>
   </si>
   <si>
     <t>11409</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar, em nome da Casa, aos familiares do Sr. Vicente Gomides, em razão de seu falecimento.</t>
   </si>
   <si>
     <t>11410</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11410/ind.82.2020_-_aninha_-_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11410/ind.82.2020_-_aninha_-_verbal.docx</t>
   </si>
   <si>
     <t>Reitera indicação solicitando ao Executivo providenciar instalação de cobertura provisória no ponto de ônibus localizado na Rodoviária Velha.</t>
   </si>
   <si>
     <t>11411</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11411/ind.83.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11411/ind.83.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Envio de ofício ao Executivo solicitando a capina de todo o bairro Triângulo Velho, parte baixa e parte alta.</t>
   </si>
   <si>
     <t>11412</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11412/ind.84.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11412/ind.84.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Envio de ofício ao Executivo solicitando a instalação de meio-fio na Rua Nova, bairro CDI, para que seja feita a aplicação de asfalto.</t>
   </si>
   <si>
     <t>11413</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11413/ind.85.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11413/ind.85.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Reiterando indicação 1317/2019, para que, por meio do CIMVALPI, seja feita vistoria e serviço de substituição de iluminação pública em todo o bairro Triângulo Velho, na medida em que muitas lâmpadas estão falhando e gerando pontos de escuridão.</t>
   </si>
   <si>
     <t>11414</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11414/ind.86.2020_-_hermano_sergio_-_copia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11414/ind.86.2020_-_hermano_sergio_-_copia.pdf</t>
   </si>
   <si>
     <t>Solicita que agilize a conclusão da obra inacabada na Rua Manoel Alves da Silva, Bairro Triângulo Novo em frente ao nº 188.</t>
   </si>
   <si>
     <t>11415</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11415/ind.87.2020_-_hermano_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11415/ind.87.2020_-_hermano_sergio.pdf</t>
   </si>
   <si>
     <t>Avaliação da possibilidade de intervenção na rua Ananias Pereira Vilar, próximo ao nº 190, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>11416</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11416/ind.88.2020_-_hermano_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11416/ind.88.2020_-_hermano_fiota.pdf</t>
   </si>
   <si>
     <t>Solicita que providencie melhorias e colocação de cascalho na comunidade rural da estrada principal Ponte Nova – Chopotó.</t>
   </si>
   <si>
     <t>11417</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11417/ind.89.2020_-_hermano_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11417/ind.89.2020_-_hermano_protocolada.pdf</t>
   </si>
   <si>
     <t>Informações sobre o FIA – Fundo da Infância e Adolescência.</t>
   </si>
   <si>
     <t>11418</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11418/ind.90.2020_-_hermano_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11418/ind.90.2020_-_hermano_protocolada.pdf</t>
   </si>
   <si>
     <t>Informações sobre os andamentos da construção da Unidade Básica de Saúde do Bairro Palmeirense:</t>
   </si>
   <si>
     <t>11419</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11419/ind.91.2020_-_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11419/ind.91.2020_-_leo.docx</t>
   </si>
   <si>
     <t>Providenciar conserto e manutenção no caixa eletrônico do bairro Guarapiranga</t>
   </si>
   <si>
     <t>11420</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11420/ind.92.2020_-_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11420/ind.92.2020_-_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à SEMED solicitando intervenções na escola José Mariano.</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11421/ind.93.2020_-_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11421/ind.93.2020_-_aninha.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando que sejam realizados reparos na estrada da Mata (trecho que liga os bairros Dalvo de Oliveira Benfeito e Pacheco).</t>
   </si>
   <si>
     <t>11422</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11422/ind.94.2020_-_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11422/ind.94.2020_-_leo.pdf</t>
   </si>
   <si>
     <t>A EE Prof. Martiniano Ferreira seja autorizada seu funcionamento em tempo integral para os 4º e 5º anos iniciais do Ensino Fundamental,</t>
   </si>
   <si>
     <t>11423</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11423/ind.95.2020._pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11423/ind.95.2020._pracata.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre obra de infraestrutura (drenagem e pavimentação) da Rua Luís Martins Soares Sobrinho, bairro de Fátima.</t>
   </si>
   <si>
     <t>11424</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Betinho, Chico Fanica, Fiota, Hermano, Leo Moreira, Machadinho, Montanha, Pracatá, Rubinho, Sérgio Ferrugem, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11424/ind.96.2020_-_todos_os_vereadores.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11424/ind.96.2020_-_todos_os_vereadores.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo apresentando demandas do Bairro São Pedro.</t>
   </si>
   <si>
     <t>11425</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11425/ind.97.2020_-_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11425/ind.97.2020_-_leo.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria de Obras um Caminhão Pipa para a rua Maria da Consenza no Vale do Ipê.</t>
   </si>
   <si>
     <t>11426</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11426/ind.98.2020_-_protocolada_-leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11426/ind.98.2020_-_protocolada_-leo.docx</t>
   </si>
   <si>
     <t>Requer ao Executivo informar nomes, endereços e telefones de pessoas jurídicas ou físicas, já  credenciadas para captura, transporte e estadia de animais, conforme edital de Processo nº 03/2020, Inexigibilidade 03/2020.</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11427/ind.99.2020_-_leo_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11427/ind.99.2020_-_leo_sergio.docx</t>
   </si>
   <si>
     <t>Requerem envio de moção de pesar para a Srª Maria José Nascimento da Silva Inocêncio e familiares em razão do falecimento do Sr. Erli Martins Inocêncio.</t>
   </si>
   <si>
     <t>11428</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11428/ind.100.2020.aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11428/ind.100.2020.aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo incluir no planejamento de obras da Prefeitura, serviços de drenagem de águas pluviais e pavimentação de trecho da rua Padre Antônio Pinto, bairro Polivalente.</t>
   </si>
   <si>
     <t>11429</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11429/ind.101.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11429/ind.101.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Sr. Marco Aurélio Barcelos, Secretário de Estado de Infraestrutura e Mobilidade, informações sobre o andamento do estudo anunciado pelo Governo do Estado quanto a viabilidade da terceirização do trecho de rodovia entre BH e Viçosa.</t>
   </si>
   <si>
     <t>11430</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11430/ind.102.2020.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11430/ind.102.2020.docx</t>
   </si>
   <si>
     <t>Enviar congratulações à equipe da Secretaria Municipal de Meio Ambiente pela retomada do serviço de coleta seletiva em Ponte Nova.</t>
   </si>
   <si>
     <t>11431</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11431/ind.103.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11431/ind.103.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar patrolamento na travessa principal da comunidade do Massangano.</t>
   </si>
   <si>
     <t>11432</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11432/ind.104.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11432/ind.104.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar o conserto do Trator TL 75 New Holland, para apoiar as ações de desenvolvimento rural.</t>
   </si>
   <si>
     <t>11433</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11433/ind.105.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11433/ind.105.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar intervenção na rua Santo Antônio visando a liberação da via, já que a rua Carangola está interditada.</t>
   </si>
   <si>
     <t>11434</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11434/ind.106.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11434/ind.106.2020_leo.docx</t>
   </si>
   <si>
     <t>Reiterando pedido ao Executivo para resolução do barranco que está desmoronando na rua Santo Antônio, em frente à residência de Niltinho Detetive.</t>
   </si>
   <si>
     <t>11435</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11435/ind.107.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11435/ind.107.2020_leo.docx</t>
   </si>
   <si>
     <t>Enviar congratulações aos servidores da SEMAM E SEMOB pelos serviços prestados na desobstrução e limpeza de vias em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>11436</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11436/ind.108.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11436/ind.108.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências para a rua Mário Martins de Freitas para resolver o problema de canaleta que inunda a residência de nº 600.</t>
   </si>
   <si>
     <t>11437</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11437/ind.109.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11437/ind.109.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar fiscalização de estacionamentos irregulares na rua Dr. Leonardo, Centro.</t>
   </si>
   <si>
     <t>11438</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11438/ind.110.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11438/ind.110.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicitando ao Executivo informações sobre a intervenção na rua Pedro Soares Moura, referente ao processo judicial que determinou prazo para a execução de melhorias.</t>
   </si>
   <si>
     <t>11439</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11439/ind.111.2020._leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11439/ind.111.2020._leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de limpeza da escadaria que liga a rua Marechal Deodoro à rua Virgínia Castanheira.</t>
   </si>
   <si>
     <t>11440</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11440/ind.112.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11440/ind.112.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos no calçamento da rua Paulo Moreira Brandão, entre os nºs 210 a 260, pois os bloquetes estão soltos.</t>
   </si>
   <si>
     <t>11441</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11441/ind.113.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11441/ind.113.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de manilha para conduzir a enxurrada que desce da rua Deputado Fábio Vasconcellos, bairro Residencial Fortaleza.</t>
   </si>
   <si>
     <t>11442</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11442/ind.114.2020.pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11442/ind.114.2020.pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de um bueiro próximo ao nº 229 da rua Carangola, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11443</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11443/ind.115.2020._leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11443/ind.115.2020._leo.docx</t>
   </si>
   <si>
     <t>Reitera indicação solicitando ao Executivo por meio da Secretaria Municipal de Educação o desenvolvimento de ações que visem reduzir o peso da mochila dos alunos da rede municipal de ensino.</t>
   </si>
   <si>
     <t>11444</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando que, por meio da Secretaria de Obras, seja executado serviço de patrolamento e cascalhamento na estrada do Massangano, sentido Sítio da Vargem.</t>
   </si>
   <si>
     <t>11445</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando indicações 1263/2019, apresentada em 4 de novembro de 2019 e indicação 1072/2019 protocolada com o nº 785/2019, apresentada em 23 de setembro de 2019, solicitando serviço de patrolamento e cascalhamento na estrada do bairro da Rasa até a fazenda Gravatá.</t>
   </si>
   <si>
     <t>11446</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando que, por meio da Secretaria de Obras, sejam feitos reparos na Avenida Amazonas, bairro São Pedro.</t>
   </si>
   <si>
     <t>11447</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11447/ind.119.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11447/ind.119.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Envio de ofício ao Executivo para que o Dr. Walter Joviano de Aquino seja notificado com o intuito de que realize obras em seu lote, na Av. Getúlio Vargas próximo ao nº 155.</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11448/ind.120.2020_verbal_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11448/ind.120.2020_verbal_fiota.docx</t>
   </si>
   <si>
     <t>Solicita à São Jorge Auto Bus providenciar o retorno da circulação do transporte coletivo na comunidade de Serra dos Pinheiros.</t>
   </si>
   <si>
     <t>11449</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11449/ind.121.2020.verbal_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11449/ind.121.2020.verbal_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências urgentes para efetuar reparos na entrada da ponte de acesso ao Pontal.</t>
   </si>
   <si>
     <t>11450</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Continuação do asfalto na rua Ordalino Rodrigues.</t>
   </si>
   <si>
     <t>11451</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11451/ind.123.2020.verbal_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11451/ind.123.2020.verbal_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do setor de posturas, notificar o proprietário do lote situado na rua Vereador João Evangelista de Almeida, próximo ao nº 467, pois está aberto e vem causando transtornos no local, principalmente no período chuvoso.</t>
   </si>
   <si>
     <t>11452</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11452/ind.124.2020.verbal_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11452/ind.124.2020.verbal_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de aumentar o tamanho de bueiro ou instalar galeria na rua João Alves de Oliveira, para melhor captação da água da chuva.</t>
   </si>
   <si>
     <t>11453</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Hermano</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11453/ind.125.2020.verbal_hermano_ana_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11453/ind.125.2020.verbal_hermano_ana_andre.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar a conclusão dos serviços iniciados na rua Padre João do Monte Medeiros, em frente aos nºs 137 e 147, bairro São Geraldo.</t>
   </si>
   <si>
     <t>11454</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11454/ind.126.2020_verbal_machado.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11454/ind.126.2020_verbal_machado.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a situação de 7 famílias do bairro Vila Oliveira que têm sofrido com a enchentes.</t>
   </si>
   <si>
     <t>11455</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11455/ind.127.2020_verbal_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11455/ind.127.2020_verbal_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a implantação de canal para denúncias relacionadas ao Meio Ambiente, conforme Lei Municipal nº 4.088/2016 - Código de Meio Ambiente.</t>
   </si>
   <si>
     <t>11456</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11456/ind.128.2020_verbal_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11456/ind.128.2020_verbal_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da Secretaria de Recursos Humanos, determinar a instalação de bebedouro no hall da prefeitura.</t>
   </si>
   <si>
     <t>11457</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11457/ind.129.2020_verbal_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11457/ind.129.2020_verbal_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio de Demutran,  determinar a colocação de placa proibindo estacionar na saída da rua Euclides da Cunha, bairro Esplanada para a av. João Evangelista de Almeida.</t>
   </si>
   <si>
     <t>11458</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11458/ind.130.2020_verbal_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11458/ind.130.2020_verbal_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de ponto de ônibus em frente ao restaurante Pedregal, bairro Pacheco.</t>
   </si>
   <si>
     <t>11461</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11461/ind.131.2020_verbal_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11461/ind.131.2020_verbal_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar análise de risco em duas residências na região da comunidade de Passa Tempo, que estão danificados em razão das fortes chuvas.</t>
   </si>
   <si>
     <t>11462</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Aninha de Fizica, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11462/ind.132.2020.verbal_pracata_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11462/ind.132.2020.verbal_pracata_aninha.docx</t>
   </si>
   <si>
     <t>Enviar congratulações à igreja Assembleia de Deus, pela colocação de grau realizada em 15/02, na sede do Palmeirense.</t>
   </si>
   <si>
     <t>11463</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Aninha de Fizica, Chico Fanica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11463/ind.133.2020._verbal_aninha_chico.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11463/ind.133.2020._verbal_aninha_chico.docx</t>
   </si>
   <si>
     <t>Sugerem ao Executivo avaliar, junto às Secretarias de Desenvolvimento Rural e de Meio Ambiente,  a possibilidade de utilizar troncos de Eucalipto da Floresta Social para construção  emergencial de pontes que foram danificadas na zona rural.</t>
   </si>
   <si>
     <t>11464</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11464/ind.134.2020_verbal_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11464/ind.134.2020_verbal_aninha.docx</t>
   </si>
   <si>
     <t>Enviar agradecimentos ao Deputado Federal Hercílio Coelho Diniz pela Emenda Parlamentar de R$200.000,00 destinada ao Programa de Atenção Básica da saúde de Ponte Nova.</t>
   </si>
   <si>
     <t>11467</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Providência em relação à agua desce da Rua Jari passando pela escadaria atingindo moradores da rua santa Efigênia.</t>
   </si>
   <si>
     <t>11471</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11471/ind.139.2020_-_protocolada_-ferrugem-hermano-leo-.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11471/ind.139.2020_-_protocolada_-ferrugem-hermano-leo-.pdf</t>
   </si>
   <si>
     <t>Requerem enviar ofício ao Executivo, por meio da SEDRU, solicitando, no prazo regimental de 15 dias, informar o cronograma de ações da secretaria nas estradas e pontes da zona rural.</t>
   </si>
   <si>
     <t>11472</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11472/ind.141.2020_leo_protocolada_para_09.03.2020.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11472/ind.141.2020_leo_protocolada_para_09.03.2020.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, após ouvido o Plenário, encaminhar relatório das atividades da Patrulha Mecanizada, no período de janeiro/2019 a janeiro/2020</t>
   </si>
   <si>
     <t>11473</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11473/ind.142.2020.osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11473/ind.142.2020.osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo e a São Jorge Auto Bus, providências para que verifiquem a possibilidade de disponibilizar transporte coletivo, de duas a três vezes por semana, para a comunidade de Atambu.</t>
   </si>
   <si>
     <t>11474</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Zé Osório, Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11474/ind._143.2020_osorio_ana.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11474/ind._143.2020_osorio_ana.docx</t>
   </si>
   <si>
     <t>Solicitam a Secretaria Municipal de Desenvolvimento Rural informar se está na programação  entre os trabalhos da secretaria, a realização de calçamento do morro que dá acesso ao campo da comunidade de Ranchos Novos e a mais 30 residências, e caso positivo, informar a data prevista para início da obra.</t>
   </si>
   <si>
     <t>11481</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11481/ind.144.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11481/ind.144.2020_betinho.docx</t>
   </si>
   <si>
     <t>Envio de ofício ao Executivo para que, por meio da SEMAM, seja executado serviço de capina no encontro das ruas Márcio Brandão com Paulo Afonso, bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>11482</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11482/ind.145.2020_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11482/ind.145.2020_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulação à São Jorge Auto ônibus, em virtude da comemoração de seus 50 anos.</t>
   </si>
   <si>
     <t>11485</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11485/ind.148.2020_hermano_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11485/ind.148.2020_hermano_sergio.docx</t>
   </si>
   <si>
     <t>Solicitam  ao Executivo determinar providências quanto aos danos causados pelas chuvas em trecho da rua Geraldo Guimarães, bairro Cidade Nova, bem como vistoria na ponte construída em trecho da rua, para apurar se a estrutura não oferece riscos.</t>
   </si>
   <si>
     <t>11486</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11486/ind.149.2020_hermano._sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11486/ind.149.2020_hermano._sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar reparos na obra realizada pela Prefeitura na rua  José Pacheco Martins "Beco do China", pois o calçamento está cedendo.</t>
   </si>
   <si>
     <t>11488</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11488/ind.150.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11488/ind.150.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de capina na rua José Mariano, especialmente na parte alta da via.</t>
   </si>
   <si>
     <t>11489</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11489/ind.151.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11489/ind.151.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a possibilidade de analisar a instalação de placa permitindo estacionamento de até 15 minutos em frente ao número 973-A da Avenida Francisco Vieira Martins (em frente à Clínica Veterinária Espaço Animal).</t>
   </si>
   <si>
     <t>11490</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11490/ind.152.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11490/ind.152.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos e conclusão de asfaltamento da rua Farmacêutico Antônio Duarte Lanna, bairro Guarapiranga.</t>
   </si>
   <si>
     <t>11491</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11491/ind.153.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11491/ind.153.2020_leo.docx</t>
   </si>
   <si>
     <t>Reiterando pedido para revitalização da pista de Skate.</t>
   </si>
   <si>
     <t>11492</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11492/ind.154.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11492/ind.154.2020_leo.docx</t>
   </si>
   <si>
     <t>Enviar agradecimentos ao Deputado Vilson da Federação dos Trabalhadores na Agricultura de Minas Gerais, FETAEMG pela emenda parlamentar de 200.000,00 para a saúde de Ponte Nova e ao Sr. Mauro do Amaral, Presidente do Sindicato dos Trabalhadores Rurais pela articulação.</t>
   </si>
   <si>
     <t>11493</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11493/ind.155.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11493/ind.155.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao DER intervenção para a recomposição asfáltica no trecho entre Ponte Nova / Mariana, devido aos buracos existentes na rodovia.</t>
   </si>
   <si>
     <t>11494</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11494/ind.156.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11494/ind.156.2020_leo.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar a remoção de veículos abandonados nas vias da cidade.</t>
   </si>
   <si>
     <t>11495</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11495/ind.157.2020__pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11495/ind.157.2020__pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar a recolocação da ponte na região do Bom Será, que foi retirada pelas chuvas.</t>
   </si>
   <si>
     <t>11496</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11496/ind.158.2020__pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11496/ind.158.2020__pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar a colocação de um abrigo no ponto de ônibus na entrada do distrito de Vau Açu.</t>
   </si>
   <si>
     <t>11497</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11497/ind.159.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11497/ind.159.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando verificar a possibilidade de conceder isenção temporária de tributos, em caráter especial, aos contribuintes proprietários de imóveis atingidos pela enchente ou que sofreram danos com as chuvas ocorridas em janeiro do corrente ano.</t>
   </si>
   <si>
     <t>11498</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando reparos na rede pluvial entre a volta da Banana e a Rua Carangola.</t>
   </si>
   <si>
     <t>11499</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Chico Fanica, Hermano, Leo Moreira, Machadinho, Montanha, Rubinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11499/ind.161.2020._leo-_montanha_-ferrugem-_chico-_machadinho-_hermano-_rubinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11499/ind.161.2020._leo-_montanha_-ferrugem-_chico-_machadinho-_hermano-_rubinho.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando que a prefeitura isente do pagamento de IPTU os imóveis atingidos pelas recentes inundações, bem como, que o DMAES os isente do pagamento das faturas de água e esgoto, tendo em vista os prejuízos materiais sofridos pelos moradores.</t>
   </si>
   <si>
     <t>11500</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11500/ind.162.2020_leo_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11500/ind.162.2020_leo_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo encaminhar cópia do laudo técnico de vistoria indicando o responsável pela propriedade da represa; quais os riscos podem proporcionar ao meio ambiente, às pessoas, aos imóveis e; regiões que ficarão expostas ou que poderão ser atingidas pelo barramento na comunidade do Massangano.</t>
   </si>
   <si>
     <t>11501</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11501/ind.163.2020_leo_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11501/ind.163.2020_leo_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo encaminhar cópia dos processos licitatórios e dos contratos firmados para as obras da adutora e da rede de drenagem que estão em execução na av. Caetano Marinho, Centro, bem como, explicações sobre a presença de máquinas e servidores da Prefeitura e do DMAES, atuando em algumas situações como limpeza e até mesmo execução da obra e solicita também informações sobre placa de identificação das obras.</t>
   </si>
   <si>
     <t>11502</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11502/ind.164.2020_fiota_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11502/ind.164.2020_fiota_verbal.docx</t>
   </si>
   <si>
     <t>Enviar, em nome da Casa, moção de pesar aos familiares do Sr. Marcos Aurélio de Souza Cruz, em razão de seu falecimento.</t>
   </si>
   <si>
     <t>11503</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11503/ind.165.2020_fiota_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11503/ind.165.2020_fiota_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervenção junto ao órgão competente para a realização de ações na entrada da ponte do Pontal, pois algumas árvores estão caindo no local, colocando em risco a segurança das pessoas da comunidade.</t>
   </si>
   <si>
     <t>11504</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11504/ind.166.2020_machado_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11504/ind.166.2020_machado_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar fiscalização junto aos donos de cães que passeiam sem o uso de focinheira, sobretudo no período noturno.</t>
   </si>
   <si>
     <t>11505</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11505/ind._167.2020_machado_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11505/ind._167.2020_machado_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar vistoria em uma árvore com está caindo próximo à igreja do Rosário, Centro.</t>
   </si>
   <si>
     <t>11506</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11506/ind.168.2020_montanha_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11506/ind.168.2020_montanha_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Presidente da Assembleia Legislativa do Estado de Minas Gerais, Sr. Agostinho Patrus, interceder junto ao Governador do Estado e ao Diretor do DETRAN, para agilizar o processo de adequação do emplacamento de veículos com a placa Mercosul.</t>
   </si>
   <si>
     <t>11507</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11507/ind.169.2020_montanha_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11507/ind.169.2020_montanha_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo que refaça a ponte entre as ruas Pedro Nunes Pinheiro e Felisberto Leopoldo, para viabilizar a passagem pelo local.</t>
   </si>
   <si>
     <t>11508</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11508/ind.170.2020_hermano_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11508/ind.170.2020_hermano_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo que avalie a possibilidade de intervenção com obra de infraestrutura na rua que dá cesso à avenida Amazonas e ao Campo do Carecão, bairro São Pedro.</t>
   </si>
   <si>
     <t>11509</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11509/ind.171.2020_osorio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11509/ind.171.2020_osorio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, o mais rápido possível,  colocar sinalização da rua Euclides da Cunha, , visando impedir o estacionamento de veículos na via.</t>
   </si>
   <si>
     <t>11510</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11510/ind.172.2020_osorio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11510/ind.172.2020_osorio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se próximo à ponte da Barrinha será contemplado com a instalação de faixa elevada de pedestres.</t>
   </si>
   <si>
     <t>11511</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11511/ind.173.2020_sergio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11511/ind.173.2020_sergio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos na rua Guarapiranga, próximo ao nº 18.</t>
   </si>
   <si>
     <t>11512</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11512/ind.174.2020_sergio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11512/ind.174.2020_sergio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de sinalização para evitar acidentes na rua Orion, bairro Cidade Nova, no local onde um muro se deslocou.</t>
   </si>
   <si>
     <t>11513</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Pracatá, Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11513/ind.175.2020_pracata._montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11513/ind.175.2020_pracata._montanha.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar reparos nas ferragens do corrimão da escadaria próximo ao camelódromo.</t>
   </si>
   <si>
     <t>11514</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11514/ind.176.2020_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11514/ind.176.2020_ana_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a poda de uma árvore que se encontra em cima da santinha na praça central do bairro Pacheco.</t>
   </si>
   <si>
     <t>11515</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11515/ind.177.2020_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11515/ind.177.2020_ana_verbal.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para instalar ponto de ônibus com cobertura próximo à rodoviária velha.</t>
   </si>
   <si>
     <t>11516</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11516/ind.178.2020__-sergio-hermano-leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11516/ind.178.2020__-sergio-hermano-leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de container para descarte de lixo na rua Getúlio Vargas, em frente ao n° 171, bairro Triângulo.</t>
   </si>
   <si>
     <t>11523</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Betinho, Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11523/ind.181.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11523/ind.181.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo para que, por meio da SEMOB, seja executado serviço de calçamento na rua José André de Almeida, bairro Triângulo Novo.</t>
   </si>
   <si>
     <t>11531</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11531/ind.182.2020_chico.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11531/ind.182.2020_chico.docx</t>
   </si>
   <si>
     <t>Solicitando ao Executivo, a pedido de moradores,  priorizar a colocação de 4 containers para a coleta de lixo no bairro Santa Tereza e instalação de placa indicando a entrada do bairro.</t>
   </si>
   <si>
     <t>11532</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11532/ind.183.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11532/ind.183.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de capina e limpeza na praça do bairro Rasa, em caráter de urgência.</t>
   </si>
   <si>
     <t>11533</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11533/ind.184.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11533/ind.184.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar poda ou corte de árvores na Alameda Triângulo Verde.</t>
   </si>
   <si>
     <t>11534</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11534/ind.185.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11534/ind.185.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de capina e limpeza em toda extensão da rua João Alves de Oliveira, bairro Triângulo.</t>
   </si>
   <si>
     <t>11535</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11535/ind.186.2020._andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11535/ind.186.2020._andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de limpeza, capina e poda da grama no posto de saúde da Rasa, e no entorno da construção da Academia .</t>
   </si>
   <si>
     <t>11536</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11536/ind..187.2020.ferrugem.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11536/ind..187.2020.ferrugem.docx</t>
   </si>
   <si>
     <t>Indicação ao Executivo para que seja incentivada a agricultura orgânica junto aos pequenos agricultores familiares, inclusive  com a criação de um "selo orgânico".</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11537/ind.188.2020.montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11537/ind.188.2020.montanha.docx</t>
   </si>
   <si>
     <t>Requer saber do Executivo se o sistema para cadastro de multas no município de Ponte Nova foi atualizado.</t>
   </si>
   <si>
     <t>11538</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11538/ind.189.2020.andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11538/ind.189.2020.andre.docx</t>
   </si>
   <si>
     <t>Solicita ao DMAES tomar providências quanto a falta d'água na rua Estrada de Barra Longa e na rua do Campo, bairro Rasa.</t>
   </si>
   <si>
     <t>11540</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11540/ind.191.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11540/ind.191.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando reparos nas ruas João Mayrink (parte baixa do bairro Cidade Nova), rua José Elias Salomão, bairro Bom Pastor e rua Nair Augusta Pires de Oliveira, bairro Vila Oliveira. Solicita-se ainda reparos na ponte da rua Orion, também no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>11541</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11541/ind.192.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11541/ind.192.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos no calçamento na subida Massangano/Sesmaria.</t>
   </si>
   <si>
     <t>11542</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11542/ind.193.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11542/ind.193.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar poda ou corte de árvores na rua do Campo, bairro Rasa.</t>
   </si>
   <si>
     <t>11543</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11543/ind.194.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11543/ind.194.2020_andre.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar reforma da rua Estrada de Barra Longa, saída da Rasa.</t>
   </si>
   <si>
     <t>11544</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11544/ind.195.2020__leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11544/ind.195.2020__leo.pdf</t>
   </si>
   <si>
     <t>Requer enviar ofício ao Executio, por meio do Demutran, solicitando a pintura de faixa de pedestres na Av Abadalla Felicio, próximo à Minas Auto.</t>
   </si>
   <si>
     <t>11545</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11545/ind.196.2020__leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11545/ind.196.2020__leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo, por meio da SEMOB e SEDRU, solicitando reparos na rua Mauro Newton Tavares, no Passatempo. Vale ressaltar que a tubulação de água já está exposta (fotos em anexo).</t>
   </si>
   <si>
     <t>11546</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Leo Moreira, Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11546/ind.197.2020__leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11546/ind.197.2020__leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao jornal Folha de Ponte Nova parabenizando pela edição especial do Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11547/ind.198.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11547/ind.198.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer envio de Ofício ao Executivo solicitando tapa-buracos em frente à Igreja do bairro Santo Antônio. rua Santo Antônio, em frente ao número 231.</t>
   </si>
   <si>
     <t>11548</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11548/ind.199.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11548/ind.199.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando patrolamento da Rua do Sorriso, no bairro Ana Florência.</t>
   </si>
   <si>
     <t>11549</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Aninha de Fizica, Fiota, Hermano</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11549/ind.200.2020_fiota_hermano_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11549/ind.200.2020_fiota_hermano_ana_verbal.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar intervenção urgente nas estradas rurais de Chopotó, Boa Vista, Serra dos Pinheiros e Massangano.</t>
   </si>
   <si>
     <t>11550</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11550/ind.201.2020_machadinho_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11550/ind.201.2020_machadinho_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre as condições da estrutura física da Escola Municipal Otávio Soares, pois a mesma apresentava goteiras no ano passado.</t>
   </si>
   <si>
     <t>11551</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11551/ind.202.2020_machadinho_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11551/ind.202.2020_machadinho_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a estrutura física da Casa de Cultura, pois estava com goteiras.</t>
   </si>
   <si>
     <t>11552</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11552/ind.203.2020_osorio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11552/ind.203.2020_osorio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a desobstrução da canaleta na av. João Evangelista de Almeida, no trecho entre o Ferro Velho Penedo e o nº 200.</t>
   </si>
   <si>
     <t>11553</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11553/ind.204.2020_osorio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11553/ind.204.2020_osorio_verbal.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo quanto a condição de uma árvore no final da rua Zirezarte José de Oliveira, bairro Esplanada</t>
   </si>
   <si>
     <t>11554</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11554/ind.205.2020_leo_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11554/ind.205.2020_leo_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos em todas as ruas do bairro Paraíso.</t>
   </si>
   <si>
     <t>11555</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11555/ind.206.2020_leo_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11555/ind.206.2020_leo_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo laudo sobre a situação do barranco aos fundos do antigo Colégio Dom Helvécio para a av. Custódio Silva.</t>
   </si>
   <si>
     <t>11556</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11556/ind.207.2020_pracata_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11556/ind.207.2020_pracata_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervenção na rua Francisco Abrantes Fortuna, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11557</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11557/ind.208.2020_pracata_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11557/ind.208.2020_pracata_verbal.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar serviço de capina nas ruas Prof. Raimundo Martiniano Ferreira e Sebastião Francisco de Oliveira, bairro Guarapiranga</t>
   </si>
   <si>
     <t>11558</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11558/ind.209.2020_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11558/ind.209.2020_ana_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao DMAES determinar a construção de cerca de proteção no entorno da caixa d'água do bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>11559</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11559/ind.210.2020_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11559/ind.210.2020_ana_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo que a rua Maria Pacheco seja via de mão única.</t>
   </si>
   <si>
     <t>11560</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Betinho, Chico Fanica, Fiota, Hermano, Leo Moreira, Machadinho, Montanha, Rubinho, Sérgio Ferrugem, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11560/ind.211.2020_todos_vereadores_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11560/ind.211.2020_todos_vereadores_verbal.docx</t>
   </si>
   <si>
     <t>Vereadores apresentam moção de repúdio ao DER e ao Governador de Minas quanto as más condições das rodovias, que têm causado inúmeros acidentes, inclusive com vítimas fatais, portanto, solicitam o mais rápido possível, providências de reparos na rodovias estaduais.</t>
   </si>
   <si>
     <t>11561</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11561/ind.212.2020_jose_rubens.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11561/ind.212.2020_jose_rubens.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o Conselho Municipal de Alimentação Escolar.</t>
   </si>
   <si>
     <t>11562</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11562/ind.213.2020_montanha_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11562/ind.213.2020_montanha_verbal.docx</t>
   </si>
   <si>
     <t>Moção de pesar à Srª. Marieta Dias Torres, em razão do falecimento de seu filho Jorge Luiz Torres.</t>
   </si>
   <si>
     <t>11563</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>Betinho, Aninha de Fizica, Fiota, Montanha, Pracatá, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11563/ind.214.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11563/ind.214.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando vistoria no muro da casa de número 582, rua José Elias Salomão, bairro Bom Pastor.</t>
   </si>
   <si>
     <t>11564</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11564/ind.215.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11564/ind.215.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando asfaltamento da rua que interliga a rua José Pedro Dias com a Cipriana de Jesus, bairro Triângulo Velho.</t>
   </si>
   <si>
     <t>11565</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11565/ind.216.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11565/ind.216.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando, por meio do SEDRU, cascalhamento da estrada do Piãozinho.</t>
   </si>
   <si>
     <t>11566</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11566/ind.217.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11566/ind.217.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando asfaltamento da rua Ordalino Rodrigues, bairro Triângulo Velho.</t>
   </si>
   <si>
     <t>11567</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11567/ind.218.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11567/ind.218.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando Indicação 84/2020 solicitando construção de meio-fio na rua Nova, bairro CDI, de forma a preparar essa rua para aplicação de asfalto.</t>
   </si>
   <si>
     <t>11568</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11568/ind.219.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11568/ind.219.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo, por meio do DMAES, solicitando a manutenção da rede de esgoto da rua Nossa Senhora Aparecida, bairro Rasa.</t>
   </si>
   <si>
     <t>11569</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11569/ind.220.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11569/ind.220.2020_leo.docx</t>
   </si>
   <si>
     <t>Enviar congratulações à ACIP/CDL pela realização e sucesso do evento Empreendedoras de Sucesso.</t>
   </si>
   <si>
     <t>11570</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11570/ind.221.2020_-_hermano_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11570/ind.221.2020_-_hermano_protocolada.pdf</t>
   </si>
   <si>
     <t>Requer informação das obras das Unidades Básicas de Saúde, em fase de construção nos bairros Dalvo de Oliveira Bemfeito e São Geraldo.</t>
   </si>
   <si>
     <t>11571</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11571/ind.222.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11571/ind.222.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo providencie a colocação de placa de “Proibido Jogar Lixo e Entulho” ao lado do imóvel número 06, situado no cruzamento das ruas Tocantis e Tapajós no Bairro São Pedro, em frente a Unidade de Saúde do bairro.</t>
   </si>
   <si>
     <t>11572</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Aninha de Fizica, Machadinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11572/ind.223.2020_ana_e_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11572/ind.223.2020_ana_e_machadinho.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo capina e limpeza na praça da Mocidade e da escadaria José Sérvulo de Magalhães, bairro Sumaré e avaliação técnica para supressão de árvores de Eucalipto no final da rua dos Prefeitos, bairro Sumaré.</t>
   </si>
   <si>
     <t>11573</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11573/ind.224.2020_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11573/ind.224.2020_sergio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando solicitação para interceder junto aos Corrreios, para tomar providências quanto ao CEP da rua Juarez Rossetti Guimarães no Bairro Novo Horizonte, pois moradores reclamam não estão recebendo correspondências, isto tem lhes causado grandes transtornos.</t>
   </si>
   <si>
     <t>11575</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11575/ind.226.2020_aninha_protocolada.docx.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11575/ind.226.2020_aninha_protocolada.docx.pdf</t>
   </si>
   <si>
     <t>Requer informações do Executivo sobre ações que estão sendo tomadas para combater o coronavirus.</t>
   </si>
   <si>
     <t>11576</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11576/ind.227.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11576/ind.227.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao DER determinar reparos em toda extensão da estrada de Barra Longa, devido haver muitos buracos.</t>
   </si>
   <si>
     <t>11577</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11577/ind.228.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11577/ind.228.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos na estrada de Ana Florência até Oratórios de Baixo, próximo a propriedade do Sr. Afonso Piovezani.</t>
   </si>
   <si>
     <t>11578</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Aninha de Fizica, André Pessata, Betinho, Chico Fanica, Fiota, Hermano, Leo Moreira, Machadinho, Montanha, Pracatá, Rubinho, Sérgio Ferrugem, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11578/ind.229.2020_todos_os_vereadores.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11578/ind.229.2020_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Saber se o número de vagas de estacionamento para idosos e deficientes, previsto na Lei Federal, está sendo respeitado.</t>
   </si>
   <si>
     <t>11579</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11579/ind.230.2020_leo_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11579/ind.230.2020_leo_sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar reparos  na parte de baixo da rua João Mayrink, bairro Cidade Nova.</t>
   </si>
   <si>
     <t>11580</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11580/ind.231.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11580/ind.231.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determina reparos na rua Carlos Herneck Pires, nº 27 e na rua Roque Rodrigues da Cunha, bairro Fortaleza.</t>
   </si>
   <si>
     <t>11581</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11581/of.232.2020_executivo_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11581/of.232.2020_executivo_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo desentupimento de bueiro na rua Santo Antônio, nº 161.</t>
   </si>
   <si>
     <t>11582</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11582/ind.233.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11582/ind.233.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando capina e limpeza na avenida Dr. José Mariano (iniciando esquina da Coronel Emílio Martins e terminando no final da Avenida)</t>
   </si>
   <si>
     <t>11583</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11583/ind.234.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11583/ind.234.2020_aninha.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à Direção do Hospital Arnaldo Gavazza parabenizando à equipe coordenada pelo Dr. Roberto Crepaldi pela enfermeira Luzia pelo atendimento humanizado e respeitoso que dirigem aos pacientes.</t>
   </si>
   <si>
     <t>11584</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11584/ind.235.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11584/ind.235.2020_aninha.docx</t>
   </si>
   <si>
     <t>Parabenizar os atletas participantes da Supercopa Saudali Inconfidentes.</t>
   </si>
   <si>
     <t>11585</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11585/ind.236.2020_aninha_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11585/ind.236.2020_aninha_osorio.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Rasense Futebol Clube parabenizando atletas e diretores pelo empenho e dedicação que levaram o clube a disputar pela primeira vez a  Copa Saudali dos Inconfidentes e Vale do Piranga.</t>
   </si>
   <si>
     <t>11586</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11586/ind.237.2020.montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11586/ind.237.2020.montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Presidente da Assembléia Legislativa, Agostinho Patrus e para o diretor da Polícia Civil Wagner Pinto de Souza solicitando apoio para contratação de médicos legistas, pois em breve teremos apenas um para atender Ponte Nova e região.  Com a falta de profissionais fica impossível atender a demanda.</t>
   </si>
   <si>
     <t>11587</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11587/ind.238.2020.montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11587/ind.238.2020.montanha.pdf</t>
   </si>
   <si>
     <t>enviar ofício ao Executivo solicitando notificar o proprietário da casa situada à Rua Santo Antônio, 296 – Primeiro de Maio, em frente ao número 306, para que ele possa efetuar capina e limpeza do lote</t>
   </si>
   <si>
     <t>11588</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11588/ind.239.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11588/ind.239.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Solicita demandas no bairro Paraíso.</t>
   </si>
   <si>
     <t>11589</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11589/ind.240.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11589/ind.240.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando indicação 56/2020, solicitando que seja construído muro de gabião na Avenida Antônio Brant Ribeiro, próximo ao nº 64.</t>
   </si>
   <si>
     <t>11590</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11590/ind.241.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11590/ind.241.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo, por meio da SEMAM, solicitando limpeza na rua Santa Terezinha, na beira da linha.</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11591/ind.242.2020_machadinho_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11591/ind.242.2020_machadinho_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo medidas de prevenção ao COVID/19, sobretudo em locais pequenos, fechados e de atendimento ao público, como o PROCON, por exemplo.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11592/ind.243.2020_sergio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11592/ind.243.2020_sergio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do Demutran,  para instalar placa indicando "Proibido Estacionar", na rua José de Almeida Costa, em frente ao nº 92, bairro Nova Almeida.</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11594/ind.244.2020._sergio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11594/ind.244.2020._sergio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações a respeito das vistorias junto ao Corpo de Bombeiros, nos lotes do Município.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11595/ind.245.2020_montanha_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11595/ind.245.2020_montanha_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do PROCON, intensificar a fiscalização dos preços dos itens de proteção e prevenção ao COVID-19.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11596/ind.246.2020_osorio._ana_verbal.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11596/ind.246.2020_osorio._ana_verbal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar asfaltamento das ruas Anunciata Harmendani, Salvador Totino e rua Principal, bem como fazer revitalização da praça no bairro Vale Suiço.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11597/ind.247.2020_osorio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11597/ind.247.2020_osorio_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de estender rede elétrica para atender os moradores ribeirinhos da comunidade da Vargem, próximo à fazenda Trivellato.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11598/ind.248.2020_leo_e_sergio_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11598/ind.248.2020_leo_e_sergio_verbal.docx</t>
   </si>
   <si>
     <t>Enviar congratulações aos organizadores da Copa Juventude que reuniu mais de 350 atletas no Centro Esportivo Joaquim Zoeira.</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11599/ind.249.2020_leo_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11599/ind.249.2020_leo_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando será concluída licitação e credenciamento do processo licitatório da UBS do bairro Santo Antônio, junto ao Ministério da Saúde.</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11600/ind.250.2020_fiota_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11600/ind.250.2020_fiota_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervenção na estrada entre Joanim e Ana Florência, pois houve deslocamento de terra no trecho.</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11601/ind.251.2020_pracata_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11601/ind.251.2020_pracata_verbal.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do Demutran, determinar pintura das faixas de pedestres do município.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11603/ind.253.2020_ana_verbal.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11603/ind.253.2020_ana_verbal.docx</t>
   </si>
   <si>
     <t>Enviar congratulações aos servidores da SEDRU pelos excelentes serviços prestados nas comunidades rurais.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Hermano, Montanha, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11608/ind.254.2020_hermano_sergio_e_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11608/ind.254.2020_hermano_sergio_e_montanha.docx</t>
   </si>
   <si>
     <t>A emissão de sons de “máquinas de som” instaladas em estabelecimentos comerciais mantém os equipamentos ligados até altas horas do período noturno, entrando até pelas madrugadas.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11609/ind.255.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11609/ind.255.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitam que avalie a possibilidade de colocação de uma faixa elevada de pedestres na Av. Arthur Bernardes, Centro, próximo ao banco Sicoob.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11611/ind.256.2020_hermano.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11611/ind.256.2020_hermano.pdf</t>
   </si>
   <si>
     <t>Solicita que se tome providências quanto ao imóvel situado na rua Rio Negro no bairro São Pedro, ao lado do nº 211.</t>
   </si>
   <si>
     <t>11612</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11612/ind.257.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11612/ind.257.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando asfaltamento da Rua Virgínia Castanheira, bairro Palmeiras.</t>
   </si>
   <si>
     <t>11613</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11613/ind.258.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11613/ind.258.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer enviar ofícios aos deputados Thiago Cota e Reginaldo Lopes agradecendo-lhes pelo empenho junto à Caixa Econômica Federal na aprovação do projeto de construção da nova sede do Hemominas em Ponte Nova.</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11618/ind.259.2020_leo_1.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11618/ind.259.2020_leo_1.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo a compra de cota semanal de hortigranjeiros de produtores rurais feirantes para distribuição entre servidores de menor poder aquisitivo e famílias em situação de vulnerabilidade social (CAD-ÚNICO).</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11619/ind.260.2020_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11619/ind.260.2020_sergio.pdf</t>
   </si>
   <si>
     <t>Reitera indicação solicitando ao Executivo a colocação de uma placa com o nome “Centro Esportivo Joaquim Zoeira – Arena Sapé” para identificação no campinho da mina, no bairro de Fátima.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11621/ind._262.2020.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11621/ind._262.2020.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o cercamento da área do Centro Comunitário da comunidade rural de Gentio.</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11622/ind.263.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11622/ind.263.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer, junto ao Executivo, reparos em buracos na rua Santo Antônio.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11623/ind.264.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11623/ind.264.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer, junto ao Executivo, a relação de todos os empenhos referentes aos meses de março e abril de 2020, com histórico.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11626/ind.265.2020_andre.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11626/ind.265.2020_andre.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências em trecho intransitável da estrada que liga Ana Florência a Oratório de Baixo.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11630/ind.269.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11630/ind.269.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando poda de árvore na rua Carangola, próximo ao número 1589, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11632/ind.271.2020_leo_ferrugem_e_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11632/ind.271.2020_leo_ferrugem_e_hermano.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando serviço de limpeza e desassoreamento do curso d’água do córrego Passa Cinco.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11633/ind.272.2020_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11633/ind.272.2020_hermano.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo, que encaminhe ao Legislativo, em caráter de urgência, considerando a situação de pandemia em virtude da possibilidade de proliferação do Coronavírus (COVID – 19) autorização para pagamento a título de transferência de renda às pessoas que prestam serviço pelo Programa Frente de Trabalho.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11634/ind.273.2020_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11634/ind.273.2020_hermano.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício sugerindo ao Executivo que faça adequações na obra destinada ao funcionamento da UPA, para que possa servir de atendimento como um “Hospital de Campanha” em caso de necessidade para atendimento às pessoas que apresentarem sintomas suspeitos do Coronavírus (COVID – 19).</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11635/ind.274.2020_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11635/ind.274.2020_hermano.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo que providencie reparos na Rua Armindo Pereira em frente ao número 40, no bairro de Fátima.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11636/ind.275.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11636/ind.275.2020_betinho.docx</t>
   </si>
   <si>
     <t>Solicita operação tapa buracos na rua Independência, atrás do asilo.</t>
   </si>
   <si>
     <t>11637</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11637/ind.276.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11637/ind.276.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Deputado Estadual Osvaldo Lopes agradecendo a indicação de emenda parlamentar no valor de R$ 100.000,00 para a ações de fortalecimento da causa animal em Ponte Nova.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11638/ind.277.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11638/ind.277.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando patrolamento e cascalhamento das estradas do Dioguinho.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11639/ind.278.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11639/ind.278.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervenção, urgente, na localidade de Massangano para corrigir problema na pista e evitar inundação de residências</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11640/ind.279.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11640/ind.279.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a construção de bueiros na rua Bom Jesus, próximo aos nºs 71 e 80, bairro de Fátima.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11641/ind.280.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11641/ind.280.2020_montanha.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo verificar a possibilidade de fazer convênio com os supermercados de grande porte, para disponibilizar ajuda financeira, devido a Pandemia Covid/19.</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11642/ind.281.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11642/ind.281.2020_montanha.docx</t>
   </si>
   <si>
     <t>Devido à pandemia COVID-19, solicitando ao Executivo determinar o fechamento das praças públicas, principalmente a Praça de Palmeiras.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11643/ind.282.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11643/ind.282.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo refazer parte do meio-fio narua Marechal Deodoro no cruzamento com a rua Caraíbas, bairro Palmeiras.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11644/ind.283.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11644/ind.283.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita a CEMIG determinar vistoria na rede elétrica da rua Norival José da Silva, Pontal.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11645/ind.284.2020_hermano_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11645/ind.284.2020_hermano_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, após ouvido o Plenário,  informações sobre a construção da Unidade Básica de Saúde no bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>11650</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Hermano, Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11650/ind.288.2020_leo_e_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11650/ind.288.2020_leo_e_hermano.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando as seguintes informações:_x000D_
 a)	Qual o número real de leitos disponíveis em Ponte Nova e quais estão aptos e disponíveis para atender prováveis pacientes de COVID-19? Quais medidas serão tomadas para aumentar o número de leitos e/ou criação de hospital de campanha?_x000D_
 b)	O município adquiriu testes rápidos? Quantos e qual custo?_x000D_
 c)	Sobre os exames de PCR. Onde estão sendo feitos? Qual laboratório e quantos exames foram contratados?_x000D_
 d)	Existe protocolo de atuação para a "barreira sanitária"? Em caso positivo, enviar cópia ao Legislativo</t>
   </si>
   <si>
     <t>11651</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11651/ind.289.2020_leo_e_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11651/ind.289.2020_leo_e_hermano.docx</t>
   </si>
   <si>
     <t>Solicitam as seguintes informações junto ao Executivo Municipal:_x000D_
 1) Como a Secretaria de Educação está planejando as atividades e as alterações no calendário escolar._x000D_
 2) Informar se estão acontecendo aulas remotas ou outra modalidade de ensino. _x000D_
 3) Informar se está havendo algum tipo de orientação às famílias dos alunos._x000D_
 4) Informar se o Executivo já tomou alguma providência visando a manutenção dos servidores contratados.</t>
   </si>
   <si>
     <t>11652</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11652/ind.290.2020_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11652/ind.290.2020_hermano.docx</t>
   </si>
   <si>
     <t>Reitera solicitação em relação a pedidos de moradores da Rua São José, próximo ao nº 140, bairro Palmeirense. Os moradores solicitam providências quanto a situação de um bueiro que se encontra literalmente entupido.</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11653/ind._291.2020_-_hermano_protocolada.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11653/ind._291.2020_-_hermano_protocolada.doc</t>
   </si>
   <si>
     <t>Ciência sobre a obra de pavimentação da Avenida Amazonas, bairro São Pedro.</t>
   </si>
   <si>
     <t>11654</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11654/ind.292.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11654/ind.292.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervenção na rua Rua José Geraldo de Souza, entre os número 106 a 120 no Guarapiranga. Está havendo deslocamento dos bloquetes, causando afundamento da via e risco de desabamento de muros.</t>
   </si>
   <si>
     <t>11655</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11655/ind.293.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11655/ind.293.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo atuação da Semob no reparo de cratera que surgiu na rua Nair Augusta Pires, 399.</t>
   </si>
   <si>
     <t>11656</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11656/ind.294.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11656/ind.294.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar por meio da Secretaria Municipal de Cultura e Turismo a implementação de plano de apoio para músicos e outros artistas durante o período de paralisação das atividades de entretenimento.</t>
   </si>
   <si>
     <t>11659</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11659/ind.295.2020_-_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11659/ind.295.2020_-_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo solucionar problemas de enxurrada e falta calçamento no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11660/ind.296.2020_-_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11660/ind.296.2020_-_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na ponte próximo à Fabrica de Papel. Ponte foi danificada pelas enchentes das ultimas chuvas prejudicando a passagem de pedestres.</t>
   </si>
   <si>
     <t>11661</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11661/ind.297.2020_-_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11661/ind.297.2020_-_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita o desentupimento de bueiros localizados na esquina das rua Professor Raymundo Martiniano Ferreira com a Sebastião Francisco de Oliveira.</t>
   </si>
   <si>
     <t>11662</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11662/ind.298.2020_-_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11662/ind.298.2020_-_aninha.pdf</t>
   </si>
   <si>
     <t>Envio de Ofício ao Deputado Thiago Cota agradecendo-o pela destinação de R$ 120.0000 para os hospitais de Ponte Nova, para auxiliar no tratamento da COVID-19.</t>
   </si>
   <si>
     <t>11663</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11663/ind.299.2020_-_osorio.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11663/ind.299.2020_-_osorio.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar a instalação de placa de carga e descarga na rua Mário Fontoura, Centro.</t>
   </si>
   <si>
     <t>11664</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11664/ind.300.2020_-_osorio.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11664/ind.300.2020_-_osorio.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar o asfaltamento da travessa Tiradentes, no bairro Esplanada.</t>
   </si>
   <si>
     <t>11665</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>Zé Osório, Aninha de Fizica, Machadinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11665/ind.301.2020_-_osorio.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11665/ind.301.2020_-_osorio.doc</t>
   </si>
   <si>
     <t>Solicita ao executivo providenciar, por meio da secretaria competente, a limpeza da área onde está instalada a Academia ao Ar Livre na rua Ipanema, bairro Central.</t>
   </si>
   <si>
     <t>11666</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11666/ind.302.2020_-_osorio.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11666/ind.302.2020_-_osorio.doc</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar o recapeamento asfáltico de várias ruas do bairro Esplanada.</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11667/ind.303.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11667/ind.303.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita, a pedido de moradores vistoria e possíveis reparos na rua Senador Miguel Lana, no Centro.</t>
   </si>
   <si>
     <t>11668</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11668/ind.304.2020_aninha-osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11668/ind.304.2020_aninha-osorio.docx</t>
   </si>
   <si>
     <t>Requerem providência do Executivo em relação ao afundamento de trecho da Rua José Paulo dos Santos, no bairro Pacheco.</t>
   </si>
   <si>
     <t>11669</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11669/ind.305.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11669/ind.305.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo extensão de rede de iluminação na rua Maria Inácia de Almeida, no bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>11670</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11670/ind.306.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11670/ind.306.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar providências quanto a erosão que forma entre os bairros Palmeirense e Bom Pastor, na av. José Pinheiro Brandão, próximo ao Centro Educacional Arco Iris.</t>
   </si>
   <si>
     <t>11671</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11671/ind.307.2020_-_osorio_e_aninha.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11671/ind.307.2020_-_osorio_e_aninha.doc</t>
   </si>
   <si>
     <t>Requerem providências referente ao grande buraco que se formou há meses no piso da Rua Pe. João do Monte Medeiros</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11672/ind.308.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11672/ind.308.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo providências quanto ao atendimento do Agente Comunitário de Saúde da área que atende a av. Orion e obras de melhoria e infraestrutura da rua João Mayrink e que intensifique esforços para retomada da oferta do transporte coletivo, a pedido dos moradores.</t>
   </si>
   <si>
     <t>11673</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11673/ind.309.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11673/ind.309.2020_aninha.docx</t>
   </si>
   <si>
     <t>Reitera indicação solicitando ao Executivo providenciar por meio dos órgãos competentes a instalação de poste de iluminação pública próximo à chácara nº 68 do Quintas Passatempo. Solicita também que sejam iniciadas as obras para construção da praça naquela comunidade.</t>
   </si>
   <si>
     <t>11674</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11674/ind.310.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11674/ind.310.2020_aninha.docx</t>
   </si>
   <si>
     <t>Reitera indicação solicitando ao Executivo a instalação de placa permitindo o estacionamento, de até 15 minutos, na Avenida Francisco Vieira Martins, em frente ao número 973-A.</t>
   </si>
   <si>
     <t>11675</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11675/ind.311.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11675/ind.311.2020_aninha.docx</t>
   </si>
   <si>
     <t>Reitera indicação solicitando ao executivo providenciar a instalação de placa permitindo carga e descarga próximo às lojas existentes na Av. Vereador João Evangelista de Almeida. Reitera também pedido de instalação de placa proibindo o estacionamento de veículos de grande porte em frente aos prédios residenciais da G3 na mesma via.</t>
   </si>
   <si>
     <t>11676</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11676/ind.312.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11676/ind.312.2020_aninha.docx</t>
   </si>
   <si>
     <t>Reitera indicação solicitando que o ponto de ônibus existente na av. Custódio Silva atualmente próximo à empresa “Ponte Nova Tintas” seja transferido para a área em frente ao UAI.</t>
   </si>
   <si>
     <t>11677</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11677/ind._313.2020_machado.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11677/ind._313.2020_machado.docx</t>
   </si>
   <si>
     <t>Considerando as dificuldades enfrentadas pela população em decorrência da pandemia pelo coronavírus, solicita ao Executivo estender o prazo para pagamento de IPTU.</t>
   </si>
   <si>
     <t>11680</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11680/ind.314.2020_aninha_prot..docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11680/ind.314.2020_aninha_prot..docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a realização de obras de calçamento da Rua Lélio dos Reis Corrêa, no distrito de Vau Açu.</t>
   </si>
   <si>
     <t>11681</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11681/ind.315.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11681/ind.315.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de um poste equipado com lâmpada VS 150 Watts no final da rua Sebastião Francisco de Oliveira,  bairro Guarapiranga.</t>
   </si>
   <si>
     <t>11682</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11682/ind.316.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11682/ind.316.2020_leo.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para enviar cópias dos processos licitatórios e dos contratos firmados com as empreiteiras responsáveis pela realização das obras da adutora e da rede de drenagem executadas na av. Caetano Marinho.</t>
   </si>
   <si>
     <t>11683</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11683/ind.317.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11683/ind.317.2020_aninha.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para incluir no planejamento de obras, a construção de uma praça, após a elaboração de projeto urbanístico, em área existente ao lado do prédio da Justiça do Trabalho, entre os trilhos desativados da ferrovia e a av. Ernesto Trivellato.</t>
   </si>
   <si>
     <t>11684</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11684/ind.318.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11684/ind.318.2020_aninha.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar reparos no final da rua Minas Gerais, bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>11685</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>Aninha de Fizica, Betinho, Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11685/ind.319.2020_ana.betinho.montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11685/ind.319.2020_ana.betinho.montanha.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo a elaboração de projeto e inclusão no planejamento de obras do Município, a construção de uma rotatória no final da rua Ernesto Trivelato, no entroncamento com a rua João Batista Vigiano.</t>
   </si>
   <si>
     <t>11686</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11686/ind.320.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11686/ind.320.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar a Luciana e José Ricardo Brandão  em razão do falecimento de sua mãe, a Srª Lídia.</t>
   </si>
   <si>
     <t>11687</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11687/ind.321.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11687/ind.321.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à SEMAM, Posturas, Codema e Polícia do Meio Ambiente solicitando campanha de conscientização sobre queimadas. Requer ainda que o Executivo dê manutenção nos aceiros do Parque Passa Cinco e áreas de preservação do município.</t>
   </si>
   <si>
     <t>11689</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11689/ind.323.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11689/ind.323.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar, por meio da SEMAM, limpeza no trecho da rua Caraíbas próximo ao entroncamento com a rua Marechal Deodoro.</t>
   </si>
   <si>
     <t>11691</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11691/ind.324.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11691/ind.324.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo que providencie, por meio da SEMSA, a disponibilização de vacinação contra a gripe para os motoboys do Município.</t>
   </si>
   <si>
     <t>11692</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11692/ind.325.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11692/ind.325.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar, por meio do Demutran, a instalação de placa permitindo estacionamento por 15 minutos em frente à farmácia de manipulação  Botica Fontenelle.</t>
   </si>
   <si>
     <t>11693</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11693/ind.326.2020_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11693/ind.326.2020_hermano.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a instalação de hospital de campanha para atendimentos relacionados a COVID-19 no Município de Ponte Nova.</t>
   </si>
   <si>
     <t>11699</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11699/ind.331.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11699/ind.331.2020_pessata.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo intervenção quanto à ocorrência de queimadas nos bairros Raza, Sargaço (na rua Sargaço) e  Chácara das Flores.</t>
   </si>
   <si>
     <t>11701</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11701/ind.333.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11701/ind.333.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer serviços de patrolamento e cascalhamento nas estradas das comunidades de Bom Será e Córrego do Argelim.</t>
   </si>
   <si>
     <t>11703</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11703/ind.335.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11703/ind.335.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo relatório de compensações ambientais impostas pela SEMAM e pelo Codema do ano de 2019 até a presente data.</t>
   </si>
   <si>
     <t>11704</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11704/ind.336.2020_leo_-_copia.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11704/ind.336.2020_leo_-_copia.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Deputado Estadual Fred Costa agradecendo pela indicação de recursos da ordem de R$100 mil reais para enfrentamento ao Covid-19 em Ponte Nova.</t>
   </si>
   <si>
     <t>11705</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11705/ind.337.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11705/ind.337.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando cópia do projeto de construção da creche no bairro Triângulo.</t>
   </si>
   <si>
     <t>11706</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11706/ind.338.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11706/ind.338.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita a renovação de prazo para encaminhamento de documentação para a fase da prova de títulos do concurso público promovido pelo Poder Executivo (Edital nº 001/2019), fixado para o período de 28 a 30.04, tendo em vista a publicação da retificação do edital sobre esse tema só ocorreu no dia 28, não dando aos candidatos  prazo tomar conhecimento das exigências, e que os decretos municipais que tratam das medidas de prevenção da pandemia coronavírus suspende todos os prazos administrativos (exceto licitação e Procon), o que inclui concurso público.</t>
   </si>
   <si>
     <t>11708</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11708/ind.339.2020_aninha.osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11708/ind.339.2020_aninha.osorio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre o planejamento para execução de obras de recapeamento asfáltico em ruas dos bairros Vale Suíço e São Geraldo, além de providências quanto à erosão no bairro São Geraldo.</t>
   </si>
   <si>
     <t>11709</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11709/ind.340.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11709/ind.340.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita análise da possibilidade de se providenciar aplicação de massa asfáltica nas ruas Aristides Mendes Lins, José Almeida Costa, Armando Fajardo e Dr. José Pinto Vieira, no bairro Nova Almeida.</t>
   </si>
   <si>
     <t>11710</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11710/ind.341.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11710/ind.341.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da SEDRU, o patrolamento da estrada do Ranchador, desde a fazenda Estiva até a capela da comunidade.</t>
   </si>
   <si>
     <t>11711</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11711/ind.342.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11711/ind.342.2020_pracata.docx</t>
   </si>
   <si>
     <t>Enviar oficio ao DMAES, solicitando providenciar reparos na rede de água da Rua Ipanema, próximo ao nº 307, onde constantemente há vazamentos.</t>
   </si>
   <si>
     <t>11712</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11712/ind.343.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11712/ind.343.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre o calçamento da comunidade da Laje e da estrada que dá acesso a mesma.</t>
   </si>
   <si>
     <t>11714</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11714/ind.345.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11714/ind.345.2020_osorio.docx</t>
   </si>
   <si>
     <t>Envio de ofício ao cartório eleitoral solicitando informar como se dará a transferência dos eleitores que votavam na Escola Estadual Governador Bias Fortes.</t>
   </si>
   <si>
     <t>11715</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11715/ind.346.2020_osorio_.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11715/ind.346.2020_osorio_.docx</t>
   </si>
   <si>
     <t>Envio de ofício ao Deputado Roberto Andrade solicitando intervenção junto ao Governo do Estado para atender com telefonia móvel no âmbito do Programa "Alô Minas", as localidades de Serra dos Pinheiros e Santa Helena.</t>
   </si>
   <si>
     <t>11716</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11716/ind.347.2020_aninha_.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11716/ind.347.2020_aninha_.docx</t>
   </si>
   <si>
     <t>Solicita, com base em reivindicações de comerciantes do Novo Centro, estudo de viabilidade por meio do DEMUTRAN para a instalação de faixa elevada para pedestres na rua Pe. Francisco Lana, bem como permissão para que veículos entrem na rua Antônio Frederico Ozanan, a partir da av. Santa Cruz, sentido rua Pe. Francisco Lana.</t>
   </si>
   <si>
     <t>11717</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11717/ind.348.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11717/ind.348.2020_leo.docx</t>
   </si>
   <si>
     <t>Envio de moção de pesar a Carmen Guimarães Lourenço, em razão do falecimento de seu pai, Sr. Geraldo Brás Moreira.</t>
   </si>
   <si>
     <t>11718</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11718/ind.349.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11718/ind.349.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar a Joel Aquino, em razão do falecimento de seu pai, Sr. Antônio Inês de Aquino.</t>
   </si>
   <si>
     <t>11719</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11719/ind.350.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11719/ind.350.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita providenciar por meio da SEDRU melhorias na ponte que dá acesso à localidade rural da Serra dos Pinheiros</t>
   </si>
   <si>
     <t>11720</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11720/ind.351.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11720/ind.351.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervir junto à empresa São Jorge Auto Bus para que inclua linha do transporte coletivo direto à Comunidade Santa Helena, após calçamento, por pelo menos 3 vezes ao dia</t>
   </si>
   <si>
     <t>11721</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11721/ind.352.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11721/ind.352.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando, com urgência, reparos no calçamento da rua Tiradentes, próximo ao n° 481, bairro Esplanada.</t>
   </si>
   <si>
     <t>11722</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11722/ind.353.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11722/ind.353.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalar redutor de velocidade próximo à praça e academia  na rua Nilton Pires de Paula, bairro Fortaleza.</t>
   </si>
   <si>
     <t>11723</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11723/ind.354.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11723/ind.354.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de redutor de velocidade na rua José Alves Pereira, próximo ao n° 330, bairro Fortaleza.</t>
   </si>
   <si>
     <t>11724</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11724/ind.355.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11724/ind.355.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando aumentar altura de redutor de velocidade na avenida Arthur Bernardes, em frente ao n° 320.</t>
   </si>
   <si>
     <t>11725</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11725/ind.356.2020_osorio_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11725/ind.356.2020_osorio_protocolada.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo, solicitando informar a esta casa, no prazo máximo de 15 dias, qual a previsão para se iniciar as obras de revitalização da praça localizada próximo ao “Bar do Jacaré”, no bairro Vila Alvarenga. O Vereador solicita informar também quais medidas foram ou estão sendo tomadas para a execução do projeto de instalação da iluminação da quadra do bairro São Geraldo, esclarecendo se há previsão de início.</t>
   </si>
   <si>
     <t>11726</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11726/ind.357.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11726/ind.357.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer recapeamento da rua Getúlio Vargas, desde o pátio até a baixada de todo o bairro Triângulo Velho e reforma da praça em frente a serralheria de João 18.</t>
   </si>
   <si>
     <t>11727</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Aninha de Fizica, Machadinho, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11727/ind.358.2020_osorio_aninha_machadinho_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11727/ind.358.2020_osorio_aninha_machadinho_protocolada.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando informar a esta Casa, no prazo máximo de 15 dias, quais providências foram ou estão sendo tomadas para execução de obras de construção de galeria para captação de água pluvial no bairro Central.</t>
   </si>
   <si>
     <t>11728</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11728/ind.359.2020-_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11728/ind.359.2020-_hermano.docx</t>
   </si>
   <si>
     <t>Reitera ao Executivo pedido de realização de poda nas árvores nas duas praças do bairro São Pedro: Praça Estrela Dalva e Praça Efigênia Crispim, as referidas praças necessitam com urgência por se tratar de questões de segurança. Cabe ressaltar também que a Praça Efigênia Crispim ainda aguarda a melhoria na iluminação que também é uma questão de segurança para a população local.</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11729/ind.360.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11729/ind.360.2020_betinho.docx</t>
   </si>
   <si>
     <t>Reiterando solicitação para proceder a manutenção e reforma da pista pública de skate localizada na Avenida Antônio Brant Ribeiro.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11730/ind.361.2020_hermano_-_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11730/ind.361.2020_hermano_-_protocolada.docx</t>
   </si>
   <si>
     <t>Envio de ofício ao Executivo solicitando, no prazo máximo de 15 dias, solicitando informações sobre processamento de infrações de trânsito cometidas no território do município.</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11731/ind.362.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11731/ind.362.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer operação tapa buracos na rua Independência, atrás do asilo.</t>
   </si>
   <si>
     <t>11732</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11732/ind.363.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11732/ind.363.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer a colocação de container no bairro Triângulo Novo em frente à casa de Toninho Vermelhão.</t>
   </si>
   <si>
     <t>11733</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11733/ind.364.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11733/ind.364.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer enviar ofício ao Executivo solicitando operação tapa buracos nas ruas Francisco Godói Alvarenga,  Arnaud Barbosa e Pedro Crivellari, bairro Triângulo Velho.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11734/ind.365.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11734/ind.365.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer a V. Exa. enviar ofício ao Executivo solicitando através do DMAES, para fazer a troca de um cano de 100mm para 200mm na rua Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>11735</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11735/ind.366.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11735/ind.366.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer ao Executivo determinar operação tapa buracos na subida do CDI em frente a APAE, bem como em toda subida sentido (Câmara/CDI).</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11736/ind.367.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11736/ind.367.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer aplicação de massa asfáltica na rua João Alves de Oliveira, atrás da garagem da Empresa São Jorge Auto Bus.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11742/ind.368.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11742/ind.368.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita envio de ofícios à Secretária Municipal de Educação e à Diretora da Escola Municipal José Maria da Fonseca, sugerindo, após o retorno das aulas presenciais,  planejarem atividade artística com alunos, pais e professores para transformar o muro do estacionamento em frente à Câmara e à Escola, num mural multicolorido com tema que pode ser definido pela comunidade escolar.</t>
   </si>
   <si>
     <t>11738</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11738/ind.369.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11738/ind.369.2020_betinho.docx</t>
   </si>
   <si>
     <t>Solicitando ao CIMVALPI informar quando será realizado o serviço de troca de lâmpadas dos bairros Triângulo Velho e Novo.</t>
   </si>
   <si>
     <t>11739</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11739/ind.370.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11739/ind.370.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer asfaltamento da rua Cipriana de Jesus, bairro Triângulo Velho.</t>
   </si>
   <si>
     <t>11740</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>Leo Moreira, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11740/ind.371.2020_-_pracata___protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11740/ind.371.2020_-_pracata___protocolada.docx</t>
   </si>
   <si>
     <t>Requer enviar ofício ao Executivo solicitando informar a esta Casa, no prazo máximo de 15 (quinze) dias, sobre a construção do muro de sustentação da rua Santo Antônio na rua Carangola, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11741/ind.372.2020_leo-_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11741/ind.372.2020_leo-_pracata.docx</t>
   </si>
   <si>
     <t>Requerem envio de moção de pesar ao Sr. José Carlos Itaborahy Filho,  em razão do falecimento de sua mãe, Maria da Conceição Itaborahy</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11743/ind.373.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11743/ind.373.2020_aninha.docx</t>
   </si>
   <si>
     <t>Sugerindo ao Executivo através do DEMUTRAN, realizar estudos para atualizar as placas indicativas e sinalizadoras do trânsito no entorno da Câmara Municipal e do Terminal Rodoviário.</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11744/ind.374.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11744/ind.374.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulações aos profissionais de enfermagem da Secretaria de Saúde e dos Hospitais Arnaldo Gavassa e Nossa Senhora das Dores.</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11745/ind.375.2020_leo_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11745/ind.375.2020_leo_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre a existência de plano de fortalecimento ou desenvolvimento econômico para enfrentamento da crise do COVID 19, pós pandemia.</t>
   </si>
   <si>
     <t>11746</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11746/ind.376.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11746/ind.376.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando limpeza na rua Carangola, próximo ao n° 326, Santo Antônio.</t>
   </si>
   <si>
     <t>11747</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11747/ind.377.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11747/ind.377.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo limpeza na rua Tapajós, próximo ao n° 264, bairro São Pedro.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11752/ind.382.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11752/ind.382.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando troca de manilhas na estrada da comunidade de Boa Vista até a Serra dos Pinheiros</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11753/ind.383.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11753/ind.383.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando calçamento e instalação da praça e academia ao ar livre na Comunidade de Três Tiros</t>
   </si>
   <si>
     <t>11755</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11755/ind.385.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11755/ind.385.2020_montanha.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar a possibilidade de parcelamento das multas emitidas pelo DEMUTRAN.</t>
   </si>
   <si>
     <t>11756</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11756/ind.386.2020_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11756/ind.386.2020_hermano.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências quanto a rampa elevada em frente à Minas Auto, pois está em frente a uma garagem,  bem como providências quanto ao passeio da ponte do Ribeirão Vau Açu que liga à Minas Auto, que fica com água empoçada.</t>
   </si>
   <si>
     <t>11757</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11757/ind387-2020_leo.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11757/ind387-2020_leo.doc</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre a obra de pavimentação asfáltica no bairro Ana Florência (Construtora Aro).</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11760/ind.390.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11760/ind.390.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo encaminhar à esta Casa por meio da SEPLADE informações e documentos comprobatórios de notificação da empresa responsável pelo asfaltamento da rua Meridional.</t>
   </si>
   <si>
     <t>11761</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11761/ind.391.2020_leo-_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11761/ind.391.2020_leo-_pracata.pdf</t>
   </si>
   <si>
     <t>Requerem envio de moção de pesar aos familiares do Sr. Anibal, em razão do seu falecimento.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Leo Moreira, Machadinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11762/ind.392.2020_leo-_machadinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11762/ind.392.2020_leo-_machadinho.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando providências quanto às inúmeras goteiras na cobertura da quadra do bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11763/ind.393.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11763/ind.393.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informar a esta Casa por meio da SEPLADE, da SEMOB e do DMAES quando serão solucionados definitivamente os recorrentes problemas da rede de drenagem e esgoto da rua Francisco Abrantes Fortuna.</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11764/ind.394.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11764/ind.394.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à agência do INSS em Ponte Nova solicitando informe sobre seu funcionamento e formas de atendimento ao público.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11765/ind.395.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11765/ind.395.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer troca do encanamento das redes de água e esgoto da Vila Nossa Senhora Aparecida, bairro Rasa.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11766/ind.396.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11766/ind.396.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer asfaltamento da ruas Cipriana de Jesus, Ordalino Rodriques e Carlos Pinto, bairro triângulo.</t>
   </si>
   <si>
     <t>11767</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11767/ind.397.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11767/ind.397.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer troca de um container de lixo na rua Arnaud Barbosa, próximo ao número 443, bairro Triângulo.</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11768/ind.398.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11768/ind.398.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer asfaltamento no início da rua Virgílio José de Almeida, bairro Triângulo.</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11769/ind.399.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11769/ind.399.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer asfaltamento na travessa existente na rua João Alves de Oliveira, fica próximo a São Jorge e em frente a creche, bairro Triângulo</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11770/ind.400.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11770/ind.400.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer operação tapa-buracos nas ruas Arnaud Barbosa, Francisco Godoy de Alvarenga e Pedro Crivellari, todas no bairro Triângulo.</t>
   </si>
   <si>
     <t>11772</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11772/ind.401.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11772/ind.401.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer vistoria e operação tapa-buracos na rua João Alves de Oliveira, bairro triângulo.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11773/ind.402.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11773/ind.402.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer a construção de quebra-molas no bairro do Triângulo Velho, e também nas ruas Pedro Crivellari, Arnaud Barbosa e Francisco Godoi Alvarenga, bairro Triângulo</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11776/ind.403.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11776/ind.403.2020_fiota.docx</t>
   </si>
   <si>
     <t>Requer providenciar pavimentação asfáltica das ruas do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11777/ind.404.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11777/ind.404.2020_fiota.docx</t>
   </si>
   <si>
     <t>Requer providenciar melhorias no final da Rua Copacabana, próximo ao nº 756.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11778/ind.405.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11778/ind.405.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer informações sobre a propriedade da antiga sede do PSF Ana Florência.</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11779/ind.406.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11779/ind.406.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de faixa elevada em frente ao Supermercado Bahamas.</t>
   </si>
   <si>
     <t>11780</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11780/ind.407.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11780/ind.407.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando contratação de Professores de Libras na rede municipal de ensino e realização de novo concurso público para preenchimento das vagas.</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11781/ind.408.2020_machadinho_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11781/ind.408.2020_machadinho_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, após ouvido o Plenário, informações sobre a reforma no teto da Escola Municipal Dr. Otávio Soares</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>Machadinho, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11782/ind.409.2020_machadinho.pracata_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11782/ind.409.2020_machadinho.pracata_protocolada.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre as obras de calçamento realizadas na Rua Mauro Moreira dos Santos, bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11783/ind.410.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11783/ind.410.2020_aninha.docx</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Executivo solicitando informar a esta Casa se as obras realizadas na área que integra o projeto “Novo Centro”.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11806/ind.411.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11806/ind.411.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo recapeamento com massa asfáltica em toda extensão das ruas Francisco Abrantes Fortuna e José Francisquini, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>11790</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11790/ind.416.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11790/ind.416.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informar quando serão concluídas as obras da pista de caminhada e instalação de Academia ao Ar Livre, no bairro Rasa.</t>
   </si>
   <si>
     <t>11791</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11791/ind.417.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11791/ind.417.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer junto ao Executivo o desentupimento de bueiros na rua João Vidal de Carvalho, no bairro Guarapiranga.</t>
   </si>
   <si>
     <t>11793</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11793/ind.419.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11793/ind.419.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer ao Executivo serviço de capina e limpeza no bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>11794</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11794/ind.420.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11794/ind.420.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando determinar fiscalização e cobrança, junto aos proprietários, quanto ao serviço de limpeza e capina nos lotes vagos na Chácara das Flores.</t>
   </si>
   <si>
     <t>11795</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11795/ind.421.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11795/ind.421.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer ao Executivo informações a respeito da retirada dos trilhos e pavimentação em bloquete na rua Santa Terezinha, no bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>11796</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11796/ind.422.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11796/ind.422.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando verificar a possibilidade de fazer um revezamento no trabalho que vem sendo feito pelos agentes do Demutran e agentes de combate a Endemias, nas barreiras sanitárias de combate à pandemia COVID-19.</t>
   </si>
   <si>
     <t>11798</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11798/ind.424.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11798/ind.424.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre imóveis alugados pelo Município.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11800/ind.425.2020_hermano_leo_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11800/ind.425.2020_hermano_leo_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando informações quanto a convênios do município.</t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11801/ind.426.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11801/ind.426.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre medidas tomadas ou planejadas acerca do deslocamento de terra ocorrido na Rua José Afonso Pereira após obra de campo de futebol no bairro Progresso.</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11802/ind.427.2020_hermano_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11802/ind.427.2020_hermano_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o repasse do Governo Federal, para realização de obras em decorrência das chuvas do ano de 2020.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11803/ind.428.2020_hermano_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11803/ind.428.2020_hermano_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se há previsão de realização de obra na rua Armindo Pereira, bairro de Fátima.</t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11804/ind.429.2020_hermano_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11804/ind.429.2020_hermano_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando cópia de documentação dos atos de indicação dos representantes em Conselhos Municipais.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11807/ind.430.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11807/ind.430.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a obstrução de um buraco na rua José Alves Pereira, próximo ao nº 10, bairro Fortaleza.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11808/ind.431.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11808/ind.431.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a poda de árvores nas avenidas Custódio Silva e Arthur Bernardes.</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11809/ind.409.2020_machadinho.pracata_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11809/ind.409.2020_machadinho.pracata_protocolada.docx</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11810/ind.427.2020_hermano_-_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11810/ind.427.2020_hermano_-_protocolada.docx</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11811/ind.434.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11811/ind.434.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI determinar a troca de lâmpadas queimadas ao longo das avenidas Custódio Silva e Arthur Bernardes.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11812/ind.435.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11812/ind.435.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita a CEMIG, verificar a possibilidade de aumentar o nº de atendentes no Disque 116.</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11813/ind.436.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11813/ind.436.2020_aninha.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando a manutenção da Rua José Eduardo Soares, no Vau Açu.</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Aninha de Fizica, Leo Moreira, Rubinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11815/ind.437.2020__-sergio-aninha-rubinho-leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11815/ind.437.2020__-sergio-aninha-rubinho-leo.docx</t>
   </si>
   <si>
     <t>Reiteram indicação requerendo envio de ofício ao Executivo solicitando providenciar calçamento, bem como, melhoria na iluminação pública da rua Avelino Ribeiro no bairro Progresso.</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações relacionadas à execução da Lei Municipal nº 4.392/2020.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11817/ind.439.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11817/ind.439.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar patrolamento e cascalhamento da estrada da Santinho (Vau Açu) até  o sítio do Sr. Totinho, na comunidade do Angelim.</t>
   </si>
   <si>
     <t>11818</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11818/ind.440.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11818/ind.440.2020_pessata.docx</t>
   </si>
   <si>
     <t>Reiterando pedido ao DER para determinar providências quanto aos buracos existentes na Rodovia- BR120, nas proximidades da comunidade do Massangano.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11819/ind.441.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11819/ind.441.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar patrolamento e cascalhamento na estrada que dá acesso às comunidades de Bom Será, Barra do Retiro e Córrego do Sapo até o trevo que dá acesso ao Município de Amparo do Serra.</t>
   </si>
   <si>
     <t>11820</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11820/ind.442.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11820/ind.442.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de construir uma praça no bairro Rasa, na área próxima ao PSF do bairro.</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11821/ind.443.2020_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11821/ind.443.2020_hermano.docx</t>
   </si>
   <si>
     <t>Requer atendimento, por parte do Executivo, das reivindicações dos moradores das ruas Xingu, Trombetas e Jari, no bairro São Pedro.</t>
   </si>
   <si>
     <t>11822</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>Solicita ao Executivo que avalie a possibilidade de flexibilizar neste período de pandemia, a exigência quanto as metas a serem cumpridas pelos catadores de materiais recicláveis contemplados pela LEI Nº 4.345/2019.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Aninha de Fizica, Betinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11823/ind.445.2020_-_aninha_e_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11823/ind.445.2020_-_aninha_e_betinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar o asfaltamento da Rua José Elias Salomão, que dá acesso à Rua Jared Pires.</t>
   </si>
   <si>
     <t>11824</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11824/ind.446.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11824/ind.446.2020_aninha.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando manutenção na escadaria da rua Guarani, próximo ao n° 12,  bairro Palmeirense</t>
   </si>
   <si>
     <t>11826</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11826/ind.447.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11826/ind.447.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de agradecimento ao 2° Tenente Glauber Lourenço do Pelotão do Corpo de Bombeiros de Ponte Nova. Requer também envio de ofício de boas-vindas ao novo Comandante, 2° Tenente Luiz Francisco Borges da Silva.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11827/ind.448.2020_-_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11827/ind.448.2020_-_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações à respeito do projeto da ciclovia Copacabana – Vau-Açu</t>
   </si>
   <si>
     <t>11828</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11828/ind.449.2020_-_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11828/ind.449.2020_-_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias na Comunidade de Atambu.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11829/ind.450.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11829/ind.450.2020_aninha.docx</t>
   </si>
   <si>
     <t>Congratulações Sr. Antônio Bartolomeu pela comemoração dos 70 anos de casamento com a Srª. Maria José Bartolomeu.</t>
   </si>
   <si>
     <t>11830</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11830/ind.451.2020_-_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11830/ind.451.2020_-_osorio.docx</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada Varginha/Sacramento e na estrada que liga Varginha à Comunidade do Pontal.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11831/ind.452.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11831/ind.452.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de elaborar projeto e desenvolvimento de parcerias para a construção de um templo ecumênico no bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11833/ind.453.2020_-_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11833/ind.453.2020_-_osorio.docx</t>
   </si>
   <si>
     <t>Remoção de poste na Praça do bairro Fortaleza, entre as rua Milton Pires de Paula e Carlos Herneck Pires.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11835/ind.454.2020_-_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11835/ind.454.2020_-_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre pagamento de horas-extras e  adicional de insalubridade a servidores municipais no ano de 2020.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11836/ind.455.2020_-_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11836/ind.455.2020_-_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre as obras executadas na Avenida Caetano Marinho, inclusive referente à adutora do DMAES.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11837/ind.456.2020_-_osorio_e_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11837/ind.456.2020_-_osorio_e_aninha.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre a previsão de execução de melhorias na ponte que dá acesso ao bairro Copacabana.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11838/ind.457.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11838/ind.457.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo junto à CEMIG, determinar a poda de árvores na rua José Eduardo Soares , 115.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11839/ind.458.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11839/ind.458.2020_pracata.docx</t>
   </si>
   <si>
     <t>Enviar congratulações a Srª. Mafia Venância Mendes, pela passagem do aniversário.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11840/ind.459.2020._pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11840/ind.459.2020._pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de capina e limpeza na rua Professor Raymundo Martiniano Ferreira.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11841/ind.460.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11841/ind.460.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar  que realize serviço de limpeza, com o caminhão pipa, na av. Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11842/ind.461.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11842/ind.461.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos na rua José Vieira Martins, em frente ao Lúcio Despanhante, pois a via está cedendo e formando buracos no local.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11843/ind.462.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11843/ind.462.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de luminárias em dois postes na localidade conhecida como "Vila Nova", na região da comunidade rural de Beira Rio.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11846/ind.464.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11846/ind.464.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Convocar a Secretaria de Planejamento e Desenvolvimento Econômico, Sandra Regina Brandão Guimarães, e o Secretário Municipal de Obras, Luiz Henrique da Silva Borges, para comparecerem à tribuna da Câmara.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11851/ind.465.2020_-_ana_-_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11851/ind.465.2020_-_ana_-_osorio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar calçamento na rua Ipanema, bairro Central.</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11852/ind.466.2020_ana_-_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11852/ind.466.2020_ana_-_osorio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo o agendamento de reunião entre o setor de posturas e o Corpo de Bombeiros, juntamente com os vereadores, para tratar sobre os trabalhos realizados sobre a fiscalização em lotes vagos do município.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11856/ind.467.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11856/ind.467.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de redutores de velocidade na rua Guarani.</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11857/ind.468.2020_leoepracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11857/ind.468.2020_leoepracata.pdf</t>
   </si>
   <si>
     <t>Enviar congratulações ao  locutor Afonso Vitulo pelos 40 anos de atuação no rádio.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11858/ind.469.2020_-_hermano_-_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11858/ind.469.2020_-_hermano_-_sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo que tome providências quanto a reparos na linha telefônica do CRAS, unidade do Bairro de Fátima.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11859/ind.470.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11859/ind.470.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao DER determinar a construção de dois quebra-molas na BR - 120,  nas proximidades da antiga linha férrea, no distrito do Vau Açu, devido a ocorrência de inúmeros acidentes no local.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11860/ind.471.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11860/ind.471.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando aplicação de massa asfáltica na rua Augusto Lopes Castanheira, bairro Palmeiras</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11861/ind.472.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11861/ind.472.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de calçamento na comunidade rural de Cachoeira de Manoel Lucas.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11862/ind.473.2020._pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11862/ind.473.2020._pracata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informar quando serão reiniciadas as obras de iluminação e de construção de passeio entre o Babilônia e a Raza.</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11863/ind.474.2020._pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11863/ind.474.2020._pracata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informar se o projeto de revitalização da pista de skate da avenida Antônio Brant Ribeiro foi licitado e se há prazo fixado para início da obra.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11864/ind475-2020_leo.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11864/ind475-2020_leo.doc</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre a devolução de recursos de convênios pelo Município.</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11865/ind.476.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11865/ind.476.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a tomada de providências para que sejam feitos aceiros e limpeza nas área de proteção ambiental do município - APA Vau Açu e Parque Florestal Passa Cinco e outras.</t>
   </si>
   <si>
     <t>11868</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11868/ind.477.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11868/ind.477.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a vigência do convênio entre Prefeitura e Sindicato Rural que autoriza o município a utilizar área pertencente ao Sindicato, ao lado da casa de eventos Babilônia, para fins de construção de um campo de futebol.</t>
   </si>
   <si>
     <t>11869</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11869/ind.478.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11869/ind.478.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita projeto e cronograma de execução da obra de implantação de interceptor de esgoto na Vila Alvarenga, em andamento, e informações se está inclusa a captação do esgoto oriundo da Fundação Menino Jesus.</t>
   </si>
   <si>
     <t>11870</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11870/ind.479.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11870/ind.479.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a troca da rede pluvial na rua Pe. Nicolau Caríssimo, nº 03, fundos, bairro Palmeiras.</t>
   </si>
   <si>
     <t>11871</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11871/ind.480.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11871/ind.480.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de limpeza e retirada de terra e entulhos no ribeirão Vau Açu, no trecho da rua Felisberto Leopoldo (Gavetão).</t>
   </si>
   <si>
     <t>11873</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11873/ind.482.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11873/ind.482.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a poda de árvores na rua Alberto Parentoni, próximo ao nº 321, bairro Pacheco.</t>
   </si>
   <si>
     <t>11874</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11874/ind.483.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11874/ind.483.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer a construção de quebra-molas em frente à São Jorge Auto Bus e na rua João Alves de Oliveira, próximo à Creche nova, ambos no bairro Triângulo.</t>
   </si>
   <si>
     <t>11875</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11875/ind.484.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11875/ind.484.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar vistoria na residência de nº 313 da rua Sergipe, Vila Alvarenga.</t>
   </si>
   <si>
     <t>11876</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11876/ind.485.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11876/ind.485.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de uma tampa de bueiro na Avenida Getúlio Vargas, bairro Triângulo, próximo ao nº 5.</t>
   </si>
   <si>
     <t>11877</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11877/ind.486.2020_osorioeaninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11877/ind.486.2020_osorioeaninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a construção de um mata-burro na via entre as ruas Humberto Bartolomeu ligando à rua Ipanema.</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11878/ind.487.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11878/ind.487.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de limpeza no final da rua Sergipe, bairro Vila Alvarenga, lugar conhecido como "Terreirão".</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11882/ind.488.2020__sergio_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11882/ind.488.2020__sergio_protocolada.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informação sobre a disponibilidade de medicamentos na farmácia popular.</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11885/ind.489.2020.ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11885/ind.489.2020.ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando aplicação de cascalho ao final da rua Coronel Emílio Martins, bairro de Fátima.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11886/ind.490.2020.ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11886/ind.490.2020.ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando calçamento de bloquete na rua Luís Martins Soares Sobrinho.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11888/ind.491.2020_montanha_-protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11888/ind.491.2020_montanha_-protocolada.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações acerca dos gastos de recursos da cultura.</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11889/ind.492.2020_hermano_sergio_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11889/ind.492.2020_hermano_sergio_leo.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando informações sobre obra na rua Luiz Martins Soares Sobrinho, bairro de Fátima</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11890/ind.493.2020_hermano.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11890/ind.493.2020_hermano.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações relacionadas à impressão de material escolar para alunos da rede municipal.</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11892/ind.494.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11892/ind.494.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo fazer parceria com a Fábrica de Papel para terminar a construção do passeio na rua Ídamo Iacomini.</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11894/ind.495.2020_hermano_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11894/ind.495.2020_hermano_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre dados do coronavírus, COVID-19, no município.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11895/ind.496.2020_aninha_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11895/ind.496.2020_aninha_protocolada.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre a realização dos testes/exames para verificação de contaminação pelo coronavírus.</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11897/ind.497.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11897/ind.497.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando placas de sinalização indicando "ciclista na via".</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11899/ind._499.2020_-_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11899/ind._499.2020_-_aninha.pdf</t>
   </si>
   <si>
     <t>Requer solução do desmoronamento de terra na avenida Ernesto Trivellato que interditou parcialmente a via.</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11900/ind._500.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11900/ind._500.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicitando ao Executivo determinar serviço de capina e limpeza na av. Dom Bosco (via de acesso ao antigo Colégio Dom Helvécio).</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11901/ind.501.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11901/ind.501.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Informar sobre utilização dos trechos da antiga linha férrea herdados pelo município da extinta RFFSA.</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11902/ind.502.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11902/ind.502.2020_leo.docx</t>
   </si>
   <si>
     <t>Agradecimento ao Deputado Vilson da Fetaemg pela liberação de recursos no valor R$100.000,00 para a agricultura familiar.</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11903/ind.503.2020_leo_-_sergio_-_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11903/ind.503.2020_leo_-_sergio_-_hermano.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo intervenção na rua Xingu, entre os nºs. 136 a 156, para a instalação de drenagem no referido trecho.</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11904/ind.504.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11904/ind.504.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo obra de melhoria no passeio para pedestres entre o portão do Colégio Municipal é o terminal rodoviário.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11905/ind.505.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11905/ind.505.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de quebra-molas na rua Antônio Lanna Sette, em frente ao nº 1.979, atrás da creche do bairro Palmeirense.</t>
   </si>
   <si>
     <t>11906</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11906/ind.506.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11906/ind.506.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de quebra-molas na primeira curva da rua Minas Gerais, que dá acesso ao bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11907/ind.507.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11907/ind.507.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer estruturação, por parte do Executivo, de uma área oficial para descarte de entulho, fazendo ainda campanha permanente junto à população sobre os prejuízos do descarte irregular.</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11908/ind.508.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11908/ind.508.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências quanto ao buraco na rua Sergipe, em frente à residência da Srª. Leila, bem como o bueiro que está afundando na rua Pernambuco, próximo ao nº, 116, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11909/ind.509.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11909/ind.509.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar vistoria e serviço de limpeza no lote vago no final da rua Sergipe, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11910/ind.510.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11910/ind.510.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Requer que se tome providências quanto ao imóvel situado na rua Rio Negro no bairro São Pedro, ao lado do nº 211.</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>Aninha de Fizica, André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11911/ind.511.2020_aninha_3.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11911/ind.511.2020_aninha_3.pdf</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11912/ind.512.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11912/ind.512.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de drenagem na Vila Militar.</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11914/ind.513.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11914/ind.513.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Requerem que providencie colocação de placa de “Proibido Estacionar” na Rua Maria Conceição Silva Salomé em frente ao nº 48, no Bairro Palmeirense.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11915/ind.514.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11915/ind.514.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências quanto ao piso que está afundando nas proximidades da residência da Srª. Bárbara e na subida para o bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11916/ind.515.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11916/ind.515.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitam que faça reparos na rede de esgoto da Rua Francisco Hermógenes da Fonseca, próximo ao nº 22, no bairro de Fátima.</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11917/ind.516.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11917/ind.516.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar  operação tapa-buracos e reposição de asfalto na subida da rua Joaquim Conegundes,  bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11918/ind.517.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11918/ind.517.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de um container no entroncamento da rua Minas Gerais e final da rua Pernambuco.</t>
   </si>
   <si>
     <t>11920</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11920/ind.518.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11920/ind.518.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar a limpeza da Rua Santo Antônio, que está com muita poeira proveniente de desaterro.</t>
   </si>
   <si>
     <t>11921</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11921/ind.519.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11921/ind.519.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar a instalação de contêiner na Av. Antônio Brant Ribeiro, ao lado da pista de skate.</t>
   </si>
   <si>
     <t>11922</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11922/ind.520.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11922/ind.520.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI efetuar a troca de lâmpada queimada nas proximidades da creche da Vila Alvarenga.</t>
   </si>
   <si>
     <t>11923</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>Betinho, Aninha de Fizica, Montanha</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11923/ind.521.2020_betinho_-_ana_-_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11923/ind.521.2020_betinho_-_ana_-_montanha.docx</t>
   </si>
   <si>
     <t>Requer rede de coleta de água com bocas de lobo nos seguintes locais: próximo ao Restaurante Escalada, próximo ao Posto Palmeiras e outra do outro lado da Av. Francisco Vieira Martins.</t>
   </si>
   <si>
     <t>11924</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11924/ind.522.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11924/ind.522.2020_betinho.docx</t>
   </si>
   <si>
     <t>Solicita fazer limpeza em todos os bairros e praças da cidade e, além disso, pintar os meios-fios.</t>
   </si>
   <si>
     <t>11928</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11928/ind.523.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11928/ind.523.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer asfaltamento no Residencial Chácara das Flores, início da subida do loteamento do Resende Rola, bairro Rasa.</t>
   </si>
   <si>
     <t>11933</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11933/ind.524.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11933/ind.524.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar operação tapa-buracos na av. Antônio Constantino Trivellato, via que dá acesso ao presídio.</t>
   </si>
   <si>
     <t>11934</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11934/ind.525.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11934/ind.525.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências quanto ao barranco que está caindo na av. Antônio Constantino Trivellato, nº 190.</t>
   </si>
   <si>
     <t>11935</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11935/ind.526.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11935/ind.526.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer, por meio da Secretaria Municipal de Assistência Social, a retomada dos atendimentos com a cessão de fotografias 3X4 para pessoas que comprovadamente não tem condições de arcar com o serviço.</t>
   </si>
   <si>
     <t>11936</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11936/ind.527.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11936/ind.527.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar melhorias no calçamento da rua principal do bairro Fortaleza.</t>
   </si>
   <si>
     <t>11937</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11937/ind.528.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11937/ind.528.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer, por meio da secretaria competente, a limpeza da quadra do bairro Vila Alvarenga (áreas interna e externa).</t>
   </si>
   <si>
     <t>11938</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11938/ind.529.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11938/ind.529.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de container na rua Cantídio Drumond, em frente ao nº 420, Centro.</t>
   </si>
   <si>
     <t>11939</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11939/ind.530.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11939/ind.530.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer a urgente substituição do ônibus que atende às comunidades do Brito e Três Tiros (linha 62R).</t>
   </si>
   <si>
     <t>11940</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11940/ind.531.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11940/ind.531.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar operação tapa-buracos na rua Vigário João Paulo e na rua São Sebastião.</t>
   </si>
   <si>
     <t>11941</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11941/ind.532.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11941/ind.532.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer o patrolamento da travessa principal da comunidade do Massangano.</t>
   </si>
   <si>
     <t>11942</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>Machadinho, Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11942/ind.533.2020_machadinho_-_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11942/ind.533.2020_machadinho_-_fiota.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo verificar a possibilidade de fazer um passeio e canteiro de jardim às margens da rua Santa Terezinha, bairro Vila Alvarenga</t>
   </si>
   <si>
     <t>11943</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11943/ind.534.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11943/ind.534.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de instalar iluminação no trevo da av. que dá acesso ao presídio.</t>
   </si>
   <si>
     <t>11944</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11944/ind.535.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11944/ind.535.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Reitera indicação solicitando providenciar a construção de muro de contenção na Rua Manoel Marinho Camarão, no distrito do Pontal.</t>
   </si>
   <si>
     <t>11945</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11945/ind.536.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11945/ind.536.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo de construir o muro na rua Desembargador Paula Motta, em frente ao nº 180, bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>11947</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11947/ind.537.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11947/ind.537.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de construir passeio no final da rua Luiz Martins Soares, no trecho em frente ao muro do depósito do Dmaes.</t>
   </si>
   <si>
     <t>11948</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11948/ind.538.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11948/ind.538.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar  a poda de árvores no início da rua São Geraldo, bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>11949</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11949/ind.539.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11949/ind.539.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI determinar melhorias e troca de lâmpadas queimadas na rua Ídamo Iacomi.</t>
   </si>
   <si>
     <t>11950</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11950/ind.540.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11950/ind.540.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realização de testes do COVID-19 nos agentes penitenciários que atuam em Ponte Nova.</t>
   </si>
   <si>
     <t>11951</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11951/ind.541.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11951/ind.541.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, junto a Defesa Civil, fazer vistoria no barranco na rua José Elias Salomão, 446, bairro Bom Pastor.</t>
   </si>
   <si>
     <t>11952</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11952/ind.542.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11952/ind.542.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, em caráter de urgência, determinar serviço de patrolamento na estrada da comunidade do Rezende.</t>
   </si>
   <si>
     <t>11953</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11953/ind.543.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11953/ind.543.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao DMAES providências quanto ao constante desperdício de água no reservatório existente no final da Alameda Triângulo Verde.</t>
   </si>
   <si>
     <t>11955</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11955/ind.544.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11955/ind.544.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Requer que se faça a recolha de mato e galhos da rua Renato Marinho, bairro Nova Copacabana, em frente aos números 13 e 19.</t>
   </si>
   <si>
     <t>11956</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11956/ind.545.2020_montanha_-protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11956/ind.545.2020_montanha_-protocolada.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fiscalização quanto ao uso de linhas cortantes conforme Lei Complementar n° 4.213/2018.</t>
   </si>
   <si>
     <t>11958</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11958/ind.546.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11958/ind.546.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita que promova reparos no asfalto aplicado recentemente na Rua São Lourenço, bairro São Pedro e  que seja instalado redutores de velocidade ao longo da via.</t>
   </si>
   <si>
     <t>11960</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitar ao executivo aplicação de massa asfáltica no início da av Antônio Constatino Trivellato, Cidade Nova.</t>
   </si>
   <si>
     <t>11961</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11961/ind._549.2020_leo_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11961/ind._549.2020_leo_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, no prazo máximo de 15 dias,  informações sobre o serviço de moto taxi no Município.</t>
   </si>
   <si>
     <t>11962</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11962/ind._550.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11962/ind._550.2020_leo.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e reparos na rua Maria Consenza, no bairro vale do Ipê. A rua está necessitando, urgente, de conserto no piso, limpeza da via e conserto na tampa da rede de esgoto. Além disso, faz-se necessário molhar a rua em virtude da poeira existente no local.</t>
   </si>
   <si>
     <t>11963</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11963/ind.551.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11963/ind.551.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando que avalie possibilidade de retirada de árvore na avenida Dr. Cristiano de Freitas, bairro Triângulo.</t>
   </si>
   <si>
     <t>11965</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11965/ind.553.2020_protocolada_leo_e_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11965/ind.553.2020_protocolada_leo_e_pracata.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo, após ouvida a Casa, informações sobre a rua Francisco _x000D_
 Abrantes Fortuna, bairro Santo Antônio, bem como determinar avaliação de engenheiro civil na estrutura física da rua.</t>
   </si>
   <si>
     <t>11966</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11966/ind.554.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11966/ind.554.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalar iluminação pública no trevo da antiga Cotochés , BR 120.</t>
   </si>
   <si>
     <t>11967</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11967/ind.555.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11967/ind.555.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Requer providenciar a instalação de bueiro em frente ao nº 294 da Rua Caraíbas para dar vazão ao grande volume de água que desce quando chove.</t>
   </si>
   <si>
     <t>11968</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11968/ind.556.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11968/ind.556.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de capina e limpeza geral na rua Benedito Cezar, próximo ao Polivalente</t>
   </si>
   <si>
     <t>11969</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11969/ind.557.2020_chico.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11969/ind.557.2020_chico.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da Secretaria Municipal de Desenvolvimento Rural, o patrolamento das estradas secundárias da Zona Rural.</t>
   </si>
   <si>
     <t>11970</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11970/ind.558.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11970/ind.558.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da secretaria competente, serviços de patrolamento e cascalhamento da Travessa Principal da comunidade de Massangano.</t>
   </si>
   <si>
     <t>11971</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11971/ind.559.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11971/ind.559.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar a instalação de placa permitindo carga e descarga em frente ao nº 638 da Rua Dr. José Mariano.</t>
   </si>
   <si>
     <t>11972</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11972/ind.560.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11972/ind.560.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de fazer o calçamento do morro do Dioguinho, em frente ao laticínio.</t>
   </si>
   <si>
     <t>11973</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11973/ind.561.2020_machadinho-montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11973/ind.561.2020_machadinho-montanha.pdf</t>
   </si>
   <si>
     <t>Requer adiamento da cobrança de estacionamento rotativo, caso o Executivo queira voltar com a taxa.</t>
   </si>
   <si>
     <t>11974</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11974/ind.562.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11974/ind.562.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer um quebra-molas ou faixa elevada na rua João Alves de Oliveira, bairro Triângulo Novo, próximo ao nº 1277.</t>
   </si>
   <si>
     <t>11976</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11976/ind.563.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11976/ind.563.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre o pagamento do adicional de insalubridade.</t>
   </si>
   <si>
     <t>11977</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11977/ind.564.2020_ana.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11977/ind.564.2020_ana.docx</t>
   </si>
   <si>
     <t>Enviar ofício ao empresário Orlando Lessa agradecendo pela parceria firmada entre o Município e a Coferpon,  que viabilizou a construção da Praça Pedro Ferreira Gomes, no bairro São Geraldo.</t>
   </si>
   <si>
     <t>11978</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11978/ind.565.2020_ana.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11978/ind.565.2020_ana.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, com base em reivindicações de moradores, que as obras de infraestrutura e calçamento em andamento da rua Joaquim Onofre Pereira de Souza, no Vau Açu, sejam estendidas até o ponto final da via.</t>
   </si>
   <si>
     <t>11979</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11979/ind.566.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11979/ind.566.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar operação tapa-buracos no bairro Vale Verde.</t>
   </si>
   <si>
     <t>11980</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11980/ind.567.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11980/ind.567.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos no bueiro na esquina da rua Sebastião Francisco de Oliveira com a rua Professor Raimundo Martiniano Ferreira.</t>
   </si>
   <si>
     <t>11982</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>Aninha de Fizica, Chico Fanica, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11982/ind.568.2020_ana_-_pm.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11982/ind.568.2020_ana_-_pm.docx</t>
   </si>
   <si>
     <t>Solicita à Polícia Militar apoio quanto à conscientização da população para que não frequentem praças públicas no período de pandemia.</t>
   </si>
   <si>
     <t>11983</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11983/ind.569.2020_ana_-_pm.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11983/ind.569.2020_ana_-_pm.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo firmar parceria com o Complexo Penitenciário para que os detentos confeccionem máscaras a serem distribuídas principalmente entre os servidores públicos.</t>
   </si>
   <si>
     <t>11984</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11984/ind.570.2020_betinho_e_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11984/ind.570.2020_betinho_e_montanha.pdf</t>
   </si>
   <si>
     <t>Requer operação tapa-buracos na rua Bahia, bairro Triângulo Novo, próximo a creche.</t>
   </si>
   <si>
     <t>11986</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>CCDH - Comissão de Cidadania e Direitos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11986/ind.571.2020_-_ccdh.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11986/ind.571.2020_-_ccdh.pdf</t>
   </si>
   <si>
     <t>A Comissão de Cidadania e Direitos Humanos requer envio de ofício ao Executivo solicitando divulgação dos informativos relacionados ao coronavírus, COVID -19,  também pela Língua Brasileira de Sinais – Libras.</t>
   </si>
   <si>
     <t>11987</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11987/ind.572.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11987/ind.572.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita reforma e pintura do lado externo do SAMMDU, bairro Triângulo.</t>
   </si>
   <si>
     <t>11988</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11988/ind.573.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11988/ind.573.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer que sejam colocados dois containeres na rua José Pedro Dias, bairro Triângulo Velho.</t>
   </si>
   <si>
     <t>11989</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11989/ind.574.2020_ferrugem.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11989/ind.574.2020_ferrugem.docx</t>
   </si>
   <si>
     <t>Requer envio de Ofício ao Executivo solicitando limpeza na rua Francisco Caríssimo, bairro Novo Horizonte</t>
   </si>
   <si>
     <t>11990</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11990/ind.575.2020_ferrugem.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11990/ind.575.2020_ferrugem.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de containers nas ruas José Godoy e Antônio Simão de Carvalho, bairro Novo Horizonte</t>
   </si>
   <si>
     <t>12001</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12001/ind.576.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12001/ind.576.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar limpeza e retirada de entulhos próximo a pista de skate.</t>
   </si>
   <si>
     <t>11992</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11992/ind.577.2020_osorio.ana.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11992/ind.577.2020_osorio.ana.docx</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando limpeza e capina na rua José Paulo dos Santos, bairro Pacheco.</t>
   </si>
   <si>
     <t>11993</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11993/ind.578.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11993/ind.578.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo o recolhimento de um carro de cor vinho que, há quase um ano, está abandonado na rua Ângelo da Mata Andrade, em frente ao número 455, no bairro Paraíso.</t>
   </si>
   <si>
     <t>11994</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11994/ind.579.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11994/ind.579.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo manutenção das estradas rurais, com atenção especial ao cascalhamento dos trajetos das linhas de ônibus e dos transportes escolares.</t>
   </si>
   <si>
     <t>11995</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11995/ind.580.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11995/ind.580.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo relatório de contrapartidas ambientais referentes aos anos de 2018, 2019 e 2020.</t>
   </si>
   <si>
     <t>11996</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11996/ind.581.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11996/ind.581.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Deputado Thiago Cota intervenção junto ao Governo de Minas para a liberação de respiradores para Ponte Nova.</t>
   </si>
   <si>
     <t>11997</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11997/ind.582.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11997/ind.582.2020_aninha.docx</t>
   </si>
   <si>
     <t>Requer troca de uma lâmpada no poste da rua Geraldo Ferreira nº45, bairro Triângulo Novo</t>
   </si>
   <si>
     <t>11998</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11998/ind.583.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11998/ind.583.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer asfaltamento do trecho que fica embaixo do encontro das ruas Caraíbas com a Carlos Prestes, bairro Palmeiras.</t>
   </si>
   <si>
     <t>11999</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11999/ind.584.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11999/ind.584.2020_leo.docx</t>
   </si>
   <si>
     <t>Reiterando pedido ao Executivo para fazer melhorias nas estradas das comunidades do Bom Será e Córrego do Argelim.</t>
   </si>
   <si>
     <t>12000</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12000/ind.585.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12000/ind.585.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer enviar ofício ao Rotary Club de Ponte Nova-Piranga e ao Interact Club de Ponte Nova-Piranga parabenizando pela posse dos dirigentes do Ano Rotário 2020-2021.</t>
   </si>
   <si>
     <t>12002</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12002/ind.586.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12002/ind.586.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar a previsão de retorno de funcionamento do consultório odontológico do CEO.</t>
   </si>
   <si>
     <t>12003</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12003/ind.587.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12003/ind.587.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de fazer parceria entre SEPLADE e UAI, para manutenção da unidade através do programa UAI Compartilha e que  passe a funcionar na área central da cidade.</t>
   </si>
   <si>
     <t>12004</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12004/ind.588.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12004/ind.588.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Cetervidas, em virtude do falecimento de seu presidente, sr. Antônio Castanheira.</t>
   </si>
   <si>
     <t>12005</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12005/ind.589.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12005/ind.589.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar aos familiares da sra. Maria do Amparo Guimarães Reis, em virtude de seu falecimento.</t>
   </si>
   <si>
     <t>12006</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12006/ind.590.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12006/ind.590.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de ofícios a hidrelétrica da Brecha e autoridades municipais à fim de prevenir ocorrência de enchentes em Ponte Nova.</t>
   </si>
   <si>
     <t>12007</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12007/ind.591.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12007/ind.591.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à Novelis (Sr. Márcio Fernandes Guimarães/Usina da Brecha) convidando a agendar participação na Tribuna Livre para prestar esclarecimentos sobre as condições de monitoramento da Usina da Brecha.</t>
   </si>
   <si>
     <t>12008</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12008/ind.592.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12008/ind.592.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de congratulações aos telefonistas pelo dia do telefonista e pela qualidade do serviço prestado no município.</t>
   </si>
   <si>
     <t>12009</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12009/ind.593.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12009/ind.593.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar aos familiares de José Martins Santana em razão do seu falecimento.</t>
   </si>
   <si>
     <t>12010</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12010/ind.594.2020_osorio_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12010/ind.594.2020_osorio_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo após ouvido o Plenário, informações sobre o levantamento e identificação de áreas verdes no bairro São Geraldo.</t>
   </si>
   <si>
     <t>12011</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12011/ind.595.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12011/ind.595.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando efetuar poda em quatro árvores na rua José André de Almeida, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>12012</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12012/ind.596.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12012/ind.596.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando que as vias que passaram por operação tapa buracos sejam varridas.</t>
   </si>
   <si>
     <t>12013</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Aninha de Fizica, Leo Moreira, Montanha, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12013/ind.597.2020_leo-_pracata_-_aninha_-montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12013/ind.597.2020_leo-_pracata_-_aninha_-montanha.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício de congratulações à Bartofil e à Coorpnova pelo novo PEV Instalado do pátio do ATAC.</t>
   </si>
   <si>
     <t>12014</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12014/ind.598.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12014/ind.598.2020_leo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo o adiamento do vencimento da parcela única do ISS.</t>
   </si>
   <si>
     <t>12015</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12015/ind.599.2020_hermano_-_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12015/ind.599.2020_hermano_-_sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar reparos na rua Francisco Hermógenes da Fonseca, bairro de Fátima, ao lado do nº 22.</t>
   </si>
   <si>
     <t>12016</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12016/ind.600.2020_hermano_-_sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12016/ind.600.2020_hermano_-_sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar reparos ao longo da rua Armando Fajardo, bairro Nova Almeida, principalmente nas proximidades do nº 535.</t>
   </si>
   <si>
     <t>12017</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12017/ind.601.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12017/ind.601.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando serviço de recapeamento asfáltico na via conhecida como Estrada de Barra Longa, bairro Rasa.</t>
   </si>
   <si>
     <t>12018</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12018/ind.602.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12018/ind.602.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer a substituição do bloquete ou a colocação de asfalto na travessa Tiradentes, bairro Esplanada.</t>
   </si>
   <si>
     <t>12019</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12019/ind.603.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12019/ind.603.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando notificar os proprietários de lotes vagos na rua Barão do Pontal, bairro Alto da Boa Vista cobrando limpeza.</t>
   </si>
   <si>
     <t>12020</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12020/ind.604.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12020/ind.604.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo solução para o afundamento de rua que está ocorrendo em frente o nº 156, da rua Carlos Marques, no bairro Esplanada.</t>
   </si>
   <si>
     <t>12021</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12021/ind.605.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12021/ind.605.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a construção de acesso na comunidade de Dioguinho, próximo à residência da Srª Gracinha.</t>
   </si>
   <si>
     <t>12022</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12022/ind.606.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12022/ind.606.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de um container na rua Sargaço, bairro Rasa.</t>
   </si>
   <si>
     <t>12023</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12023/ind.607.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12023/ind.607.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se o prédio onde funcionava a Escola Miguel Abraão Silami é de responsabilidade do Município ou de particulares.</t>
   </si>
   <si>
     <t>12024</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12024/ind.608.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12024/ind.608.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar possibilidade de calçamento rural no morro da Estiva, sentido Ranchador.</t>
   </si>
   <si>
     <t>12025</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12025/ind.609.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12025/ind.609.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervir junto à empresa São Jorge Auto Bus para que a linha de ônibus atenda o loteamento Chácara das Flores.</t>
   </si>
   <si>
     <t>12029</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12029/ind.610.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12029/ind.610.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar serviços de tapa-buracos em trechos de rodovias sob responsabilidade do Município.</t>
   </si>
   <si>
     <t>12030</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12030/ind.611.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12030/ind.611.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de congratulações ao jornal Folha de Ponte Nova por ter sido selecionado pelo Fundo de Auxilio Emergencial ao Jornalismo lançado pelo Google por sua importante atuação em nossa região.</t>
   </si>
   <si>
     <t>12031</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12031/ind.612.2020__sergio_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12031/ind.612.2020__sergio_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia do processo licitatório da obra de muro de gabião na rua Bom Jesus, bairro de Fátima.</t>
   </si>
   <si>
     <t>12033</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12033/ind.613.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12033/ind.613.2020_leo.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar a instalação de redutores de velocidade na rua Guarani.</t>
   </si>
   <si>
     <t>12034</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12034/ind.614.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12034/ind.614.2020_leo.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para  intervenção em encosta que está deslizando na rua Santo Antônio.</t>
   </si>
   <si>
     <t>12035</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12035/ind.615.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12035/ind.615.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos no calçamento da rua Marechal Deodoro.</t>
   </si>
   <si>
     <t>12036</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12036/ind.616.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12036/ind.616.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar providências para impedir a passagem de bicicletas no pontilhão de ferro.</t>
   </si>
   <si>
     <t>12037</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12037/ind.617.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12037/ind.617.2020_aninha.docx</t>
   </si>
   <si>
     <t>Enviar congratulações ao novo presidente do Rotary Club Ponte Nova e ao Sr. José Diogo de Freitas, ex-presidente, pelo trabalho realizado.</t>
   </si>
   <si>
     <t>12038</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12038/ind.618.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12038/ind.618.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita informações sobre o processo de regularização fundiária.</t>
   </si>
   <si>
     <t>12039</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12039/ind.619.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12039/ind.619.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de container e construção de passeio na entrada da rua Felisberto Leopoldo.</t>
   </si>
   <si>
     <t>12041</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12041/ind.621.2020_hermano_-_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12041/ind.621.2020_hermano_-_protocolada.docx</t>
   </si>
   <si>
     <t>Requer informações sobre a construção das adutoras pelo DMAES – Departamento Municipal de Água, Esgoto e Saneamento.</t>
   </si>
   <si>
     <t>12042</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12042/ind._622.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12042/ind._622.2020_pessata.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar calçamento rural na comunidade de Três Tiros, bem como a instalação de Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>12043</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12043/ind.623.2020_hermano_-_potocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12043/ind.623.2020_hermano_-_potocolada.docx</t>
   </si>
   <si>
     <t>Requer informações sobre a política de assistência social no município.</t>
   </si>
   <si>
     <t>12044</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12044/ind.624.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12044/ind.624.2020_leo.pdf</t>
   </si>
   <si>
     <t>Manutenção e colocação de tampa no bueiro localizado na rua Joaquim Conegundes, próximo ao número 109, no bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>12045</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>Colocação de pias em pontos da cidade, principalmente nas praças para que as pessoas possas lavar as mãos, em prevenção ao novo Coronavírus.</t>
   </si>
   <si>
     <t>12046</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12046/ind.626.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12046/ind.626.2020_leo.pdf</t>
   </si>
   <si>
     <t>Patrolamento e cascalhamento da estrada da Comunidade do Resende.</t>
   </si>
   <si>
     <t>12047</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12047/ind.627.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12047/ind.627.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando será reconstruída a ponte localizada na estrada que liga a comunidade de Santa Helena à BR-120.</t>
   </si>
   <si>
     <t>12048</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12048/ind.628.2020_leo_hermano_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12048/ind.628.2020_leo_hermano_ferrugem.pdf</t>
   </si>
   <si>
     <t>Colocação de faixa elevada de pedestres próximo ao Mila Center e ao Bahamas.</t>
   </si>
   <si>
     <t>12049</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12049/ind.629.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12049/ind.629.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de massa asfáltica ou calçamento na rua Paulo Afonso, bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>12050</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12050/ind.630.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12050/ind.630.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Requer que notifique, por meio do órgão competente, o proprietário do imóvel situado na divisa do nº 22 da rua Francisco Hermógenes da Fonseca, bairro de Fátima.</t>
   </si>
   <si>
     <t>12051</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12051/ind.631.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12051/ind.631.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Reiteram solicitação para que seja providenciado a colocação de placa de “proibido estacionar” ao longo da rua Maria da Conceição Silva Salomé, bairro Palmeirense.</t>
   </si>
   <si>
     <t>12052</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12052/ind.632.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12052/ind.632.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Deputado Federal Fred Costa agradecendo-o  pela indicação de recursos do Orçamento Geral da União, no valor de R$ 50.000,00 ao município de Ponte Nova.</t>
   </si>
   <si>
     <t>12053</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12053/ind.633.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12053/ind.633.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de patrolamento e colocação de cascalho na estrada secundária que liga Serra dos Pinheiros sentido Boa Vista.</t>
   </si>
   <si>
     <t>12054</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12054/ind.634.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12054/ind.634.2020_pessata.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar calçamento rural na comunidade de Lagoa Seca, bem como a instalação de Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>12055</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12055/ind.635.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12055/ind.635.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de instalar dois ou três postes de iluminação pública na rua de saída da comunidade de Santa Helena.</t>
   </si>
   <si>
     <t>12056</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12056/ind.636.2020.ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12056/ind.636.2020.ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando aumentar altura de meio-fio na rua Coronel Emílio Martins em frente ao n° 867, bairro de Fátima.</t>
   </si>
   <si>
     <t>12057</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12057/ind.637.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12057/ind.637.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de dois containers em cada comunidade rural do Município.</t>
   </si>
   <si>
     <t>12058</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12058/ind.638.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12058/ind.638.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMOB, o desentupimento de um bueiro localizado na rua Marcos Giardini, em frente ao nº 180.</t>
   </si>
   <si>
     <t>12059</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12059/ind.639.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12059/ind.639.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da secretaria competente, serviços de tapa-buracos na rua João Pinheiro, em frente a bomba de captação de água do DMAES.</t>
   </si>
   <si>
     <t>12060</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12060/ind.640.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12060/ind.640.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMAM, limpeza e capina na avenida Dr. José Mariano, do nº 650, ao final da avenida.</t>
   </si>
   <si>
     <t>12061</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12061/ind.641.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12061/ind.641.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, através da São Jorge Auto Bus, verificar a possibilidade do transporte coletivo que faz a linha do Gentio voltar a circular na comunidade de Santa Helena.</t>
   </si>
   <si>
     <t>12062</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12062/ind.642.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12062/ind.642.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade da reabertura de igrejas e templos religiosos.</t>
   </si>
   <si>
     <t>12063</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12063/ind.643.2020_-_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12063/ind.643.2020_-_aninha.pdf</t>
   </si>
   <si>
     <t>Requer limpeza de lote que fica ao lado do número 395 da rua José Galdino Vieira. no bairro Pacheco.</t>
   </si>
   <si>
     <t>12064</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12064/ind.644.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12064/ind.644.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputados Federal Vilson da Fetaemg uma viatura para a patrulha rural.  E ao Thiago Cotta, duas viaturas para a PM.</t>
   </si>
   <si>
     <t>12065</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12065/ind.645.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12065/ind.645.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo autorização para que  profissionais de saúde e demais profissionais que estão na linha de frente sejam dispensados do rodízio de CPF, tendo em vista que muitas vezes, o dias nos quais eles podem fazer compras coincidem com os dias de plantões.</t>
   </si>
   <si>
     <t>12066</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12066/ind.646.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12066/ind.646.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando conclusão de asfaltamento na rua Jardim entre os números 202 a 427. Solicita também serviço de capina e limpeza.</t>
   </si>
   <si>
     <t>12067</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12067/ind.647.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12067/ind.647.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer instalação de faixa elevada na rua Felisberto Leopoldo, próximo ao acesso do bairro Santa Tereza. Via de alta movimentação, inclusive de veículos de grande porte.</t>
   </si>
   <si>
     <t>12070</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12070/ind.650.2020_-_sergio_hermano_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12070/ind.650.2020_-_sergio_hermano_leo.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando notificar os responsáveis pelos lotes vagos na rua Armindo Pereira, bairro São Pedro e rua Amaro Gomes, bairro de Fátima, solicitando limpeza dos locais.</t>
   </si>
   <si>
     <t>12071</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12071/ind.651.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12071/ind.651.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer instalação de contêiner na esquina das ruas Armando Fajardo e rua José Pinto Vieira, no bairro Nova Almeida.</t>
   </si>
   <si>
     <t>12072</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12072/ind.652.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12072/ind.652.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer limpeza na rua Dália, próximo ao nº 200, pois no local há lixo e entulho acumulados (fotos em anexo).</t>
   </si>
   <si>
     <t>12075</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12075/ind.653.2020_ana.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12075/ind.653.2020_ana.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade da instalação de banheiros públicos  nos principais pontos  do município.</t>
   </si>
   <si>
     <t>12076</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12076/ind.654.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12076/ind.654.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação de redutor de velocidade na rua José Francisquini, bairro Santo Antônio I.</t>
   </si>
   <si>
     <t>12078</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12078/ind.656.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12078/ind.656.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar, por meio do DEMUTRAN, estudo para definir os melhores locais para instalação de redutores de velocidade no bairro Central.</t>
   </si>
   <si>
     <t>12079</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12079/ind.657.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12079/ind.657.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Deputado Hercílio Diniz, agradecendo pela liberação de R$ 300.000,00 em recursos para o combate à pandemia em Ponte Nova.</t>
   </si>
   <si>
     <t>12080</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12080/ind.658.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12080/ind.658.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Solicita estabelecer estacionamento privativo para ambulâncias na porta do asilo municipal, pois em vários atendimentos de urgência veículos particulares ficam estacionados no local, prejudicando a saída e chegada dos idosos.</t>
   </si>
   <si>
     <t>12081</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12081/ind.659.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12081/ind.659.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar à Senhora Sonia Milani, em razão do falecimento de sua mãe, Marlene Moreira Milani.</t>
   </si>
   <si>
     <t>12082</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12082/ind.660.2020_ana.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12082/ind.660.2020_ana.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de manilhamento do córrego que passa na rua Tupi, bairro de Fátima, próximo ao nº 175, residência do Sr. Pedro Caetano e outras ficam inundadas em dias de chuva.</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12083/ind.661.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12083/ind.661.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando publicidade e transparência na utilização de recursos públicos e privados para enfrentamento da pandemia de coronavírus em Ponte Nova.</t>
   </si>
   <si>
     <t>12085</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12085/ind.663.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12085/ind.663.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar, com urgência, serviço de operação tapa buracos no trevo de acesso ao distrito de Vau Açu, bem como em toda via principal de acesso ao Município de Guaraciaba.</t>
   </si>
   <si>
     <t>12086</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12086/ind.664.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12086/ind.664.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo por meio da São Jorge Auto Bus, interceder para o retorno da linha do bairro Fortaleza, no horário das 19:30 horas.</t>
   </si>
   <si>
     <t>12087</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12087/ind.665.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12087/ind.665.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre despesas referentes ao enfrentamento à covid-19.</t>
   </si>
   <si>
     <t>12088</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12088/ind.666.2020_osorio_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12088/ind.666.2020_osorio_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, após ouvido o Plenário,  informar a previsão para iniciar as obras de revitalização da praça localizada no bairro Vila Alvarenga, bem _x000D_
  a construção de área de lazer no conjunto habitacional Abdalla Felício, bairro São Geraldo. Solicitando o envio dos referidos projetos.</t>
   </si>
   <si>
     <t>12089</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12089/ind.667.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12089/ind.667.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação de calçamento do restante da rua Padre Antônio Pinto, para facilitar o acesso ao Polivalente.</t>
   </si>
   <si>
     <t>12090</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12090/ind._668.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12090/ind._668.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de Academias ao Ar Livre no Condomínio Abdalla Felício, bairro São Geraldo e na comunidade de Varginha/Sacramento.</t>
   </si>
   <si>
     <t>12091</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12091/ind.669.2020_leo_e_sergio-_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12091/ind.669.2020_leo_e_sergio-_protocolada.docx</t>
   </si>
   <si>
     <t>Requer informações sobre a existência de plano de fortalecimento ou desenvolvimento econômico para enfrentamento da crise do COVID 19, pós pandemia.</t>
   </si>
   <si>
     <t>12092</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12092/ind.670.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12092/ind.670.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao DMAES providências para canalizar o esgoto no final da rua Alberto Parentoni, bairro Pacheco.</t>
   </si>
   <si>
     <t>12093</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12093/ind.671.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12093/ind.671.2020_pracata.docx</t>
   </si>
   <si>
     <t>Requer informações sobre a instalação das placas de identificação de logradouros públicos.</t>
   </si>
   <si>
     <t>12095</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12095/ind.672.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12095/ind.672.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMAM, a instalação de contêiner na rua Joaquim Conegundes, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>12096</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12096/ind.673.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12096/ind.673.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer ao DMAES informações sobre a oferta de água tratada para os moradores da comunidade rural do Cedro.</t>
   </si>
   <si>
     <t>12097</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12097/ind.674.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12097/ind.674.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar possibilidade de disponibilizar pelo menos duas vagas de parada de carros que trabalham através de aplicativo próximo a pontos estratégicos no município.</t>
   </si>
   <si>
     <t>12098</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12098/ind.675.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12098/ind.675.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da SEMASH, atuação, acolhimento e encaminhamento com referência aos moradores de rua que estão vivendo na rua Carangola, próximo à Coferpon.</t>
   </si>
   <si>
     <t>12099</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12099/ind.676.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12099/ind.676.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar reparos no meio-fio próximo ao nº 377 da rua Tupi, bairro de Fátima (beco do campo), a pedido dos moradores.</t>
   </si>
   <si>
     <t>12100</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12100/ind.677.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12100/ind.677.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo reforma urgente na ponte do bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>12101</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Enviar ofício ao executivo solicitando, através da Postura ou Demutran, fiscalização na praça de Palmeiras à fim de evitar acidentes no local.</t>
   </si>
   <si>
     <t>12102</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12102/ind.679.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12102/ind.679.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo, através do Demutran, solicitando análise e estudo nos quebra molas que foram  instalados na rua Carangola.</t>
   </si>
   <si>
     <t>12103</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12103/ind.680.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12103/ind.680.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita à São Jorge Auto Bus para autorizar que o ônibus volte a passar na estrada do Gravatá, como de costume, tendo em vista que estrada está cascalhada e patrolada.</t>
   </si>
   <si>
     <t>12104</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12104/ind.681.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12104/ind.681.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício Executivo requerendo empenho da Secretaria Municipal de Meio Ambiente na parceria com a diretoria do Rasense e o empresário Lauro Belico para a revitalização do campo do Rasense.</t>
   </si>
   <si>
     <t>12105</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12105/ind.682.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12105/ind.682.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações a respeito da manutenção de aceiros no parque Passa Cinco.</t>
   </si>
   <si>
     <t>12106</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12106/ind.683.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12106/ind.683.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulações à ACIP/CDL parabenizando pelo excelente vídeo publicado incentivando e mostrando a importância do consumo em empresas de Ponte Nova e as ações de enfrentamento ao coronavírus.</t>
   </si>
   <si>
     <t>12107</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar sobre a conclusão do desassoreamento do córrego Passa Cinco.</t>
   </si>
   <si>
     <t>12108</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12108/ind.685.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12108/ind.685.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre o encaminhamento e utilização do material retirado na reforma da quadra do Pacheco para reaproveitamento .</t>
   </si>
   <si>
     <t>12109</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12109/ind.686.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12109/ind.686.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício reiterando solicitação de instalação de redutor de velocidade na rua Afonso Sena, bairro Vale Verde.</t>
   </si>
   <si>
     <t>12110</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12110/ind.687.2020_-_leo_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12110/ind.687.2020_-_leo_moreira.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando solicitação de rede de drenagem na rua Teófilo Nascimento, bairro Santos Antônio.</t>
   </si>
   <si>
     <t>12111</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12111/ind.688.2020_-_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12111/ind.688.2020_-_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando cultivo de horta comunitária na rua Antônio Simão de Carvalho, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>12112</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12112/ind.689.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12112/ind.689.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando solicitação de construir muro de contenção na rua Manuel Marinho Camarão acima da estação, no Pontal.</t>
   </si>
   <si>
     <t>12113</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12113/ind.690.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12113/ind.690.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando solicitação de ampliação da rede de drenagem na rua Norival José da Silva, Pontal.</t>
   </si>
   <si>
     <t>12114</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12114/ind.691.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12114/ind.691.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando levantamento de meio-fio e instalação de braço de iluminação pública em vias do Pontal.</t>
   </si>
   <si>
     <t>12118</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12118/ind.692.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12118/ind.692.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações quanto à possível invasão em área do Parque Passa Cinco.</t>
   </si>
   <si>
     <t>12119</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12119/ind.693.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12119/ind.693.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervenções em áreas ao ar livre das Comunidades da Usina Santa Helena e de Três Tiros.</t>
   </si>
   <si>
     <t>12120</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12120/ind.694.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12120/ind.694.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando solicitação de reservar local para bota-fora próximo à área urbana do município.</t>
   </si>
   <si>
     <t>12122</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12122/ind.696.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12122/ind.696.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando corte de árvore na rua Padre Alcides Lana, bairro Nova Almeida.</t>
   </si>
   <si>
     <t>12123</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12123/ind.697.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12123/ind.697.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações quanto à instalação de placas indicativas nas comunidades rurais.</t>
   </si>
   <si>
     <t>12124</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12124/ind.698.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12124/ind.698.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer que sejam adotadas providências para se incluir nas licitações, em geral realizadas pela Prefeitura, regras de regionalização e preferência estabelecidas e autorizadas no art. 48, § 3º, da Lei Complementar nº 123/2006.</t>
   </si>
   <si>
     <t>12125</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12125/ind.699.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12125/ind.699.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da secretaria competente, a colocação de redutor de velocidade próximo ao nº 592 da Av. Arthur Bernardes.</t>
   </si>
   <si>
     <t>12126</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12126/ind.700.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12126/ind.700.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer operação tapa-buracos na rua Bahia, próximo ao nº 98, bairro Triângulo.</t>
   </si>
   <si>
     <t>12128</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12128/ind.702.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12128/ind.702.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando construção de muro de gabião na rua Antônio Brant Ribeiro, próximo ao n° 644.</t>
   </si>
   <si>
     <t>12129</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12129/ind._703.2020_leo_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12129/ind._703.2020_leo_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita justificativa para criação do Conselho Municipal de Proteção e defesa dos animais por meio de Decreto.</t>
   </si>
   <si>
     <t>12131</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12131/ind._705.2020_andre_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12131/ind._705.2020_andre_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre cascalheiras existentes no Município.</t>
   </si>
   <si>
     <t>12133</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12133/ind.707.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12133/ind.707.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar situação de bueiros da rua Piauí ,Triângulo Novo, e realizar procedimento necessário ao devido funcionamento dos mesmos.</t>
   </si>
   <si>
     <t>12134</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12134/ind.708.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12134/ind.708.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à CEMIG solicitando reforma na rede elétrica das ruas Manoel Alves da Silva e Waldemar Gomes da Silva.</t>
   </si>
   <si>
     <t>12135</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12135/ind.709.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12135/ind.709.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer encaminhar a esta Casa cópia do convênio firmado entre o Município e o Rasense Futebol Clube, para utilização da quadra por parte da entidade.</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12136/ind.710.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12136/ind.710.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar a possibilidade de colocar um corremão na escada localizada na rua Gabriel Palermo, bairro de  Fátima ,em frente ao  número 71.</t>
   </si>
   <si>
     <t>12137</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12137/ind.711.2020_andre_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12137/ind.711.2020_andre_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o matadouro municipal.</t>
   </si>
   <si>
     <t>12138</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>Aninha de Fizica, Betinho, Fiota, Machadinho, Montanha, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12138/ind.712.2020_montanha_jose_osorio_machadinho_aninha_betinho_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12138/ind.712.2020_montanha_jose_osorio_machadinho_aninha_betinho_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações referentes ao novo sistema de estacionamento rotativo</t>
   </si>
   <si>
     <t>12139</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12139/ind.713.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12139/ind.713.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer colocação de massa asfáltica na Rua Virginia Pinheiro Castanheira, bairro Palmeiras, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12140</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12140/ind.714.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12140/ind.714.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de congratulações ao pontenovense Mauro Ribeiro Neto.</t>
   </si>
   <si>
     <t>12141</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12141/ind.715.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12141/ind.715.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo que o setor competente efetue a numeração dos imóveis nas ruas das localidades onde há iluminação pública, como, por exemplo, no Cedro, Massangano, Santa Helena e outras.</t>
   </si>
   <si>
     <t>12142</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12142/ind.716.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12142/ind.716.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando serviço de recapeamento asfáltico na avenida Getúlio Vargas, Triângulo.</t>
   </si>
   <si>
     <t>12148</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12148/ind.720.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12148/ind.720.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar o recolhimento de resíduos de obras deixados pela Prefeitura na rua Armindo Pereira, em frente ao nº 81-A, após intervenção realizada no meio-fio.</t>
   </si>
   <si>
     <t>12149</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12149/ind.721.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12149/ind.721.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se há projetos em andamento para viabilizar a cessão de uso de áreas para microempresas.</t>
   </si>
   <si>
     <t>12150</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12150/ind.722.2020_ana.osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12150/ind.722.2020_ana.osorio.docx</t>
   </si>
   <si>
     <t>Agradecimentos ao Executivo pelo serviço realizado na rua Pe. João do Monte Medeiros, onde havia buraco prejudicando o trânsito.</t>
   </si>
   <si>
     <t>12151</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12151/ind.723.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12151/ind.723.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de dois quebra-molas no Anel Rodoviário, próximo à entrada da Comunidade do Atambu.</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12152/ind.724.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12152/ind.724.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de um contêiner na rua Joaquim Machado Guimarães, próximo ao Virador, no bairro Raza.</t>
   </si>
   <si>
     <t>12153</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12153/ind.725.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12153/ind.725.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita informação ao Executivo sobre a possibilidade de instalação ciclovia na linha do trem até o Vau-açu.</t>
   </si>
   <si>
     <t>12154</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Solicita ao Executivo fazer um calçamento rural no morro da Cachoeira dos Mendes que liga a estrada de Barra Longa à Fazenda da Varginha, via Pontal.</t>
   </si>
   <si>
     <t>12155</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12155/ind.727.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12155/ind.727.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de um mata-burro na estrada que liga o Distrito do Pontal à Fazenda da Varginha.</t>
   </si>
   <si>
     <t>12156</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12156/ind.728.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12156/ind.728.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo o conserto do calçamento da rua Paraíba, na Olaria de Baixo, bairro Ana Florência.</t>
   </si>
   <si>
     <t>12157</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12157/ind.729.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12157/ind.729.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer asfaltamento das ruas Carlos Pinto, Cipriana de Jesus, Ordalino Rodrigues e João Alves de Oliveira (próximo à Creche / atrás da garagem da São Jorge Auto Bus), todas no bairro Triângulo</t>
   </si>
   <si>
     <t>12158</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12158/ind.730.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12158/ind.730.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a conclusão do cascalhamento da estrada da Olaria de Baixo, até o ponto final do ônibus, próximo à fazenda Oratórios de Baixo, no bairro Ana Florência.</t>
   </si>
   <si>
     <t>12159</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12159/ind.731.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12159/ind.731.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de uma academia ao ar livre na Olaria de Baixo, no bairro Ana Florência.</t>
   </si>
   <si>
     <t>12161</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12161/ind.732.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12161/ind.732.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto ao DEER para a construção de dois quebra-molas na entrada do Dioguinho, próximo ao Cheiro Verde.</t>
   </si>
   <si>
     <t>12163</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12163/ind.734.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12163/ind.734.2020_aninha.docx</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar à Senhora Rosângela Maciel em razão do falecimento de seu irmão, Sr. Wandeir Maciel</t>
   </si>
   <si>
     <t>12164</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>Cria a Semana Municipal de Conscientização sobre o Combate a Violência contra a Mulher no Município de Ponte Nova-MG e dá outras providências.</t>
   </si>
   <si>
     <t>12166</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12166/ind.736.2020_hermano_e_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12166/ind.736.2020_hermano_e_ferrugem.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre a disponibilização de medicamentos pela rede pública de saúde.</t>
   </si>
   <si>
     <t>12167</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12167/ind.737.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12167/ind.737.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto a um bueiro sem tampa no meio da via, na rua Amauri Rola Sena, bairro Vale Verde.</t>
   </si>
   <si>
     <t>12168</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12168/ind.738.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12168/ind.738.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando capina e limpeza na rua José Vieira Martins, bairro Palmeiras.</t>
   </si>
   <si>
     <t>12169</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12169/ind.739.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12169/ind.739.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulações ao Senhor Édson Wander Caetano pelos serviços prestados na SEMAM.</t>
   </si>
   <si>
     <t>12170</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>Aninha de Fizica, Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12170/ind.740.2020_aninha_e_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12170/ind.740.2020_aninha_e_fiota.pdf</t>
   </si>
   <si>
     <t>Solicita informar se com o novo sistema do estacionamento rotativo prevê-se a disponibilização de vagas em pontos estratégicos da cidade para utilização pelos motoristas de aplicativo</t>
   </si>
   <si>
     <t>12171</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12171/ind.741.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12171/ind.741.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo analisar a possibilidade de utilizar área livre da rua Zirezart José de Oliveira, no bairro Esplanada como área de lazer para os moradores do bairro.</t>
   </si>
   <si>
     <t>12172</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12172/ind.742.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12172/ind.742.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de parceria com os moradores da Fazenda Velha para efetuar alargamento da ponte de trilhos existente na região.</t>
   </si>
   <si>
     <t>12173</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12173/ind.743.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12173/ind.743.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Solicita o desentupimento de bueiro localizado em frente à Churrascaria Pedregal, bem como das canaletas que descem do bairro São Geraldo, antes do período das chuvas.</t>
   </si>
   <si>
     <t>12174</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12174/ind.744.2020_hermano_e_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12174/ind.744.2020_hermano_e_ferrugem.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações quanto à implementação das ações preconizadas na Lei n° 4.257 que trata da Política Municipal de Atendimento da Pessoa com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>12175</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12175/ind.745.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12175/ind.745.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de estacionamento para motos em frente ao SICOOB, como já ocorre em outros bancos como CEF e Bradesco, em virtude do grande movimento de motociclistas no local.</t>
   </si>
   <si>
     <t>12177</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12177/ind.747.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12177/ind.747.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer poda de árvore na rua Guarani próximo ao nº 294 e troca de lâmpada em poste neste mesmo local.</t>
   </si>
   <si>
     <t>12178</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12178/ind.748.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12178/ind.748.2020_leo.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo informações sobre a data de retomada da frente de trabalho.</t>
   </si>
   <si>
     <t>12179</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12179/ind.749.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12179/ind.749.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de corrimão na rua Coronel Emílio Martins, em frente ao nº 325, no bairro de Fátima.</t>
   </si>
   <si>
     <t>12182</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12182/ind.751.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12182/ind.751.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de braço de IP em poste substituído após abalroamento, localizado na Rua Marcos Giardini, bairro Copacabana, próximo a Santinha.</t>
   </si>
   <si>
     <t>12183</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12183/ind.752.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12183/ind.752.2020_leo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências quanto ao grande buraco que se formou em frente ao nº 115, na Praça Principal, no bairro Ana Florência.</t>
   </si>
   <si>
     <t>12184</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12184/ind.753.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12184/ind.753.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer o patrolamento e cascalhamento da estrada do presídio no sentido ao Ranchador.</t>
   </si>
   <si>
     <t>12185</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12185/ind.754.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12185/ind.754.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando solicitação de instalação de redutor de velocidade próximo ao Supermercado Bahamas, no bairro Palmeiras</t>
   </si>
   <si>
     <t>12186</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12186/ind.755.2020_aninha-osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12186/ind.755.2020_aninha-osorio.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Comandante do Corpo de Bombeiros de Ponte Nova, 2º Tenente Luiz Francisco Borges da Silva, solicitando informar se procede a informação de que a unidade não será mais administrada pelo Batalhão de Ouro Preto e passará a responder administrativamente ao Batalhão de Ipatinga.</t>
   </si>
   <si>
     <t>12187</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12187/ind.756.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12187/ind.756.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo reparos no calçamento próximo à escolinha do bairro Progresso.</t>
   </si>
   <si>
     <t>12188</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12188/ind.757.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12188/ind.757.2020_aninha.docx</t>
   </si>
   <si>
     <t>Enviar congratulações à Secretaria Municipal de Cultura e Turismo pela criação e edição do "Guia de Trilhas de Ponte Nova" em parceria com o grupo de caminhadas "Um Pé Atrás do Outro".</t>
   </si>
   <si>
     <t>12189</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12189/ind.758.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12189/ind.758.2020_aninha.docx</t>
   </si>
   <si>
     <t>Enviar ofício à Secretaria Municipal de Meio Ambiente parabenizando pela ampliação do Projeto Recicla Ponte Nova em parceria com a Coorpnova.</t>
   </si>
   <si>
     <t>12190</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12190/ind.759.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12190/ind.759.2020_aninha.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo que antes de iniciar a cobrança do Pare Azul, que seja observada a devida instalação de placas com toda sinalização adequada para as vias.</t>
   </si>
   <si>
     <t>12192</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12192/ind.760.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12192/ind.760.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a poda de árvore em frente ao nº 76 da rua Geraldo Ferreira, bairro Triângulo Novo, bem como colocar container no local.</t>
   </si>
   <si>
     <t>12193</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12193/ind.761.2020_aninha-montanha-betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12193/ind.761.2020_aninha-montanha-betinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI a troca de lâmpada queimada na rua Geraldo Ferreira, em frente ao nº 76, bairro Triângulo Novo.</t>
   </si>
   <si>
     <t>12194</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12194/ind.762.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12194/ind.762.2020_leo.docx</t>
   </si>
   <si>
     <t>Enviar congratulações aos Srs. José Cunha e Luiz Carlos Silva pelo programa Três na Rede.</t>
   </si>
   <si>
     <t>12195</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12195/ind.763.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12195/ind.763.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de abertura de uma via ligando a rua Guanabara à rua Espírito Santo, bairro Pacheco, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12196</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12196/ind.764.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12196/ind.764.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de calçamento na comunidade de Laje do Piranga, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12197</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12197/ind._765.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12197/ind._765.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de containers em pontos estratégicos da Chácara das Flores, bairro Rasa, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12198</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12198/ind.766.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12198/ind.766.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo viabilizar a instalação de iluminação público na comunidade do Córrego da Paciência (estrada do Brito) aproximadamente cinco postes, a pedido dos moradores. Reitera pedido de calçamento rural para a comunidade.</t>
   </si>
   <si>
     <t>12199</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12199/ind.767.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12199/ind.767.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de patrolamento e colocação de cascalho na estrada da comunidade rural do Morro Grande, depois da ponte, sentido Luizinho da Esmeralda</t>
   </si>
   <si>
     <t>12200</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12200/ind.768.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12200/ind.768.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervenção quanto à ocorrência de queimadas no Município.</t>
   </si>
   <si>
     <t>12204</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12204/ind.772.2020.ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12204/ind.772.2020.ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar a possibilidade de isenção da cobrança de alvará de funcionamento aos templos religiosos.</t>
   </si>
   <si>
     <t>12205</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12205/ind.773.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12205/ind.773.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto ao grande número de buracos na entrada do distrito de Vau Açu.</t>
   </si>
   <si>
     <t>12208</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12208/ind.776.2020_osorio_e_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12208/ind.776.2020_osorio_e_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção/revitalização de praça em terreno na rua Hélcio Totino, bairro Vale Suíço, bem como desentupir bueiros no final da mesma rua.</t>
   </si>
   <si>
     <t>12209</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12209/ind.777.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12209/ind.777.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de demarcar estacionamento para motos na av. Custódio Silva, em frente ao Posto São Jorge.</t>
   </si>
   <si>
     <t>12210</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12210/ind.778.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12210/ind.778.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de fazer parceria com moradores da rua Paulo Moreira Brandão, bairro Nova Copacabana, para que seja feito calçamento com bloquetes na via, utilizando mão de obra dos moradores</t>
   </si>
   <si>
     <t>12212</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12212/ind.780.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12212/ind.780.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando será retomada a realização de cirurgias eletivas pelo SUS.</t>
   </si>
   <si>
     <t>12213</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12213/ind.781.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12213/ind.781.2020_aninha.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para a instalação de banheiros próximo à Praça de Palmeiras.</t>
   </si>
   <si>
     <t>12214</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12214/ind.782.2020_pracata-leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12214/ind.782.2020_pracata-leo.pdf</t>
   </si>
   <si>
     <t>Reitera indicação solicitando providenciar, por meio da SEMOB, melhorias na rua que dá acesso à creche e saída para residência do Sr. João Belo, no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>12216</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12216/ind.784.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12216/ind.784.2020_pracata.docx</t>
   </si>
   <si>
     <t>Reitera indicação solicitando providenciar, por meio da SEMOB, a mudança do bueiro próximo ao número 661 da rua Deputado Fábio Vasconcelos, no bairro Fortaleza.</t>
   </si>
   <si>
     <t>12217</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12217/ind.785.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12217/ind.785.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações quanto canil do Município.</t>
   </si>
   <si>
     <t>12219</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12219/ind.787.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12219/ind.787.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer, por meio da SEMAM, retirada de uma árvore na Av. Ernestro Trivellato, bairro Triângulo, próximo ao nº 284.</t>
   </si>
   <si>
     <t>12221</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12221/ind.789.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12221/ind.789.2020_leo.docx</t>
   </si>
   <si>
     <t>Enviar moção de pesar, em nome da Casa, aos familiares da Dona Lilita, em razão de seu falecimento.</t>
   </si>
   <si>
     <t>12223</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12223/ind.791.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12223/ind.791.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita a Superintendência Regional de Ensino e ao Executivo por meio da SEAMA, providências para que sejam feitos serviços de capina e limpeza na área atrás da Escola Estadual Coronel Cantídio Drumond, à margem do córrego Vau Açu.</t>
   </si>
   <si>
     <t>12224</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12224/ind.792.2020_hermano_e_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12224/ind.792.2020_hermano_e_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando que avalie a possibilidade de colocação de um container maior ou de mais um container na entrada da Rua Tupi no Bairro São Pedro.</t>
   </si>
   <si>
     <t>12227</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12227/ind._793.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12227/ind._793.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, através do Demutran, a instalação de  placa de Carga e Descarga na av. José Vieira Martins, nº 209, em frente ao Sacolão Badalo.</t>
   </si>
   <si>
     <t>12228</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12228/ind.794.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12228/ind.794.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos no muro da rua Desembargador Paula Motta, nº 182, bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>12229</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12229/ind.795.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12229/ind.795.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de calçamento na rua Padre Antônio Pinto, bairro Jardim.</t>
   </si>
   <si>
     <t>12230</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12230/ind.796.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12230/ind.796.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de limpeza no ribeirão Vau Açu.</t>
   </si>
   <si>
     <t>12231</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12231/ind.797.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12231/ind.797.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar operação tapa-buracos na rua Felisberto Leopoldo, nº 239, em frente à Rações Porto Alegre.</t>
   </si>
   <si>
     <t>12232</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12232/ind.798.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12232/ind.798.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de patrolamento e colocação de cascalho na estrada do Chopotó até Apaga Fogo.</t>
   </si>
   <si>
     <t>12233</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12233/ind.799.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12233/ind.799.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina, limpeza e manutenção nas áreas verdes do Município.</t>
   </si>
   <si>
     <t>12234</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12234/ind.800.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12234/ind.800.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer a construção de muro de gabião na Av. Antônio Brant Ribeiro, próximo ao nº 644.</t>
   </si>
   <si>
     <t>12236</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>Hermano, Leo Moreira, Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12236/ind.801.2020_leo_hermano_e_rubinho_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12236/ind.801.2020_leo_hermano_e_rubinho_protocolada.pdf</t>
   </si>
   <si>
     <t>Considerando as informações veiculadas pelo Aplicativo Oficial da Zona Azul Digital – Pare Azul, que trata da execução do Sistema de Estacionamento Rotativo Municipal, requerem a V. Exa. envio de ofício ao Executivo solicitando encaminhar a esta Casa, no prazo máximo de 15 dias, as seguintes informações</t>
   </si>
   <si>
     <t>12237</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12237/ind.802.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12237/ind.802.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de capina na rua João Pinto de Godoi, Vau Açu.</t>
   </si>
   <si>
     <t>12238</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12238/ind.803.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12238/ind.803.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo viabilizar revitalização da praça existente no entroncamento das ruas João Pinto de Godoi e Felipe Marum - Vau Açu</t>
   </si>
   <si>
     <t>12240</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12240/ind.805.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12240/ind.805.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo, por meio do setor de Posturas, solicitando que intervenha junto aos proprietários de lotes na rua Barăo do Pontal no Alto da Boa Vista para que procedam à limpeza dos locais.</t>
   </si>
   <si>
     <t>12243</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12243/ind.806.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12243/ind.806.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de quebra-molas na rua Manoel Fonseca, em frente ao nº 08, bairro São Pedro.</t>
   </si>
   <si>
     <t>12246</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12246/ind.809.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12246/ind.809.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de faixa elevada na av. Artur Bernardes, em frente ao nº 47.</t>
   </si>
   <si>
     <t>12247</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12247/ind.810.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12247/ind.810.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do DEMUTRAN, renovar a pintura dos quebra-molas e faixas elevadas existentes no município.</t>
   </si>
   <si>
     <t>12248</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12248/ind.811.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12248/ind.811.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do Demutran, substituição de placa na rua Pedro Nunes Pinheiro, em frente ao nº 258, colocando placa de estacionamento proibido para veículos de grande porte.</t>
   </si>
   <si>
     <t>12249</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12249/ind.812.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12249/ind.812.2020_pessata.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para solucionar problemas de alagamento na rua Milton Pires de Paula, próximo ao nº 209, bairro Fortaleza, durante  o período chuvoso.</t>
   </si>
   <si>
     <t>12250</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12250/ind.813.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12250/ind.813.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de limpeza na escadaria que liga as ruas Marechal Deodoro e Guarani.</t>
   </si>
   <si>
     <t>12251</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12251/ind.814.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12251/ind.814.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao DMAES fazer vistoria na residência de nº  382 da rua Carangola, bairro Santo Antônio, para verificar vazamento de água no local.</t>
   </si>
   <si>
     <t>12252</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12252/ind.815.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12252/ind.815.2020_pracata.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar serviço de tapa-buracos na rua Francisco Abrantes Fortuna, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12253</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12253/ind.816.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12253/ind.816.2020_leo.docx</t>
   </si>
   <si>
     <t>Enviar moção de pesar aos familiares da Srª. Tamara Castro, em razão de seu falecimento.</t>
   </si>
   <si>
     <t>12254</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12254/ind.817.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12254/ind.817.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita enviar oficio à Escola Municipal José Maria da Fonseca parabenizando toda comunidade educativa pela condução, envolvimento e resultado do aprendizado no período da pandemia.</t>
   </si>
   <si>
     <t>12255</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12255/ind.818.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12255/ind.818.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à CEMIG solicitando informações sobre o processo de ligação de abastecimento de energia em imóveis localizados na zona rural</t>
   </si>
   <si>
     <t>12256</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar a instalação de guard-rail em frente ao nº 305A da Rua Sergipe, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>12260</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12260/ind.821.2020_leo.pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12260/ind.821.2020_leo.pracata.docx</t>
   </si>
   <si>
     <t>Enviar moção de pesar aos familiares do Sr. João Carolino, em razão de seu falecimento.</t>
   </si>
   <si>
     <t>12261</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12261/ind.822_.2020_hermano_-_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12261/ind.822_.2020_hermano_-_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre o plano de cargos, carreiras e vencimentos dos servidores da educação.</t>
   </si>
   <si>
     <t>12262</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12262/ind.823.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12262/ind.823.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervenção junto à CEMIG para prestar informações sobre problemas relacionados à iluminação pública.</t>
   </si>
   <si>
     <t>12263</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12263/ind.824.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12263/ind.824.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício solicitando serviço de capina e limpeza na academia e na praça do Vale do Ipê.</t>
   </si>
   <si>
     <t>12267</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12267/ind.828.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12267/ind.828.2020_leo.docx</t>
   </si>
   <si>
     <t>Enviar moção de pesar a Neyde Aparecida Ferreira Pascini, em razão do falecimento de seu pai, Sr. José Maria Ferreira.</t>
   </si>
   <si>
     <t>12268</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12268/ind.829.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12268/ind.829.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de placa proibindo jogar lixo e entulhos na rua Carangola, nº 463, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12269</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12269/ind.830.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12269/ind.830.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a poda de árvores na comunidade do Massangano, próximo ao nº 346, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12271</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12271/ind.832.2020_chico_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12271/ind.832.2020_chico_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, após ouvido o Plenário, informações quanto as providências adotadas para a remoção do trailer instalado na praça em frente ao Pátio da Prefeitura.</t>
   </si>
   <si>
     <t>12272</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12272/ind.833.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12272/ind.833.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de dois redutores de velocidade na rua Carlos Gomes, próximo ao nº 119, bairro Esplanada.</t>
   </si>
   <si>
     <t>12273</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12273/ind.834.2020_aninha_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12273/ind.834.2020_aninha_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a realização de concurso para escolha do Hino do Município de Ponte Nova, conforme prevê a lei nº 4.406/2020.</t>
   </si>
   <si>
     <t>12274</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>Betinho, Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12274/ind.835.2020_betinho_e_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12274/ind.835.2020_betinho_e_fiota.pdf</t>
   </si>
   <si>
     <t>Requer calçamento na rua Norival José da Silva, distrito do Pontal.</t>
   </si>
   <si>
     <t>12275</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12275/ind.836.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12275/ind.836.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento na estrada de Barra Longa, próximo ao nº 262</t>
   </si>
   <si>
     <t>12276</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12276/ind.837.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12276/ind.837.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza das margens e revitalização do pontilhão de ferro.</t>
   </si>
   <si>
     <t>12277</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12277/ind.838.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12277/ind.838.2020_leo.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar a limpeza da área localizada entre as ruas José Rodrigues de Souza e Rua Solidaria</t>
   </si>
   <si>
     <t>12278</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12278/ind.839.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12278/ind.839.2020_leo.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar serviços de tapa-buracos na rua Felisberto Leopoldo.</t>
   </si>
   <si>
     <t>12279</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12279/ind.840.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12279/ind.840.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a conclusão de equipagem, montagem e funcionamento do CEO – Centro Especializado de Odontologia.</t>
   </si>
   <si>
     <t>12280</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12280/ind.841.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12280/ind.841.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício à Secretária Municipal de Educação, convidando-a a participar da Tribuna Livre para falar sobre os trabalhos desenvolvidos pela SEMED.</t>
   </si>
   <si>
     <t>12281</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12281/ind.842.2020_pracata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12281/ind.842.2020_pracata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo reparos no asfalto na avenida Francisco Vieira Martins, em frente à Mundial Acabamentos.</t>
   </si>
   <si>
     <t>12283</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12283/ind.843.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12283/ind.843.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de pintura no quebra-molas da av. João Evangelista de Almeida, próximo ao comercial Guarapiranga.</t>
   </si>
   <si>
     <t>12284</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12284/ind.844.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12284/ind.844.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI determinar a troca de lâmpada na rua Geraldo Ferreira, nº 76, bairro Triângulo Novo.</t>
   </si>
   <si>
     <t>12292</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12292/ind.848.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12292/ind.848.2020_pessata.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para a colocação de massa asfáltica na parte baixa da rua Joaquim Machado Guimarães, a partir do nº 1.046 até o final da via, bairro Rasa.</t>
   </si>
   <si>
     <t>12293</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12293/ind.849.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12293/ind.849.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de instalar Academia ao Ar Livre na área pública na entrada da Alameda Triângulo Verde, e parque para crianças no mesmo local.</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12294/ind.850.2020_hermano_e_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12294/ind.850.2020_hermano_e_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando providências quanto à situação relatada por moradora da rua Armando de Freitas número 110, no Bairro de Fátima.</t>
   </si>
   <si>
     <t>12295</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12295/ind.851.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12295/ind.851.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de container na rua José Godoi  esquina com a rua Manoel Mayrink Neto, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12297/ind.853.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12297/ind.853.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar calçamento rural no 1º morro que dá acesso à comunidade das Flores.</t>
   </si>
   <si>
     <t>12298</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12298/ind.854.2020_pessata-montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12298/ind.854.2020_pessata-montanha.pdf</t>
   </si>
   <si>
     <t>Agradecimentos ao Executivo pelo serviço de patrolamento realizado nas estradas das comunidades de Lagoa Seca, Sorriso, Vale Azul, Córrego do Ouro e Floresta e solicita que sejam cascalhadas.</t>
   </si>
   <si>
     <t>12300</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12300/ind.855.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12300/ind.855.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da secretaria competente, a instalação de redutor de velocidade na Rua José Alves Pereira.</t>
   </si>
   <si>
     <t>12301</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12301/ind.856.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12301/ind.856.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar calçamento ou colocação de massa asfáltica na rua Copacabana, no trecho após a ponte até o final da via, próximo ao centro de eventos Veredas.</t>
   </si>
   <si>
     <t>12302</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>André Pessata, Leo Moreira</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12302/ind.857.2020_leo-pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12302/ind.857.2020_leo-pessata.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar a volta das feiras livres aos sábados no Centro e também às quintas-feiras no Guarapiranga.</t>
   </si>
   <si>
     <t>12303</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12303/ind.858.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12303/ind.858.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer o envio de moção de congratulações ao Jornal Líder pela marca de 400 edições publicadas</t>
   </si>
   <si>
     <t>12304</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>Hermano, Machadinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12304/ind.859.2020_hermano_e_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12304/ind.859.2020_hermano_e_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto à criação de cavalos perto de residência existente no final da Rua São Geraldo, bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>12307</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12307/ind.862.2020_todos.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12307/ind.862.2020_todos.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretária de Estado de Educação a manutenção do CESEC Vera Parentoni no prédio que atualmente ocupa.</t>
   </si>
   <si>
     <t>12308</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12308/ind.863.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12308/ind.863.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo por meio do Demutran, providências para impedir a passagem de bicicletas no Pontilhão de Ferro.</t>
   </si>
   <si>
     <t>12310</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12310/ind.865.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12310/ind.865.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informar qual a empresa vencedora da licitação para construção de área de lazer no conjunto habitacional Abdala Felício.</t>
   </si>
   <si>
     <t>12311</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12311/ind.866.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12311/ind.866.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de colocar dois quebra-molas na av. Caetano Marinho, sendo um em frente ao Fórum e outro um pouco abaixo do prédio.</t>
   </si>
   <si>
     <t>12312</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12312/ind.867.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12312/ind.867.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de quebra-molas no morro da rua Guanabara, bairro Pacheco.</t>
   </si>
   <si>
     <t>12314</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12314/ind.869.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12314/ind.869.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de Congratulações ao Senhor João Matos pelo lançamento do CD  As Vozes do Piranga Volume 3 – Eles por Elas.</t>
   </si>
   <si>
     <t>12316</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12316/ind.870.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12316/ind.870.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal de Educação informações sobre a previsão de retorno das aulas e da reabertura das creches.</t>
   </si>
   <si>
     <t>12317</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12317/ind.871.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12317/ind.871.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de quebra-molas em frente à Escola Estadual Caetano Marinho, bairro Pacheco.</t>
   </si>
   <si>
     <t>12318</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12318/ind.872.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12318/ind.872.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar melhorias na iluminação pública em toda a cidade, especialmente nos bairros.</t>
   </si>
   <si>
     <t>12319</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12319/ind.873.2020_aninha-osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12319/ind.873.2020_aninha-osorio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar melhorias no conjunto habitacional Abdalla Felício, bairro São Geraldo, pois está com muitos buracos, dentre outras melhorias para todo o bairro.</t>
   </si>
   <si>
     <t>12320</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12320/ind.874.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12320/ind.874.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de quebra-molas e outras melhorias na rua Armindo Pereira, bairro de Fátima.</t>
   </si>
   <si>
     <t>12321</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12321/ind.875.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12321/ind.875.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo priorizar a demarcação de maior número de faixas de pedestres pelas vias da cidade, para segurança dos pedestres e motoristas.</t>
   </si>
   <si>
     <t>12322</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12322/ind.876.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12322/ind.876.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício à G3 Construtora parabenizando pela estrutura disponibilizada no loteamento Cidade da Serra.</t>
   </si>
   <si>
     <t>12323</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12323/ind.877.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12323/ind.877.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar melhorias na infraestrutura dos bairros localizados na periferia do Município. (São Pedro/Cidade Nova/Palmeirense/Bom Pastor)</t>
   </si>
   <si>
     <t>12324</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12324/ind.878.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12324/ind.878.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo que inclua em seu planejamento a utilização da área recebida pelo Município no loteamento Cidade da Serra para a construção futura de praça, área de lazer, creche e posto de saúde, estrutura esta que poderá atender também à população dos bairros Copacabana e Nova Copacabana.</t>
   </si>
   <si>
     <t>12325</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12325/ind.879.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12325/ind.879.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer a disponibilização de contêiner para coleta de lixo na rua Francisco Abrantes Fortuna, entre os números 300 a 400.</t>
   </si>
   <si>
     <t>12326</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12326/ind.880.2020_betinho_aninha_e_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12326/ind.880.2020_betinho_aninha_e_osorio.pdf</t>
   </si>
   <si>
     <t>Requer, por meio do DMAES, a troca da rede de esgoto da rua Antônio Teixeira, bairro São Geraldo.</t>
   </si>
   <si>
     <t>12329</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12329/ind.881.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12329/ind.881.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de colocar alambrado no campo de futebol do Vau Açu.</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12333/ind.885.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12333/ind.885.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita a CEMIG  determinar vistoria em um poste que está tombando na comunidade de Sacramento, podendo causar prejuízos aos moradores.</t>
   </si>
   <si>
     <t>12339</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12339/ind.886.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12339/ind.886.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos na rede pluvial da Rua Carangola, fundos do nº 478, bairro Santo Antônio.</t>
   </si>
   <si>
     <t>12335</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12335/ind.887.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12335/ind.887.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a instalação de redutores de velocidade na rua José Alves Pereira, próximo aos nº 534 e 561, bairro Fortaleza.</t>
   </si>
   <si>
     <t>12337</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12337/ind.889.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12337/ind.889.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar serviços de tapa-buracos na Rua Armando de Freitas, onde há vários buracos prejudicando o trânsito de veículos._x000D_
 Também, requer providenciar serviços de tapa-buracos na rua Salvador Totino, bairro Vale Suíço</t>
   </si>
   <si>
     <t>12376</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12376/ind.890.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12376/ind.890.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de cascalhamento na estrada da comunidade do Macuco.</t>
   </si>
   <si>
     <t>12340</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12340/ind.891.2020_leo_e_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12340/ind.891.2020_leo_e_pracata.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar, em nome da Casa, aos familiares do Sr. José Arimatea Igreja Coelho</t>
   </si>
   <si>
     <t>12341</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12341/ind.892.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12341/ind.892.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar a construção de redutores de velocidade no trecho entre a empresa Laticínios Porto Alegre e o município.</t>
   </si>
   <si>
     <t>12342</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12342/ind.893.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12342/ind.893.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar a construção de redutores de velocidade na rua Humberto Bartolomeu, bairro São Geraldo.</t>
   </si>
   <si>
     <t>12343</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12343/ind.894.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12343/ind.894.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer enviar ofício ao novo Vigário Paroquial da Igreja Matriz de São Sebastião, Padre Marcelo de Castro Valadão</t>
   </si>
   <si>
     <t>12344</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12344/ind.895.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12344/ind.895.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo  determinar o término do calçamento e colocação de cascalho em outro trecho da comunidade da Varginha (Vau Açu). Requer providências quanto às manilhas que se deslocaram no início da comunidade.</t>
   </si>
   <si>
     <t>12345</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12345/ind.896.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12345/ind.896.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de redutor de velocidade na rua Tocantins, em frente à Escola Municipal Senador Miguel Lana, bairro São Pedro.</t>
   </si>
   <si>
     <t>12346</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12346/ind.897.2020__osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12346/ind.897.2020__osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de placa de identificação nas comunidades Vila Nova e Córrego Paciência.</t>
   </si>
   <si>
     <t>12347</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12347/ind.898.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12347/ind.898.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se o Estado cedeu o prédio da antiga E. E. Governador Bias Fortes para o Município.</t>
   </si>
   <si>
     <t>12348</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12348/ind.899.2020_hermano_e_ferrugem.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12348/ind.899.2020_hermano_e_ferrugem.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre a área que seria destinada à instalação do CAPS-AD.</t>
   </si>
   <si>
     <t>12349</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre a interrupção do serviço de transporte coletivo no bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>12350</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12350/ind.901.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12350/ind.901.2020_leo.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da SEMAM e da SEMOB, a conclusão dos serviços de calçamento na Rua Orion, bairro Cidade Nova.</t>
   </si>
   <si>
     <t>12351</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12351/ind.902.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12351/ind.902.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à Caixa e ao Executivo, por meio da SEMASH, solicitando informar sobre garantia das casas do bairro Dalvo de Oliveira Bemfeito</t>
   </si>
   <si>
     <t>12352</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12352/ind.903.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12352/ind.903.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo determinar serviço de limpeza da área na rua Carlos Gomes, próximo ao nº 64, bairro de Fátima.</t>
   </si>
   <si>
     <t>12353</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12353/ind.904.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12353/ind.904.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer providências urgentes para retirada da pedra existente nos fundos da residência de número 702 da Rua Carangola, bairro Santo Antônio I</t>
   </si>
   <si>
     <t>12354</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>Hermano, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12354/ind.905.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12354/ind.905.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar vistoria na residência da rua Armindo Pereira, nº 92, bairro de Fátima.</t>
   </si>
   <si>
     <t>12355</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12355/ind.906.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12355/ind.906.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Deputado Roberto Andrade empenho pata atender com telefonia móvel no âmbito do programa "Alô Minas" a comunidade de Ranchos Novos.</t>
   </si>
   <si>
     <t>12356</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12356/ind.907.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12356/ind.907.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer asfaltamento das ruas Carlos Pinto, Ordalino Rodrigues, Cipriana de Jesus e João Alves de Oliveira</t>
   </si>
   <si>
     <t>12357</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12357/ind.908.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12357/ind.908.2020_leo.docx</t>
   </si>
   <si>
     <t>Congratulações à 21ª Cia. Polícia Militar Independente pelo destaque em pesquisa realizada em MG, quanto  aos serviços prestados, especialmente à segurança da população.</t>
   </si>
   <si>
     <t>12358</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12358/ind.909.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12358/ind.909.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de capina em algumas vias do bairro Esplanada, bem como recapeamento asfáltico no bairro, pois está com muitos buracos.</t>
   </si>
   <si>
     <t>12359</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12359/ind.910.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12359/ind.910.2020_osorio.docx</t>
   </si>
   <si>
     <t>A pedido de vários cidadãos, principalmente aposentados, solicita ao Executivo informar se vai retornar com mesas e bancos na praça próxima à rodoviária velha, pois é a única área de lazer para a prática de jogos de baralho.</t>
   </si>
   <si>
     <t>12360</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12360/ind.911.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12360/ind.911.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de moção de congratulação à SUPA - Sociedade Ubaense de Proteção Animal pelo trabalho exemplar de proteção animal desenvolvido.</t>
   </si>
   <si>
     <t>12361</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12361/ind.912.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12361/ind.912.2020_leo.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervenção urgente para apurar possíveis casos de cães contaminados por cinomose no bairro Ana Florência.</t>
   </si>
   <si>
     <t>12362</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12362/ind.913.2020_leo.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12362/ind.913.2020_leo.docx</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar a Bruno Ventura, pela inauguração do Centro de Treinamento DuoFit.</t>
   </si>
   <si>
     <t>12370</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>André Pessata, Machadinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12370/ind.918.2020_pessata_ferrugem_e_machadinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12370/ind.918.2020_pessata_ferrugem_e_machadinho.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando avaliar possibilidade de flexibilização do período de duração dos cultos realizados no templos religiosos.</t>
   </si>
   <si>
     <t>12371</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12371/ind.919.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12371/ind.919.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providências quanto a remoção de poste nas proximidades da praça Amilton Pires de Paula, bairro Fortaleza.</t>
   </si>
   <si>
     <t>12372</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12372/ind.920.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12372/ind.920.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre execução de obra de iluminação na quadra poliesportiva do bairro São Geraldo.</t>
   </si>
   <si>
     <t>12373</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12373/ind.921.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12373/ind.921.2020_osorio.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre execução de obra de infraestrutura da rua Minas Gerais, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>12375</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12375/ind.922.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12375/ind.922.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer troca de lâmpadas queimadas em postes nas avenidas Custódio Silva e Artur Bernardes, e ruas Dr. João Pinheiro e Marcos Giardini.</t>
   </si>
   <si>
     <t>12377</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12377/ind.923.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12377/ind.923.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer a reposição de braço de IP na rua Marcos Giardini ao lado da Santinha.</t>
   </si>
   <si>
     <t>12378</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12378/ind.924.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12378/ind.924.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos nas ruas do distrito do Pontal, melhorias no calçamento que está afundando na rua Santa Lúcia, bem como a construção, reparos  e aumentar a altura meio-fio na via.</t>
   </si>
   <si>
     <t>12379</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12379/ind.925.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12379/ind.925.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requerem calçamento de aproximadamente 200 metros na rua José Leôncio Padovani</t>
   </si>
   <si>
     <t>12380</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12380/ind.926.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12380/ind.926.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar por meio dos órgãos competentes a substituição do transformador instalado na Colônia das Pedras</t>
   </si>
   <si>
     <t>12381</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12381/ind.927.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12381/ind.927.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de rede pluvial nos fundos da Escola Municipal Nossa Senhora do Rosário, com saída para a rua Norival José da Silva.</t>
   </si>
   <si>
     <t>12382</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12382/ind.928.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12382/ind.928.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos na rede pluvial da rua Norival José da Silva, distrito do Pontal, próximo à padaria Vitória, pois a via está afundando.</t>
   </si>
   <si>
     <t>12383</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12383/ind.929.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12383/ind.929.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos da rede pluvial da rua Norival José da Silva, acima do nº 1.200, distrito do Pontal.</t>
   </si>
   <si>
     <t>12384</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12384/ind.930.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12384/ind.930.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar reparos na rede pluvial abaixo da rua Padre Sílvio Bianchi, distrito do Pontal.</t>
   </si>
   <si>
     <t>12412</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12412/ind.931.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12412/ind.931.2020_fiota.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para a colocação de Guard Rail na rodovia MG 120, próximo ao Km 568.</t>
   </si>
   <si>
     <t>12386</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12386/ind.932.2020_fiota.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12386/ind.932.2020_fiota.docx</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI determinar melhorias na iluminação pública entre as ruas Minas Gerais e Pernambuco, no bairro Vila Alvarenga, em frente à lavanderia.</t>
   </si>
   <si>
     <t>12388</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12388/ind.934.2020_-_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12388/ind.934.2020_-_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando aplicação de massa asfáltica na rua Walter Machado Guimarães, Rasa.</t>
   </si>
   <si>
     <t>12389</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12389/ind.935.2020_-_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12389/ind.935.2020_-_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervenção na rua Orion, Cidade Nova.</t>
   </si>
   <si>
     <t>12391</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12391/ind.936.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12391/ind.936.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de pesar ao Sr. Wilson Inácio, em razão do falecimento de sua mãe, Dona Judith Inácio.</t>
   </si>
   <si>
     <t>12392</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12392/ind.937.2020__-sergio-hermano-leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12392/ind.937.2020__-sergio-hermano-leo.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMAM, a colocação de contêiner na Rua São José, em frente ao nº 250</t>
   </si>
   <si>
     <t>12393</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12393/ind.938.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12393/ind.938.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio do setor competente, a instalação de dois braços de IP em postes localizados próximo ao nº 108 da Rua Manoel Fonseca, no bairro São Pedro</t>
   </si>
   <si>
     <t>12394</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12394/ind.939.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12394/ind.939.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao DMAES solicitando análise da possibilidade de levar água tratada às residências da comunidade de Ribeirão (após o Pacheco).</t>
   </si>
   <si>
     <t>12395</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12395/ind.940.2020_leo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12395/ind.940.2020_leo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providências por meio dos setores competentes quanto ao lote localizado na Avenida Nossa Senhora das Graças, ao lado do nº 296.</t>
   </si>
   <si>
     <t>12397</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12397/ind.942.2020__-sergio-hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12397/ind.942.2020__-sergio-hermano.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre obras realizadas no bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>12398</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12398/ind.943.2020_chico.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12398/ind.943.2020_chico.docx</t>
   </si>
   <si>
     <t>Enviar, em nome da Casa, moção de pesar ao Sr. José Carlos Moreira e familiares em razão do falecimento de sua mãe.</t>
   </si>
   <si>
     <t>12399</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12399/ind.944.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12399/ind.944.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo avaliar a possibilidade de colocar um ponto de ônibus da linha 31, que atende os bairros São Pedro e Palmeirense, na rua José Rodrigues de Sousa, nº 84, bairro São Pedro.</t>
   </si>
   <si>
     <t>12400</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12400/ind.945.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12400/ind.945.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo realizar intervenções na rua Tupi, bairro São Pedro, ao lado do nº 65, devido ao péssimo estado.</t>
   </si>
   <si>
     <t>12401</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12401/ind.946.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12401/ind.946.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Reiteram pedido ao Executivo para regularizar a situação de atendimento com serviços prestados pelo profissional de Agente Comunitário de Saúde, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>12402</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12402/ind.947.2020_aninha_osorio_e_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12402/ind.947.2020_aninha_osorio_e_machadinho.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre as obras de ampliação da galeria de águas pluviais no bairro Central.</t>
   </si>
   <si>
     <t>12403</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12403/ind.948.2020_aninha_e_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12403/ind.948.2020_aninha_e_osorio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre obras de calçamento iniciadas no bairro Vale Suíço e em pontos críticos de estradas rurais.</t>
   </si>
   <si>
     <t>12405</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12405/ind.950.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12405/ind.950.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulação ao 1° Tenente 21ª Cia da PM, Sr. Lusergio Basilio Estanislau</t>
   </si>
   <si>
     <t>12406</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12406/ind.951.2020_leo_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12406/ind.951.2020_leo_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre serviços de estacionamento rotativo.</t>
   </si>
   <si>
     <t>12407</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12407/ind.952.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12407/ind.952.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando interceder junto ao PROCON pela continuidade da fiscalização do comércio.</t>
   </si>
   <si>
     <t>12408</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12408/ind.953.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12408/ind.953.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de instalar quebra-molas na rua Bonifácio Guimarães, em frente à capela velório Paz em Vida.</t>
   </si>
   <si>
     <t>12410</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12410/ind.955.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12410/ind.955.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI  a troca de lâmpada queimada no poste da rua Sergipe, próximo ao nº 319, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>12411</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12411/ind.956.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12411/ind.956.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de autorizar o funcionamento dos restaurantes self-service, com o uso obrigatório de luvas para os clientes.</t>
   </si>
   <si>
     <t>12415</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12415/ind.958.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12415/ind.958.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando fiscalização do setor de posturas na rua José Galdino Vieira, próximo ao n° 169, Pacheco.</t>
   </si>
   <si>
     <t>12416</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12416/ind.959.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12416/ind.959.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando poda de árvore na Avenida Vereador João Evangelista de Almeida, próximo ao número 1500, bairro Sagrado Coração de Jesus, Edifício Belo Horizonte.</t>
   </si>
   <si>
     <t>12417</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12417/ind.960.2020_machadinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12417/ind.960.2020_machadinho.docx</t>
   </si>
   <si>
     <t>Solicita ao DMAES informações sobre a recomposição do calçamento danificado após obra na Rua Luiz Martins Soares.</t>
   </si>
   <si>
     <t>12420</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12420/ind.963.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12420/ind.963.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo relação de obras municipais em andamento e concluídas até a presente data.</t>
   </si>
   <si>
     <t>12421</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12421/ind.964.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12421/ind.964.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à Cemig reiterando solicitação de informações sobre o processo de ligação de abastecimento de energia em imóveis localizados na zona rural.</t>
   </si>
   <si>
     <t>12424</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12424/ind.967.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12424/ind.967.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre parcerias entre o Dmaes e entidades da assistência social, conforme Lei 4.111/2017.</t>
   </si>
   <si>
     <t>12425</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12425/ind.968.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12425/ind.968.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulação à Delegacia Regional da Polícia Civil, parabenizando pela realização de operação "Herbicida".</t>
   </si>
   <si>
     <t>12426</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12426/ind.969.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12426/ind.969.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulação à Delegacia Regional de Polícia Civil, parabenizando pela realização da operação PROBO.</t>
   </si>
   <si>
     <t>12427</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12427/ind.970.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12427/ind.970.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulações à 21ª Cia de Polícia Militar Independente Ponte Nova, parabenizando pela prisão dos autores de assalto a mão armada.</t>
   </si>
   <si>
     <t>12428</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12428/ind.971.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12428/ind.971.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer afastamento de um poste na rua Nova CDI.</t>
   </si>
   <si>
     <t>12429</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12429/ind.972.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12429/ind.972.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer recapeamento asfáltico das ruas João Piranga e Getúlio Vargas, ambas no bairro Triângulo.</t>
   </si>
   <si>
     <t>12430</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12430/ind.973.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12430/ind.973.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando troca de lâmpada nas ruas Paraná e Rio de Janeiro, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>12436</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12436/ind.974.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12436/ind.974.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer solicitando remoção de um poste na rua Cláudio Manoel da Costa, bairro Esplanada.</t>
   </si>
   <si>
     <t>12437</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12437/ind.975.2020_osorio_e_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12437/ind.975.2020_osorio_e_aninha.docx</t>
   </si>
   <si>
     <t>Requer instalação de placas para proibição de carros pesados transitarem pela rua Guanabara, bairro Pacheco.</t>
   </si>
   <si>
     <t>12440</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12440/ind.978.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12440/ind.978.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informações sobre obra na Praça e pista de caminhada da Rasa.</t>
   </si>
   <si>
     <t>12442</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>Tia Denise</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12442/ind.980.2020_-_denise.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12442/ind.980.2020_-_denise.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a conclusão do asfaltamento da rua João Mayrink, no bairro Cidade Nova, asfaltamento da Rua Coronel Emílio Martins e asfaltamento da rua Ananias Vilar, no contorno da praça do bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>12443</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12443/ind.981.2020_-_denise.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12443/ind.981.2020_-_denise.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a realização de operação tapa-buracos na rua José Godoy Alvarenga. Os buracos existentes no local colocam em risco motoristas e pedestres que transitam pela via.</t>
   </si>
   <si>
     <t>12444</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12444/ind.982.2020_-_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12444/ind.982.2020_-_montanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo para interceder junto ao DMAES para solucionar problema de mau-cheiro de bueiro na rua Antônio Frederico Ozanan, próximo ao número 241- Centro.</t>
   </si>
   <si>
     <t>12446</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12446/ind.983.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12446/ind.983.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer uma ambulância equipada e composta por motorista, médico e enfermeiro.</t>
   </si>
   <si>
     <t>12447</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12447/ind.984.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12447/ind.984.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer operação tapa-buracos em toda extensão das ruas Arnaud Barbosa, Francisco Godoy Alvarenga e Pedro Crivellari.</t>
   </si>
   <si>
     <t>12448</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12448/ind.985.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12448/ind.985.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer pintura de faixa de pedestre das ruas João Batista Vigiano e Ernesto Trivelato.</t>
   </si>
   <si>
     <t>12449</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12449/ind.986.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12449/ind.986.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer recomposição do barranco que está com risco de desabar e trazer interdição na rua  Maria Cristina Linhares, bairro Antar Ville.</t>
   </si>
   <si>
     <t>12450</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12450/ind.987.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12450/ind.987.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providências quanto à casa abandonada na rua Alameda das Orquídeas, esquina com rua azaleia, Chácara das Flores.</t>
   </si>
   <si>
     <t>12451</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12451/ind.988.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12451/ind.988.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de colocação de um redutor de velocidade na Av. João Evangelista de Almeida.</t>
   </si>
   <si>
     <t>12453</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12453/ind.990.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12453/ind.990.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer troca de lâmpadas na rua Ananias Pereira Vilar.</t>
   </si>
   <si>
     <t>12455</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12455/ind.991.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12455/ind.991.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo em agradecimento à instalação de banheiros químicos  e solicita instalação de bebedor e wi-fi na praça de Palmeiras.</t>
   </si>
   <si>
     <t>12456</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12456/ind.992.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12456/ind.992.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao CIMVALPI solicitando providenciar a substituição de lâmpada queimada em poste próximo ao nº 618 da rua Pedro Nunes Pinheiro, Vila Oliveira.</t>
   </si>
   <si>
     <t>12459</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>CSPM - Comissão de Serviços Públicos Municipais</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12459/ind.995.2020_spm_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12459/ind.995.2020_spm_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre providências quanto ao frequente barulho e perturbação do sossego na Avenida Dom Bosco, bairro Palmeiras.</t>
   </si>
   <si>
     <t>12461</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12461/ind.997.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12461/ind.997.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de patrolamento na estrada do Bom Será até o Sítio Pouso Alegre, sentido Santinha.</t>
   </si>
   <si>
     <t>12462</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12462/ind.998.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12462/ind.998.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de calçamento rural em trechos do morro da comunidade de Morro Grande.</t>
   </si>
   <si>
     <t>12463</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12463/ind.999.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12463/ind.999.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de calçamento com bloquetes na rua José Martins César (rua da granja), na Olaria de Baixo, bairro Ana Florência.</t>
   </si>
   <si>
     <t>12464</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12464/ind.1000.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12464/ind.1000.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de contêiner na rua Murilo de Oliveira Leite, próximo ao nº 527, bairro Pacheco.</t>
   </si>
   <si>
     <t>12466</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12466/ind.1002.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12466/ind.1002.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Reitera pedido para que façam a remoção do poste situado na rua Francisco Hermógenes da Fonseca em frente ao nº 22, Bairro de Fátima.</t>
   </si>
   <si>
     <t>12467</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>Hermano, Tia Denise</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12467/ind.1003.2020_hermano_e_denise.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12467/ind.1003.2020_hermano_e_denise.pdf</t>
   </si>
   <si>
     <t>Requerem que providencie a conclusão de obra da rede pluvial na rua Luiz Martins Soares Sobrinho, no Bairro de Fátima entre os números 307 ao 321.</t>
   </si>
   <si>
     <t>12468</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12468/ind.1004.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12468/ind.1004.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de redutor de velocidade no bairro Quintas do Passa-Tempo, nas vias calçadas recentemente, buscando dar maior segurança aos pedestres.</t>
   </si>
   <si>
     <t>12469</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12469/ind.1005.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12469/ind.1005.2020_betinho.docx</t>
   </si>
   <si>
     <t>Requer operação tapa-buracos nas ruas Francisco Godoy de Alvarenga, Java Sertório de Carvalho, Pedro Crivellari, Getúlio Vargas e rua atrás do “Tiro de Guerra”.</t>
   </si>
   <si>
     <t>12470</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12470/ind.1006.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12470/ind.1006.2020_betinho.docx</t>
   </si>
   <si>
     <t>Reitera pedido de faixa elevada nas ruas Arnaldo Barbosa, Francisco Godoy de Alvarenga, Pedro Crivellari e José Pedro Dias, bairro Triâgulo.</t>
   </si>
   <si>
     <t>12471</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12471/ind.1007.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12471/ind.1007.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Reitera asfaltamento das ruas Carlos Pinto, Cipriana de Jesus, Ordalino Rodrigues e rua atrás da São Jorge Auto Bus.</t>
   </si>
   <si>
     <t>12472</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12472/ind.1008.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12472/ind.1008.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer poda de árvore na rua Ernesto Trivellato, em frente ao nº 284.</t>
   </si>
   <si>
     <t>12473</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12473/ind.1009.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12473/ind.1009.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer que seja finalizado a obra da canaleta na Av. Arnaud Barbosa, bairro Triângulo.</t>
   </si>
   <si>
     <t>12474</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12474/ind.1010.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12474/ind.1010.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando avaliação quanto à situação de uma árvore ao lado da residência n° 12, situada na rua Armindo Pereira, bairro de Fátima.</t>
   </si>
   <si>
     <t>12476</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12476/ind.1012.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12476/ind.1012.2020_aninha.docx</t>
   </si>
   <si>
     <t>Agradece ao Executivo pela recente instalação de abrigo no ponto de ônibus próximo à rodoviária velha.</t>
   </si>
   <si>
     <t>12479</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando serviço de wifi em pontos estratégicos da cidade.</t>
   </si>
   <si>
     <t>12480</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12480/ind.1014.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12480/ind.1014.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre cascalheiras e aquisição de cascalho no município.</t>
   </si>
   <si>
     <t>12482</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12482/ind.1015.2020_pessata_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12482/ind.1015.2020_pessata_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre as obras do Novo Centro.</t>
   </si>
   <si>
     <t>12483</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12483/ind.1016.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12483/ind.1016.2020_pessata.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para verificar a possibilidade de retornar com o projeto "Rua de Lazer" nas comunidades rurais.</t>
   </si>
   <si>
     <t>12484</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12484/ind.1017.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12484/ind.1017.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de faixa elevada na av. Dr. José Vieira Martins, 171, próximo ao Mistura Fina.</t>
   </si>
   <si>
     <t>12485</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12485/ind.1018.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12485/ind.1018.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de colocar um contêiner no ponto de ônibus (encruzilhada de acesso ao Pontal e Chopotó), para atender a demanda dos moradores da zona rural.</t>
   </si>
   <si>
     <t>12486</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12486/ind.1019.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12486/ind.1019.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de contenção no ribeirão do Dioguinho e restabelecer trecho da estrada, a partir do Cheiro Verde sentido Dioguinho.</t>
   </si>
   <si>
     <t>12487</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12487/ind.1020.2020_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12487/ind.1020.2020_betinho.docx</t>
   </si>
   <si>
     <t>Solicita que seja disponibilizado, permanentemente, uma ambulância e equipe disponível para atendimento, afim de atender o SAMMDU.</t>
   </si>
   <si>
     <t>12488</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12488/ind.1021.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12488/ind.1021.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício de congratulações ao delegado de Polícia Civil de Ponte Nova , Dr Silvério Rocha Aguiar pela a operação desamparo ,destinada a desarticular organização criminosa vinculada ao tráfico de drogas e armas.</t>
   </si>
   <si>
     <t>12489</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12489/ind.1022.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12489/ind.1022.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício aos organizadores do grupo 100% Pé de Pano Bike pelo o apoio aos peregrinos no dia da Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>12492</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12492/ind.1023.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12492/ind.1023.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudo do tráfego para mudanças necessárias no trânsito do bairro.</t>
   </si>
   <si>
     <t>12493</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12493/ind.1024.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12493/ind.1024.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar qual a previsão para a instalação de redutores de velocidade e a execução de serviços de tapa-buracos nas ruas do bairro Pacheco.</t>
   </si>
   <si>
     <t>12499</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12499/ind.1027.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12499/ind.1027.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo providências quanto a situação do calçamento da rua Gustavo Julião, em frente ao nº 16, bairro São Pedro.</t>
   </si>
   <si>
     <t>12503</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12503/ind.1028.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12503/ind.1028.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo  serviço de recapeamento asfáltico ao longo da rua Cel. Emílio Martins, bairro de Fátima.</t>
   </si>
   <si>
     <t>12501</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12501/ind.1029.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12501/ind.1029.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Reiteram pedido ao Executivo para colocar placa "Proibido Estacionar" na rua Maria da Conceição Salomé, em frente ao nº 48, e na parte asfaltada do morro do bairro Palmeirense, (Rua Caraíbas).</t>
   </si>
   <si>
     <t>12502</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12502/ind.1030.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12502/ind.1030.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo que realize intervenção na rua Francisco Hermógenes da Fonseca, próximo ao nº 71, devido ao esgoto correndo na via.</t>
   </si>
   <si>
     <t>12505</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12505/ind.1031.2020_hermano.sergio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12505/ind.1031.2020_hermano.sergio.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações e documentos sobre obras públicas (muro de gabião na Av. Custódio Silva, intervenção na ponte da Barrinha e construção de passarela de acesso ao Bairro Copacabana).</t>
   </si>
   <si>
     <t>12507</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>Requer envio de ofícios solicitando atender a demandas apresentadas pelo Senhor Carlos Henrique de Oliveira durante participação em Tribuna Livre nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>12508</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>Sérgio Ferrugem, Hermano</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12508/ind.1033.2020_hermano.sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12508/ind.1033.2020_hermano.sergio.pdf</t>
   </si>
   <si>
     <t>Reitera indicação para que seja feito serviço de limpeza e desassoreamento do curso d’água do córrego Passa Cinco.</t>
   </si>
   <si>
     <t>12509</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12509/ind.1034.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12509/ind.1034.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer estudos para a instalação de iluminação pública na rua Antônio Lana Sete, bairro Bom Pastor.</t>
   </si>
   <si>
     <t>12510</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12510/ind.1035.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12510/ind.1035.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMAM, limpeza na rua Antônio Lana Sete, próximo ao nº 295, bairro Bom Pastor.</t>
   </si>
   <si>
     <t>12513</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>Aninha de Fizica, Montanha, Pracatá, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12513/ind.1036.2020_prot..docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12513/ind.1036.2020_prot..docx</t>
   </si>
   <si>
     <t>Dos Vereadores Ana Maria Ferreira Proença, José Gonçalves Osório Filho, Antônio Carlos Pracatá de Sousa e Carlos Alberto Montanha da Silva, , solicitando ao Executivo informações referentes a atendimentos para melhorias habitacionais.</t>
   </si>
   <si>
     <t>12514</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12514/1037.2020_hermano_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12514/1037.2020_hermano_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, após ouvido o Plenário, enviar cópia do convênio firmado entre a Prefeitura e a Polícia Militar.</t>
   </si>
   <si>
     <t>12516</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12516/ind.1038.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12516/ind.1038.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de iluminação do trecho entre o trevo da Rasa até a rua Sargaços.</t>
   </si>
   <si>
     <t>12517</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12517/ind.1039.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12517/ind.1039.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando capina às margens da pista de caminhada do bairro Rasa.</t>
   </si>
   <si>
     <t>12518</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12518/ind.1040.2020_prot.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12518/ind.1040.2020_prot.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências quanto às poças d'água que constantemente se formam em frente ao Hotel Semião (av. Dr Arthur Bernardes, 104), prejudicando os transeuntes e os usuários do ponto de ônibus existente no local.</t>
   </si>
   <si>
     <t>12519</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12519/ind.1041.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12519/ind.1041.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à operadora Vivo solicitando manutenção na antena que garante a cobertura da área do Pontal</t>
   </si>
   <si>
     <t>12520</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12520/ind.1042.2020_ferrugem.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12520/ind.1042.2020_ferrugem.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre aquisição de veículos para a Secretaria Municipal de Saúde com recursos oriundos de emenda parlamentar.</t>
   </si>
   <si>
     <t>12521</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12521/ind.1043.2020_montanha_e_betinho.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12521/ind.1043.2020_montanha_e_betinho.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre a capela velório instalada na Rua João Alves de Oliveira.</t>
   </si>
   <si>
     <t>12522</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12522/ind.1044.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12522/ind.1044.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre obras de pavimentação da Rua Idelfonso Brandão.</t>
   </si>
   <si>
     <t>12523</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12523/ind.1045.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12523/ind.1045.2020_montanha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre trabalhos desenvolvidos pelo DEMUTRAN e estrutura do departamento.</t>
   </si>
   <si>
     <t>12524</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12524/ind.1046.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12524/ind.1046.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Sr. Antônio de Pádua Inácio (Boneca), agradecendo pela doação de mais de 90 (noventa) fotos da enchente que acometeu o município em 1.979,</t>
   </si>
   <si>
     <t>12526</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12526/ind.1047.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12526/ind.1047.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo poda de árvore e retirada de entulho na rua Caraíbas, próximo ao número 28, no bairro Palmeiras.</t>
   </si>
   <si>
     <t>12531</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12531/ind.1050.2020_hermano_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12531/ind.1050.2020_hermano_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre as obras de construção da sede da UBS-Palmeirense.</t>
   </si>
   <si>
     <t>12532</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>Solicitam ao Executivo providências quanto ao grande buraco que se formou na rua Xingu, em frente ao nº 156.</t>
   </si>
   <si>
     <t>12533</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12533/ind.1052.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12533/ind.1052.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando construção de cobertura no ponto final do ônibus na rua Maria Pacheco.</t>
   </si>
   <si>
     <t>12538</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12538/ind.1054.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12538/ind.1054.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício aos Senhores Marcelo de Carvalho Fonseca, Luiz Raimundo de Oliveira e João Mattos da Silva, agradecendo pela doação de fotos digitais para composição do acervo da Câmara Municipal de Ponte Nova.</t>
   </si>
   <si>
     <t>12539</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12539/ind.1055.2020_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12539/ind.1055.2020_andre.pdf</t>
   </si>
   <si>
     <t>Requer serviço de desentupimento, em caráter de urgência, de bueiro na rua Piauí, Triângulo Novo, próximo da Igreja São Judas.</t>
   </si>
   <si>
     <t>12540</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12540/ind.1056.2020_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12540/ind.1056.2020_andre.pdf</t>
   </si>
   <si>
     <t>Requer serviço de reparo de massa asfáltica na margem da Av. Custódio Silva, próximo a Pastelaria do Arlindo.</t>
   </si>
   <si>
     <t>12541</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12541/ind.1057.2020_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12541/ind.1057.2020_andre.pdf</t>
   </si>
   <si>
     <t>Requer providências em relação ao loteamento abandonado da área terraplanada que se encontra anexa ao Nova Almeida e em cima da Vila Oliveira.</t>
   </si>
   <si>
     <t>12542</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12542/ind.1058.2020_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12542/ind.1058.2020_andre.pdf</t>
   </si>
   <si>
     <t>Requer construção de redutores de velocidade na rua Arlindo Pereira, Bairro de Fátima, próximo ao nº 69.</t>
   </si>
   <si>
     <t>12543</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12543/ind.1059.2020_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12543/ind.1059.2020_andre.pdf</t>
   </si>
   <si>
     <t>Requer construção de faixa elevada na rua Abdalla Felício, em frente a Padaria Vera Cruz.</t>
   </si>
   <si>
     <t>12544</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12544/ind.1060.2020_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12544/ind.1060.2020_andre.pdf</t>
   </si>
   <si>
     <t>Requer construção de faixa elevada na rua Felisberto Leopoldo, Santa Teresa, próximo ao nº 200, perto do Posto Pracinha.</t>
   </si>
   <si>
     <t>12545</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12545/ind.1061.2020_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12545/ind.1061.2020_andre.pdf</t>
   </si>
   <si>
     <t>Requer serviço de cascalho na estrada depois da Fazenda Oratórios de Baixo, sentido Santa Cruz, até a divisa do município.</t>
   </si>
   <si>
     <t>12546</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12546/ind.1062.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12546/ind.1062.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre providências adotadas para elaboração e aprovação do Projeto de Prevenção e Combate a Incêndio do prédio que abriga a Escola Municipal José Maria da Fonseca.</t>
   </si>
   <si>
     <t>12548</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12548/ind.1064.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12548/ind.1064.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Sugere ao Executivo disponibilizar programa de ginástica laboral para os servidores, buscando prevenir lesões e doenças provocadas pela atividade ocupacional.</t>
   </si>
   <si>
     <t>12549</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12549/ind.1065.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12549/ind.1065.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer instalar, na Praça da Democracia, postes no padrão dos instalados na ponte da barrinha, buscando melhorar a iluminação do local e tornar a região mais bonita e segura.</t>
   </si>
   <si>
     <t>12550</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12550/ind.1066.2020_osorio_e_aninha_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12550/ind.1066.2020_osorio_e_aninha_protocolada.docx</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informações sobre a cessão do prédio da antiga E. E. Governador Bias Fortes para o Município.</t>
   </si>
   <si>
     <t>12551</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12551/ind.1067.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12551/ind.1067.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de congratulações ao médico nefrologista, Senhor Renato Jorge Palmeira de Medeiros, pela eleição como presidente da Sociedade Mineira de Nefrologia, gestão 2019-2021.</t>
   </si>
   <si>
     <t>12555</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12555/ind.1071.2020_montanha_protocolada.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12555/ind.1071.2020_montanha_protocolada.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo, após ouvido o Plenário, informações sobre verba para pavimentação da rua Antônio Silami, bairro Triângulo Novo. Informar se a verba está depositada, qual valor e qual deputado autor da emenda parlamentar e o motivo pelo qual as obras ainda não foram iniciadas.</t>
   </si>
   <si>
     <t>12556</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12556/ind.1072.2020_ferrugem_-_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12556/ind.1072.2020_ferrugem_-_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicitando informar relação de lotes vagos de propriedade do Município.</t>
   </si>
   <si>
     <t>12557</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12557/ind.1073.2020_montanha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12557/ind.1073.2020_montanha.docx</t>
   </si>
   <si>
     <t>Reitera pedido ao Executivo para determinar pavimentação das ruas Manoel Alves da Silva, Maranhão e Geraldo Ferreira, bairro Triângulo Novo e da rua José André de Almeida, bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>12559</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12559/ind.1074.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12559/ind.1074.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de redutor de velocidades na rua Zirezarte José de Oliveira, bairro Esplanada.</t>
   </si>
   <si>
     <t>12560</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12560/ind.1075.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12560/ind.1075.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de moções de pesar, em nome da Casa, aos familiares da Srª. Geralda Verônica Quirino (Dona Nazica), moradora do bairro Copacabana; aos familiares do ex-presidente do Sindserp, Antônio Ferreira Rodrigues Junior; e aos familiares do Sr. Ricardo, em razão do seu falecimento.</t>
   </si>
   <si>
     <t>12561</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12561/ind.1076.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12561/ind.1076.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer providenciar o asfaltamento das ruas Tenente Coronel Freire e Tiradentes (entre os números 285 e 413), assim como obras de drenagem e asfaltamento na rua Tomás Antônio Gonzaga, todas no bairro Esplanada.</t>
   </si>
   <si>
     <t>12564</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12564/ind.1077.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12564/ind.1077.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Reque envio de ofício ao Executivo solicitando providenciar limpeza em bueiro existente ou instalação de outro bueiro após a escola na comunidade de Serra dos Pinheiros.</t>
   </si>
   <si>
     <t>12566</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12566/ind.1079.2020_fiota.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12566/ind.1079.2020_fiota.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de corrimão no beco do China, bairro de Fátima.</t>
   </si>
   <si>
     <t>12572</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12572/ind.1084.2020_pessata_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12572/ind.1084.2020_pessata_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicitando ao DMAES informações sobre o abastecimento de água em ruas do bairro Rasa.</t>
   </si>
   <si>
     <t>12579</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12579/ind.1088.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12579/ind.1088.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervenções na rua Pedro Nunes Pinheiro, bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>12581</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12581/ind.1090.2020_hermano_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12581/ind.1090.2020_hermano_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, informações sobre a situação atual da pandemia no Município.</t>
   </si>
   <si>
     <t>12585</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12585/ind.1091.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12585/ind.1091.2020_aninha.docx</t>
   </si>
   <si>
     <t>Agradecimentos à Secretária Municipal de Cultura e Turismo, Srª. Fernanda de Magalhães Ribeiro, pelo empréstimo de artigos e documentos que farão parte do Centro de Memórias do Município.</t>
   </si>
   <si>
     <t>12586</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12586/ind.1092.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12586/ind.1092.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo informações referentes a intervenções realizadas na linha férrea que atravessa o Município e em imóveis de propriedade da Rede Ferroviária Federal.</t>
   </si>
   <si>
     <t>12587</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12587/ind.1093.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12587/ind.1093.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a construção de quebra-molas na rua do Campo, bairro Rasa.</t>
   </si>
   <si>
     <t>12588</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12588/ind.1094.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12588/ind.1094.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de patrolamento e colocação de cascalho na rua Maria Ignácia de Almeida, bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>12589</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12589/ind.1095.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12589/ind.1095.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de colocação de massa asfáltica na rua Guarani com a rua São José, bairro Palmeirense. Solicita também serviço de varrição no final da via.</t>
   </si>
   <si>
     <t>12590</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12590/ind.1096.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12590/ind.1096.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviço de corte e poda de árvores na rua São José, em frente ao  nº 33, bairro Palmeirense.</t>
   </si>
   <si>
     <t>12591</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12591/ind.1097.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12591/ind.1097.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de desobstrução de bueiros na rua Guanabara, a partir do número 517 até o nº 845, bem como a construção de quebra-molas próximo ao nº 517 da mesma via, bairro Pacheco.</t>
   </si>
   <si>
     <t>12592</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12592/ind.1098.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12592/ind.1098.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade  de determinar melhorias no calçamento da rua Cel. Emílio Martins, bairro de Fátima, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12593</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12593/ind._1099.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12593/ind._1099.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar a possibilidade de colocar um contêiner na rua Santo Antônio, em frente ao prédio dos Rodrigues, bairro Primeiro de Maio, a pedido dos moradores do entorno.</t>
   </si>
   <si>
     <t>12594</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12594/ind.1100.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12594/ind.1100.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer serviço de limpeza e capina da Capela Velório do Triângulo.</t>
   </si>
   <si>
     <t>12595</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12595/ind.1101.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12595/ind.1101.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer serviço de recapeamento asfáltico da Av. Getúlio Vargas, bairro Triângulo</t>
   </si>
   <si>
     <t>12596</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>fasd</t>
   </si>
   <si>
     <t>12598</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12598/ind.1103.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12598/ind.1103.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer reforma e nivelamento do calçamento da rua Santo Antônio no trecho que vai do Supermercado Poupy até o Posto Petrobrás.</t>
   </si>
   <si>
     <t>12599</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12599/ind.1104.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12599/ind.1104.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer informar se será realizado o calçamento da estrada que liga a rodovia até a localidade de Laje do Piranga.</t>
   </si>
   <si>
     <t>12600</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12600/ind.1105.2020_aninha.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12600/ind.1105.2020_aninha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências para impedir o trânsito de veículos pesados na Rua Guanabara.</t>
   </si>
   <si>
     <t>12601</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>André Pessata, Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12601/ind.1106.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12601/ind.1106.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMOB, providências quanto ao calçamento e à limpeza da rua que dá acesso ao local onde está sendo construído o PSF no bairro Vale do Ipê.</t>
   </si>
   <si>
     <t>12602</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12602/ind.1107.2020_hermano_protocolada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12602/ind.1107.2020_hermano_protocolada.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo informações sobre aplicação de recursos encaminhados por autarquias ao Fundo Municipal de Meio Ambiente - SEMAM.</t>
   </si>
   <si>
     <t>12603</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>Solicita ao Executivo cópias de documentos referentes ao licenciamento ambiental do matadouro municipal.</t>
   </si>
   <si>
     <t>12605</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12605/ind.1109.2020_chico.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12605/ind.1109.2020_chico.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à Empresa de telefonia Oi solicitando retirada de fios de telefone expostos na travessa Sebastião Raimundo da Costa, bairro Triângulo Novo.</t>
   </si>
   <si>
     <t>12606</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12606/ind.1110.2020_protocolada_-_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12606/ind.1110.2020_protocolada_-_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo providências em relação a bueiros de águas pluviais que estão entupidos e com as tampas soltas no Bairro Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>12609</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12609/ind.1111.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12609/ind.1111.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo através do DEMUTRAN verificar a possibilidade de instalar placa de carga e descarga (15 minutos), na av. Francisco Vieira Martins, próximo à Casa do Campo Pontenovense.</t>
   </si>
   <si>
     <t>12610</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12610/ind.1112.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12610/ind.1112.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a colocação de massa asfáltica em todas as ruas do Conjunto Habitacional Dalvo de Oliveira Bemfeito. Solicita informar se há previsão e quando será feito o serviço de melhorias nas ruas.</t>
   </si>
   <si>
     <t>12611</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12611/ind.1113.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12611/ind.1113.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar serviços de limpeza, patrolamento e colocação de cascalho na estrada que liga a rua Guanabara, bairro Pacheco ao Dalvo de Oliveira Bemfeito, bem como ver a possibilidade de efetuar calçamento ou colocação de massa asfáltica na estrada.</t>
   </si>
   <si>
     <t>12612</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12612/ind.1114.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12612/ind.1114.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo verificar através da São Jorge Auto Bus, para que o transporte coletivo possa atender moradores do Conjunto Habitacional Dalvo de Oliveira Bemfeito, nos feriados e finais de semana, pelo menos três ou quatro vezes ao por dia.</t>
   </si>
   <si>
     <t>12613</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12613/ind.1115.2020_pessata.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12613/ind.1115.2020_pessata.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se há previsão, e quanto será efetuado serviço de colocação de massa asfáltica na rua José Pacheco Martins, bairro de Fátima, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12615</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12615/ind.1116.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12615/ind.1116.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando cascalhamento próximo à capela na comunidade de Santa Helena.</t>
   </si>
   <si>
     <t>12616</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12616/ind.1117.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12616/ind.1117.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando cessão de áreas públicas para instalação de horta e de centro comunitários no bairro São Geraldo.</t>
   </si>
   <si>
     <t>12617</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12617/ind.1118.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12617/ind.1118.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalação de tubo de 6 metros na comunidade de Boa Vista.</t>
   </si>
   <si>
     <t>12618</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12618/ind.1119.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12618/ind.1119.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando limpeza e desobstrução de canaleta e passagem na avenida João Evangelista de Almeida.</t>
   </si>
   <si>
     <t>12619</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12619/ind.1120.2020_osorio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12619/ind.1120.2020_osorio.pdf</t>
   </si>
   <si>
     <t>Requer providenciar o calçamento da rua Maria Ignácia de Almeida e continuidade do calçamento das ruas Paulo Moreira Brandão e Mauro Moreira dos Santos, no bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>12620</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12620/ind.1121.2020_osorio_aninha_machadinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12620/ind.1121.2020_osorio_aninha_machadinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando informar se já foi feito novo projeto para construção da galeria do Pachequinho e se há previsão de data de licitação.</t>
   </si>
   <si>
     <t>12621</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12621/ind.1122.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12621/ind.1122.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer serviços de tapa-buracos na rua Joaquim Conegundes, no bairro Vila Alvarenga, pois a via está em péssimas condições, prejudicando o trânsito de veículos.</t>
   </si>
   <si>
     <t>12622</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12622/ind.1123.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12622/ind.1123.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da secretaria competente, serviços de tapa-buracos na rua Benedito Valadares, a pedido dos comerciantes próximos (Afonsinho Calçados, Casa Amin Jorge e Lojas Renna).</t>
   </si>
   <si>
     <t>12623</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12623/ind.1124.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12623/ind.1124.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer cascalhamento da comunidade de Dioguinho até no sítio do Sr. Valdir. Vale ressaltar que há transporte de leite nessas localidades.</t>
   </si>
   <si>
     <t>12624</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12624/ind.1125.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12624/ind.1125.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer poda de árvore na rua Francisco Godoi de Alvarenga, próximo ao nº 359, bairro Triângulo.</t>
   </si>
   <si>
     <t>12625</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12625/ind.1126.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12625/ind.1126.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer a construção de um cais na Av. Getúlio Vargas, em frente ao João 18, bairro Triângulo.</t>
   </si>
   <si>
     <t>12626</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12626/ind.1127.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12626/ind.1127.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer quebra-molas nas ruas Arnaud Barbosa, Francisco Godoi de Alvarenga, Doutor Jarbas Sertório de Carvalho, José Pedro Dias e Pedro Crivellari. Vale ressaltar que já foram feitos vários pedidos a respeito dessa necessidade.</t>
   </si>
   <si>
     <t>12627</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12627/ind.1128.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12627/ind.1128.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer construção de uma escadaria da rua José Pedro Dias até a Getúlio Vargas (próximo a farmácia popular), bairro Triângulo.</t>
   </si>
   <si>
     <t>12628</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12628/ind.1129.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12628/ind.1129.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Solicita troca de uma de uma tampa de bueiro na rua José Pedro Dias, próximo ao nº 562, bairro Triângulo. Isso se faz necessário pois a tampa atual está deteriorada.</t>
   </si>
   <si>
     <t>12629</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12629/ind.1130.2020_betinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12629/ind.1130.2020_betinho.pdf</t>
   </si>
   <si>
     <t>Requer operação tapa-buracos na rua João Alves de Oliveira, bairro Triângulo.</t>
   </si>
   <si>
     <t>12630</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12630/ind.1131.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12630/ind.1131.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício à SEMAM pedindo a inclusão na programação de serviços da Secretaria de uma limpeza geral, capina e poda de árvores na escadaria Dr. José A. Costa que faz a ligação entre as ruas Armando Fajardo e Pedro Soares Moura próximo à caixa d’água entre os bairros Nova Almeida e Palmeirense.</t>
   </si>
   <si>
     <t>12636</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12636/ind.1132.2020_montanha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12636/ind.1132.2020_montanha.pdf</t>
   </si>
   <si>
     <t>Requer envio de moção de congratulações, em nome da Casa, à direção da Usina Jatiboca.</t>
   </si>
   <si>
     <t>12637</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12637/ind.1133.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12637/ind.1133.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providenciar, por meio da SEMOB, vistoria na rua Lélio dos Reis Corrêa, no distrito do Vau Açu, pois o calçamento feito há pouco tempo está cedendo, causando transtornos aos moradores e motoristas que passam pelo local.</t>
   </si>
   <si>
     <t>12638</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12638/ind.1134.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12638/ind.1134.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo determinar a construção de redutor de velocidade próximo à primeira entrada para o bairro Vale Suíço, para evitar acidentes no local.</t>
   </si>
   <si>
     <t>12639</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12639/ind.1135.2020_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12639/ind.1135.2020_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao DMAES solicitando providenciar a recomposição do asfalto na rua Marcos Giardini, em frente ao nº 180, no bairro Copacabana.</t>
   </si>
   <si>
     <t>12640</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12640/ind.1136.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12640/ind.1136.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a aquisição de equipamentos para o PSF do Bairro São Geraldo, se já houve a licitação e se tem data definida para funcionamento do posto.</t>
   </si>
   <si>
     <t>12641</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12641/ind.1137.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12641/ind.1137.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade dos moradores da Central (Pachequinho) fazerem parte da área do Centro, para que possam utilizar os serviços do PSF/Centro, que atualmente utilizam o PSF do bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>12642</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12642/ind.1138.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12642/ind.1138.2020_osorio.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar a previsão para a transferência do PAM/Esplanada para outra sede e solicita  avaliar a possibilidade de instalar um PSF no atual prédio, para atender moradores dos bairros Esplanada, Copacabana, Nova Copacabana, Central/Pachequinho e Vila Alvarenga.</t>
   </si>
   <si>
     <t>12643</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12643/ind.1139.2020_hermano_e_sergio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12643/ind.1139.2020_hermano_e_sergio.pdf</t>
   </si>
   <si>
     <t>Solicita que avalie a possibilidade de concentrar os atendimentos para consulta, retornos e agendamentos de exames do PAM para a Policlínica para os usuários de áreas descobertas, sem referência de Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>12645</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12645/ind.1140.2020_osorio.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12645/ind.1140.2020_osorio.docx</t>
   </si>
   <si>
     <t>Sugere ao Executivo avaliar a possibilidade de fazer permuta de área com a empresa de ônibus Unida, onde está situada a garagem da empresa, devido às dificuldades de fazer manobras de entrada e saída, causando transtornos no trânsito local. Sugere que seja construído um Centro Comunitário de Lazer no local.</t>
   </si>
   <si>
     <t>12646</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12646/ind.1141.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12646/ind.1141.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer a instalação de três postes equipados na Av. Vereador João Evangelista de Almeida, na saída para Belo Horizonte.</t>
   </si>
   <si>
     <t>12647</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12647/ind.1142.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12647/ind.1142.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Requer cascalhamento na estrada que dá acesso à comunidade de Ranchador.</t>
   </si>
   <si>
     <t>12648</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12648/ind.1143.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12648/ind.1143.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer serviço de reparo e colocação de cascalho nos pontos críticos das estradas das comunidades do Ranchador, Baú e Boa Sorte, a pedido dos moradores.</t>
   </si>
   <si>
     <t>12649</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12649/ind.1144.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12649/ind.1144.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer serviço de tapa-buracos na rua João Pinto de Godoi, na saída do Vau Açu, sentido Guaraciaba.</t>
   </si>
   <si>
     <t>12650</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12650/ind.1145.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12650/ind.1145.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Requer, junto ao DEMUTRAN, a confecção de faixa de pedestre, sinalização e faixa elevada na rua José Pedro Dias, bairro Triângulo.</t>
   </si>
   <si>
     <t>12651</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12651/ind.1146.2020_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12651/ind.1146.2020_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre quando irá retornar as obras na pista de caminhada no bairro da Rasa.</t>
   </si>
   <si>
     <t>12652</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12652/ind.1147.2020_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12652/ind.1147.2020_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da SEMAM, a colocação de uma lixeira na rua Meridional, próximo ao número 360. Atualmente os moradores colocam o lixo no passeio e ele se espalha por toda a rua.</t>
   </si>
   <si>
     <t>12653</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12653/ind.1148.2020_denise.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12653/ind.1148.2020_denise.docx</t>
   </si>
   <si>
     <t>Requer do Executivo providências quanto a situação das auxiliares de creche com habilitação em magistério, deforma a cumprir as diretrizes da LDB da Educação.</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
     <t>PCONJ</t>
   </si>
   <si>
     <t>Pauta  Comissões Conjuntas</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11345/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11345/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf</t>
   </si>
   <si>
     <t>1ª PAUTA DE REUNIÃO EXTRAORDINÁRIA CONJUNTA DE COMISSÕES_x000D_
 PROGRAMAÇÃO DE REUNIÃO – Janeiro/2020 - 16/01/2020, às 11h50min._x000D_
 Comissão de Finanças, Legislação e Justiça (CFLJ)_x000D_
 Comissão de Serviços Públicos Municipais (CSPM)_x000D_
 Comissão de Orçamento e Tomada de Contas (COTC)</t>
   </si>
   <si>
     <t>11346</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11346/2a_pauta_extraordinaria_conjunta_-_17.01.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11346/2a_pauta_extraordinaria_conjunta_-_17.01.2020.pdf</t>
   </si>
   <si>
     <t>2ª PAUTA DE REUNIÃO EXTRAORDINÁRIA CONJUNTA DE COMISSÕES_x000D_
 PROGRAMAÇÃO DE REUNIÃO – Janeiro/2020 - 17/01/2020, às 17h20min._x000D_
 Comissão de Finanças, Legislação e Justiça (CFLJ)_x000D_
 Comissão de Serviços Públicos Municipais (CSPM)_x000D_
 Comissão de Orçamento e Tomada de Contas (COTC)</t>
   </si>
   <si>
     <t>11347</t>
   </si>
   <si>
     <t>PCCE</t>
   </si>
   <si>
     <t>Pauta Comissões Conjuntas Extraordinárias</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11347/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11347/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf</t>
   </si>
   <si>
     <t>11348</t>
   </si>
   <si>
     <t>11351</t>
   </si>
   <si>
     <t>PCFLJ</t>
   </si>
   <si>
     <t>Pauta de Reunião de CFLJ</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11351/1a_pauta_cflj_-_04.02.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11351/1a_pauta_cflj_-_04.02.2020.pdf</t>
   </si>
   <si>
     <t>1ª PAUTA DE REUNIÃO DA COMISSÃO DE FINANÇAS, LEGISLAÇÃO E JUSTIÇA_x000D_
 PROGRAMAÇÃO DE REUNIÃO – Dia 04/02/2020, às 14h_x000D_
 BIÊNIO 2019/2020</t>
   </si>
   <si>
     <t>11353</t>
   </si>
   <si>
     <t>PCSPM</t>
   </si>
   <si>
     <t>Pauta de Reunião de CSPM</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11353/1a_pauta_cspm_-_04.02.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11353/1a_pauta_cspm_-_04.02.2020.pdf</t>
   </si>
   <si>
     <t>1ª PAUTA DE REUNIÃO DA COMISSÃO DE SERVIÇOS PÚBLICOS MUNICIPAIS_x000D_
 PROGRAMAÇÃO DE REUNIÃO – Dia 04/02/2020, às 16h_x000D_
 BIÊNIO 2019/2020</t>
   </si>
   <si>
     <t>12614</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12614/parecer_pll_7.2020_cflj_spm_cdh.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12614/parecer_pll_7.2020_cflj_spm_cdh.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 3.238/2008, para tornar explícito que abertura de cova integra o auxílio funeral.</t>
   </si>
   <si>
     <t>12257</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12257/parecer_13.2020_pll_cflj_cspm.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12257/parecer_13.2020_pll_cflj_cspm.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 2.715/2003, que dispõe sobre doação voluntária de sangue, para incluir, de forma transversal, no currículo das escolas da Rede Pública Municipal o tema “Doação voluntária de sangue”.</t>
   </si>
   <si>
     <t>12433</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12433/parecer_pll_17.2020_cflj_spm_otc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12433/parecer_pll_17.2020_cflj_spm_otc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento de escritórios compartilhados no município de Ponte Nova</t>
   </si>
   <si>
     <t>12434</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12434/parecer_pll_22.2020_cflj_spm_otc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12434/parecer_pll_22.2020_cflj_spm_otc.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal do Ciclismo, e dá outras providências.</t>
   </si>
   <si>
     <t>12511</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12511/parecer_pll_24.2020_cflj_spm_otc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12511/parecer_pll_24.2020_cflj_spm_otc.pdf</t>
   </si>
   <si>
     <t>Concede, para eleitores que tenham prestado serviços eleitorais, isenção do pagamento de valores a título de inscrição em concurso público e em processo seletivo, e dispõe sobre critério de desempate nestes certames promovidos pela administração pública municipal direta e indireta de Ponte Nova.</t>
   </si>
   <si>
     <t>12582</t>
   </si>
   <si>
     <t>Institui o programa “Horta em Comunidade”, fixa suas diretrizes e autoriza o poder público a firmar acordos de cooperação com organizações da sociedade civil e dá outras providências.</t>
   </si>
   <si>
     <t>12258</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12258/parecer_pls_3783.2020_cfl_csp_cotc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12258/parecer_pls_3783.2020_cfl_csp_cotc.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente para aquisição de veículos, através das Resoluções 6.821/2018, 7.112/2020 e 7.155/2020.</t>
   </si>
   <si>
     <t>12364</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12364/parecer_3786.2020_pl_cflj_cspm_cotc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12364/parecer_3786.2020_pl_cflj_cspm_cotc.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente para aquisição de veículo, através da Emenda Parlamentar de número 202027640013.</t>
   </si>
   <si>
     <t>12583</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12583/parecer_pl_3790.2020_cflj_spm_otc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12583/parecer_pl_3790.2020_cflj_spm_otc.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.881/2005, que fixa os valores por metro quadrado de terrenos urbanos e edificações, para incluir novos bairros e ruas na Planta Genérica de Valores.</t>
   </si>
   <si>
     <t>12584</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12584/parecer_pl_3794.2020_cflj_spm_otc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12584/parecer_pl_3794.2020_cflj_spm_otc.pdf</t>
   </si>
   <si>
     <t>Altera o Demonstrativo das Metas e Prioridades da Lei Municipal n° 4.407 de 28 de julho de 2019 (Lei de Diretrizes Orçamentárias para 2021), que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para 2021.</t>
   </si>
   <si>
     <t>12536</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12536/parecer_pl_3797.2020_cflj_spm_otc.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12536/parecer_pl_3797.2020_cflj_spm_otc.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de imóvel à Fundação Centro de Hematologia e Hemoterapia de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>12631</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial Suplementar por excesso de arrecadação no exercício de 2020.</t>
   </si>
   <si>
     <t>12654</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>CCONJCOM - Reuniões Conjuntas de Comissões</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12654/parecer_3801.2020_pl_cflj_cspm_cotc.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12654/parecer_3801.2020_pl_cflj_cspm_cotc.doc</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros destinados ao custeio de leitos Unidade de Terapia Intensiva — COVID 19, mediante Convênio, pelo Município de Ponte Nova à Irmandade do Hospital de Nossa Senhora das Dores e dá outras providências.</t>
   </si>
   <si>
     <t>12655</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12655/parecer_3803.2020_pl_cflj_cspm_cotc_ccdh.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12655/parecer_3803.2020_pl_cflj_cspm_cotc_ccdh.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n" 2.095/1996, que dispõe sobre o Fundo Municipal da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>12656</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Parecer Comissão Especial - PR</t>
   </si>
   <si>
     <t>CE - Comissão Especial</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12656/parecer_pr_45.2020_-_alteracao_regimento.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12656/parecer_pr_45.2020_-_alteracao_regimento.doc</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara para dispor sobre o processo de votação eletrônica e dá outras providências.</t>
   </si>
   <si>
     <t>12363</t>
   </si>
   <si>
     <t>Parecer Conjunto das Comissões - PLC</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007 (Código Municipal de Posturas) em seu artigo 40, para caracterizar veículo em estado de abandono, a ser umariamente removido a depósito oficial.</t>
   </si>
   <si>
     <t>12490</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12490/parecer_pll_05.2020_cflj_spm_otc_dma.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12490/parecer_pll_05.2020_cflj_spm_otc_dma.pdf</t>
   </si>
   <si>
     <t>Altera o § 6º, do art. 8º, e os artigos 87 e 93, todos da Lei Municipal nº 3.445/2010, para alterar o limite de faixa de domínio ao longo de rodovias e distanciamento de divisas em lotes localizados em zonas industriais.</t>
   </si>
   <si>
     <t>12491</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12491/parecer_pl_3.781.2020_cflj_spm_otc_dma.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12491/parecer_pl_3.781.2020_cflj_spm_otc_dma.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.445/2010 (Lei de Uso e Ocupação do Solo), o Plano Diretor vigente (Lei Municipal n.º 4.029/2016), assim como o Código Tributário Municipal (Lei Municipal n.º 2.058/1995) para regulamentar o uso da Transferência do Direito de Construir como instrumento de Política Urbana, e dá outras providencias.</t>
   </si>
   <si>
     <t>12365</t>
   </si>
   <si>
     <t>Parecer Comissão Especial - PELOM</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12365/parecer_ce_pelom_o1.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12365/parecer_ce_pelom_o1.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Machadinho, Pracatá, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11610/parecer_cotc_-_contas_2015.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11610/parecer_cotc_-_contas_2015.docx</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Ponte Nova relativas ao exercício de 2015.</t>
   </si>
   <si>
     <t>12498</t>
   </si>
   <si>
     <t>COTC - Comissão de Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12498/parecer_otc_-_contas_2018.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12498/parecer_otc_-_contas_2018.docx</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Ponte Nova relativas ao exercício de 2018.</t>
   </si>
   <si>
     <t>12607</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12607/parecer_otc_-_contas_2017.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12607/parecer_otc_-_contas_2017.docx</t>
   </si>
   <si>
     <t>Aprova as contas do Município de Ponte Nova relativas ao exercício de 2017.</t>
   </si>
   <si>
     <t>11384</t>
   </si>
   <si>
     <t>PLCS</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11384/plcl_01.2020.plantao.clinicas.veterinarias.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11384/plcl_01.2020.plantao.clinicas.veterinarias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007, que dispõe sobre o Código Municipal de Posturas, para incluir disposições sobre o plantão de clínicas veterinárias.</t>
   </si>
   <si>
     <t>11386</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11386/plcl_02-2020_bueiros.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11386/plcl_02-2020_bueiros.pdf</t>
   </si>
   <si>
     <t>Institui o programa “Bueiro Inteligente” como medida de prevenção dos danos e degradações ambientais e de enchentes; altera a Lei Municipal nº 3.234/2008, que dispõe sobre o parcelamento do solo do Município de Ponte Nova; e dá outras providências.</t>
   </si>
   <si>
     <t>12115</t>
   </si>
   <si>
     <t>Leo Moreira, Montanha, Pracatá, Sérgio Ferrugem, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12115/plcl_3.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12115/plcl_3.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 2.058/1995 (Código Tributário Municipal), para dispor sobre a localização de dois ou mais contribuintes com  CNPJs distintos  no mesmo endereço.</t>
   </si>
   <si>
     <t>12242</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12242/plcl_04.2020_veiculos_abandonados.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12242/plcl_04.2020_veiculos_abandonados.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 3.027/2007 (Código Municipal de Posturas) em seu artigo 40, para caracterizar veículo em estado de abandono, a ser sumariamente removido a depósito oficial.</t>
   </si>
   <si>
     <t>12445</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12445/plcl_05.2020_distanciamento_faixa_de_dominio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12445/plcl_05.2020_distanciamento_faixa_de_dominio.pdf</t>
   </si>
   <si>
     <t>11308</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
-    <t>Projeto de Lei Executivo</t>
+    <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11308/pl_3746.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11308/pl_3746.2020.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do art. 5º da Lei nº 4.289/2019 que "Dispõe sobre o dimensionamento de cargos e funções da Prefeitura de Ponte Nova para definir o quadro de dimensionamento de cargos e funções da administração do Poder Executivo, definir as vagas para concurso" e dá outras providências.</t>
   </si>
   <si>
     <t>11309</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11309/pl_3747.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11309/pl_3747.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar por utilização do Superávit Financeiro do exercício de 2019 no orçamento vigente do DMAES para reforço de dotação.</t>
   </si>
   <si>
     <t>11311</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11311/pl_3748.2020-valido.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11311/pl_3748.2020-valido.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente e inclusão de dotação orçamentaria através de crédito adicional especial para execução das obras vinculadas ao financiamento de infraestrutura e saneamento (FINISA) com Garantia da União , junto à Caixa econômica Federal.</t>
   </si>
   <si>
     <t>11312</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11312/pl_3749.2019.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11312/pl_3749.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar no orçamento vigente por superávit financeiro do exercício de 2019.</t>
   </si>
   <si>
     <t>11320</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_3750.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_3750.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a conceder auxílio financeiro à Fundação Filantrópica e Beneficente de Saúde Arnaldo Gavazza Filho no exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>11322</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11322/pl_3751.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11322/pl_3751.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a conceder auxílio financeiro à Irmandade do Hospital Nossa Senhora das Dores no exercício de 2020 e das outras providências.</t>
   </si>
   <si>
     <t>11325</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11325/pl_3752.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11325/pl_3752.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Centro de Convivência Cultural Tunai (José Antônio de Freitas Mucci) o imóvel localizado no bairro Triângulo, av. Antônio Brant Ribeiro, 39, Triângulo, doado pela União ao Município nos termos da Lei Municipal nº 2.588/2002, e dá outras providências.</t>
   </si>
   <si>
     <t>11465</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11465/pl_3753.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11465/pl_3753.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 4.267/2019, que dispõe sobre a criação de funções públicas para desenvolvimento das atividades específicas do convênio  n° 011/2017, formalizado entre o Município e o Estado de Minas Gerais, por intermédio da Secretaria de Estado de Desenvolvimento Econômico, Ciência, Tecnologia e Ensino Superior (SEDECTS), e dá outras providências.</t>
   </si>
   <si>
     <t>11475</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11475/pl_3754.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11475/pl_3754.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.938, que altera a estrutura organizacional do Poder Executivo para criar vagas de funções públicas para os Médicos de Saúde da Família, regulamenta a jornada de trabalho do Médico de Saúde da Família e dá outras providências.</t>
   </si>
   <si>
     <t>11476</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11476/pl_3755.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11476/pl_3755.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar por utilização do superávit financeiro do exercício de 2019 no orçamento vigente do DMAES para reforço de dotação.</t>
   </si>
   <si>
     <t>11477</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11477/pl_3756.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11477/pl_3756.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar por superávit financeiro do exercício de 2019 no orçamento vigente.</t>
   </si>
   <si>
     <t>11478</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11478/pl_3757.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11478/pl_3757.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente para execução do Programa de Aprimoramento da Rede Socioassistencial do Sistema Único de Assistência Social – Rede Cuidar.</t>
   </si>
   <si>
     <t>11487</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11487/pl_3758.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11487/pl_3758.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente com a finalidade de aplicar os recursos da Cessão Onerosa do Bônus do Pré-sal, conforme Lei Federal nº 13.885, de 17 de outubro de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>11479</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11479/pl_3759.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11479/pl_3759.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a alteração do limite para cobertura de créditos adicionais suplementares por superávit financeiro no exercício de 2020.</t>
   </si>
   <si>
     <t>11480</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11480/pl_3760.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11480/pl_3760.2020.pdf</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11605/pl_3761.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11605/pl_3761.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente com a finalidade de aplicar os recursos da Defesa Civil para restabelecimento, conforme Portaria 548 de 13 de março de 2020, do Ministério do Desenvolvimento Regional/Secretaria Nacional de Proteção e Defesa Civil, e dá outras providências.</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11606/pl_3762.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11606/pl_3762.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Ponte Nova a conceder auxílio financeiro à Fundação Filantrópica e Beneficente de Saúde Arnaldo Gavazza Filho no exercício de 2020 e da outras providências.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11607/pl_3763.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11607/pl_3763.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a conceder auxílio financeiro à Irmandade do Hospital Nossa Senhora das Dores no exercício de 2020 e da outras providências.</t>
   </si>
   <si>
     <t>11617</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11617/pl_3764.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11617/pl_3764.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Unidade Básica de Saúde (Irmã) Zélia Patrício a USB do Bairro Dalvo de Oliveira Benfeito.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11624/pl_3765.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11624/pl_3765.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a doação de kits de alimentação para as famílias que tem filhos matriculados na rede municipal de ensino, enquanto perdurar a situação de emergência em saúde pública decorrente da pandemia causada pelo coronavírus.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11625/pl_3766.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11625/pl_3766.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a destinar um auxílio emergencial para os agricultores produtores de hortifrutigranjeiros do Município cadastrados na Secretaria Municipal de Desenvolvimento Rural que realizam a venda de seus produtos nas feiras livres, em virtude da restrição e isolamento decorrente da situação de emergência em saúde pública da pandemia causada pelo coronavírus, conforme Decretos Municipais 11.525 e 11.537.2020.</t>
   </si>
   <si>
     <t>11657</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11657/pl_3767.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11657/pl_3767.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recebimento de doações de bens móveis e imóveis, serviços em estabelecimento de parcerias de colaboração com a iniciativa privada, pelos órgãos e entidades da administração pública municipal direta e autárquica e dá outras providências.</t>
   </si>
   <si>
     <t>11658</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11658/pl_3768.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11658/pl_3768.2020.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 83 da Lei Municipal nº 1522 de 20 de 1990, que instituiu o Estatuto dos Servidores Públicos Municipais de Ponte Nova, autorizando o parcelamento de férias e a concessão de antecipação proporcional.</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11787/060520_pl_3769.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11787/060520_pl_3769.2020.pdf</t>
   </si>
   <si>
     <t>Institui e regulariza o Piso Salarial dos Agentes Comunitários de Saúde e Agentes de Combate a Endemias - ACSs e ACEs e dá outras providências.</t>
   </si>
   <si>
     <t>11679</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11679/pl_3770.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11679/pl_3770.2020.pdf</t>
   </si>
   <si>
     <t>Estabelece o enquadramento do Auxiliar de Creche que tem formação em magistério no cargo público efetivo de Professor em Educação Infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>11707</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11707/pl_3772.2020_ldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11707/pl_3772.2020_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11834/pl_3773.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11834/pl_3773.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de fonte de recurso através de Crédito Adicional suplementar no orçamento vigente para execução de recursos do FNDE PAR Nº 201406512, remanescentes do exercício de 2019.</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11848/pl_3774.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11848/pl_3774.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar no orçamento vigente para execução das obras vinculadas ao financiamento de infraestrutura e saneamento (FINISA) com Garantia da União , junto à Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11849/pl_3775.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11849/pl_3775.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a firmar termo de cooperação com Hospital Arnaldo Gavazza Filho, para fins de ampliação de leitos e serviços de saúde em razão da pandemia provocada pelo coronavírus (covid-19), e dá outras providências.</t>
   </si>
   <si>
     <t>11929</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11929/pl_3.776.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11929/pl_3.776.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.369/2019, que concede subvenção social para o exercício de 2020.</t>
   </si>
   <si>
     <t>11930</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11930/pl_3.777.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11930/pl_3.777.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua e dá outras providências (Rua João Alves Pastor).</t>
   </si>
   <si>
     <t>11957</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11957/pl_3.778.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11957/pl_3.778.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de rua e dá outras providências (Rua Domingos Sávio Teixeira Lanna).</t>
   </si>
   <si>
     <t>11975</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11975/pl_3.779.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11975/pl_3.779.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ponte Nova a cessão de bem público à Fundação Filantrópica e Beneficente de Saúde Arnaldo Gavazza Filho e dá outras providências.</t>
   </si>
   <si>
     <t>12032</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12032/pl_3780.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12032/pl_3780.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Geraldo Magela Roberto Mendes (Lula), a Nova Unidade Básica de Saúde/UBS do Bairro Fortaleza.</t>
   </si>
   <si>
     <t>12074</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12074/pl_3782.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12074/pl_3782.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente para aquisição de veículo, através do Convênio 585/2019.</t>
   </si>
   <si>
     <t>12117</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12117/pl_3783.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12117/pl_3783.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente para aquisição de veículos, através das Resoluções 6.821/2018 , 7.112/2020 e 7.155/2020.</t>
   </si>
   <si>
     <t>12225</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12225/pl_3.784.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12225/pl_3.784.2020.pdf</t>
   </si>
   <si>
     <t>12226</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12226/pl_3.785.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12226/pl_3.785.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza inclusão de dotação orçamentária através de Crédito Adicional Especial no orçamento vigente para castração de animais, através do Convênio 1371000709/2020.</t>
   </si>
   <si>
     <t>12315</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12315/pl_3786.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12315/pl_3786.2020.pdf</t>
   </si>
   <si>
     <t>12374</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12374/pl_3787.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12374/pl_3787.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a instituir o Programa Municipal do Primeiro Emprego e dá outras providências.</t>
   </si>
   <si>
     <t>12390</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12390/pl_3788.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12390/pl_3788.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros destinados ao custeio de leitos clínicos - COVID 19 (despesas financeiras), mediante Convênio, pelo Município de Ponte Nova à Fundação Filantrópica e Beneficente de Saúde Arnaldo Gavazza Filho e dá outras providências.</t>
   </si>
   <si>
     <t>12413</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12413/pl_3789.2020-.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12413/pl_3789.2020-.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos  financeiros destinados ao custeio de leitos clínicos - COVI 19 (despesas financeiras), mediante Convênio, pelo Município de Ponte Nova à Irmandade do Hospital de Nossa Senhora das Dores e dá outras providências.</t>
   </si>
   <si>
     <t>12431</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12431/pl_3790.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12431/pl_3790.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.881/2005, que fixa os valores por metro quadrado de terrenos urbanos e edificações, para incluir novos bairros e ruas na Planta Genérica de  Valores.</t>
   </si>
   <si>
     <t>12435</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_3.791.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_3.791.2020.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 37-J da Lei nº 3.234 de 10 de novembro de 2008, que Dispõe sobre o parcelamento do solo do Município de Ponte Nova e dá outras providências.</t>
   </si>
   <si>
     <t>12454</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12454/pl_3792.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12454/pl_3792.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o remembramento de lotes no Distrito Industrial Abel Pesqueira Moreira.</t>
   </si>
   <si>
     <t>12478</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12478/pl_3793.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12478/pl_3793.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de "Quadra Esportiva Maria da Natividade Pires - Pirá" a quadra de esportes localizada na Praça Santa Terezinha, na Vila Oliveira.</t>
   </si>
   <si>
     <t>12495</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12495/pl_3.794.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12495/pl_3.794.2020.pdf</t>
   </si>
   <si>
     <t>Altera  o Demonstrativo das Metas e Prioridades da Lei Municipal nº 4.407 de 28 de Julho de 2019 (lei de Diretrizes Orçamentárias para 2021), que dispõe  as diretrizes para a elaboração da Lei Orçamentária para 2021.</t>
   </si>
   <si>
     <t>12481</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12481/pl_3795.2020_loa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12481/pl_3795.2020_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Ponte Nova para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>12512</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12512/pl_3796.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12512/pl_3796.2020.pdf</t>
   </si>
   <si>
     <t>12527</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12527/pl_3797.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12527/pl_3797.2020.pdf</t>
   </si>
   <si>
     <t>12597</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12597/pl_3798.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12597/pl_3798.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar por excesso de arrecadação no exercício de 2020.</t>
   </si>
   <si>
     <t>12608</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_3800.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_3800.2020.pdf</t>
   </si>
   <si>
     <t>Concede subvenções para o exercício de 2021 às hipóteses que menciona.</t>
   </si>
   <si>
     <t>12633</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12633/pl_3801.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12633/pl_3801.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros destinados ao custeio de leitos Unidade de terapia Intensiva . COVID 19, mediante Convênio, pelo Município de Ponte Nova à irmandade do Hospital de Nossa Senhora das Dores e dá outras providências.</t>
   </si>
   <si>
     <t>12632</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12632/pl_3802.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12632/pl_3802.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros destinados ao custeio de leitos Unidade de Terapia Intensiva - COVID 19, mediante Convênio, pelo Município de Ponte Nova à Fundação Filantrópica e Beneficente de Saúde Arnaldo Gavazza Filho e dá outras providências.</t>
   </si>
   <si>
     <t>12644</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12644/pl_3803.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12644/pl_3803.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.095/1996, que dispõe sobre o Fundo da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>11310</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11310/pl_01.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11310/pl_01.2020.pdf</t>
   </si>
   <si>
     <t>Concede revisão monetária nos subsídios dos agentes políticos e reajuste nas remunerações dos servidores do Legislativo para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>11616</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11616/pll_2.2020_jardim_suspenso.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11616/pll_2.2020_jardim_suspenso.docx</t>
   </si>
   <si>
     <t>Denomina de Irmã Zélia Maria Patrício o jardim suspenso localizado no pátio da Câmara Municipal de Ponte Nova-MG.</t>
   </si>
   <si>
     <t>11678</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11678/pl_03.2020_semana_da_solidariedade.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11678/pl_03.2020_semana_da_solidariedade.docx</t>
   </si>
   <si>
     <t>Cria a Semana Municipal da Solidariedade no âmbito do Município de Ponte Nova-MG e dá outras providências.</t>
   </si>
   <si>
     <t>11690</t>
   </si>
   <si>
     <t>Aninha de Fizica, Rubinho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11690/pll_4.2020_avenida_helcio_totino.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11690/pll_4.2020_avenida_helcio_totino.pdf</t>
   </si>
   <si>
     <t>Denomina de “Avenida Hélcio Totino” a avenida principal do Bairro Vale Suíço.</t>
   </si>
   <si>
     <t>11697</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11697/pll_5.2020_rua_joaquim_elisio_raimundi.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11697/pll_5.2020_rua_joaquim_elisio_raimundi.docx</t>
   </si>
   <si>
     <t>Denomina de Rua Joaquim Elísio Raimundi a rua que interliga a Avenida Antônio Brant Ribeiro ao o terminal rodoviário.</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
     <t>Hermano, Leo Moreira, Rubinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11805/pll_6.2020_publicidade_e_transparencia.docx.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11805/pll_6.2020_publicidade_e_transparencia.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre publicidade e transparência na utilização de recursos públicos e privados para enfrentamento da pandemia de coronavírus em Ponte Nova.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11832/pll_7.2020.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11832/pll_7.2020.docx</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>Mesa Diretora - MESA</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11855/pll_8.2020_estruturaorganizacional_arquivo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11855/pll_8.2020_estruturaorganizacional_arquivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.156/2017, para criar na estrutura organizacional da Câmara Municipal de Ponte Nova a Seção de Informação, Documentação e Memória, e dá outras providências.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11891/pll_09.2020_hino.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11891/pll_09.2020_hino.pdf</t>
   </si>
   <si>
     <t>Institui o Hino do Município de Ponte Nova, escolhido por meio de concurso público, e dá outras providências.</t>
   </si>
   <si>
     <t>12028</t>
   </si>
   <si>
     <t>Leo Moreira, Aninha de Fizica, Chico Fanica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12028/pll_10.2020_conselho_protecao_dos_animais.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12028/pll_10.2020_conselho_protecao_dos_animais.docx</t>
   </si>
   <si>
     <t>Institui o Conselho de Proteção e Defesa dos Animais do Município de Ponte Nova.</t>
   </si>
   <si>
     <t>12094</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12094/pll_11.2020_bolsa_verde.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12094/pll_11.2020_bolsa_verde.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Bolsa Verde – Programa Municipal de Compensação por Serviços Ambientais Produtores de Água” e dá outras providências.</t>
   </si>
   <si>
     <t>12116</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12116/pll_12.2020_rua_dr._jose_carlos_linhares_martino.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12116/pll_12.2020_rua_dr._jose_carlos_linhares_martino.pdf</t>
   </si>
   <si>
     <t>Denomina de Dr. José Carlos Linhares Martino a via que interliga a Avenida Afonso Vasconcelos à BRMG-262.</t>
   </si>
   <si>
     <t>12160</t>
   </si>
   <si>
     <t>Hermano, Leo Moreira, Machadinho, Rubinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12160/pll_15.2020_incentivos_fiscais.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12160/pll_15.2020_incentivos_fiscais.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de benefícios fiscais a empresas dos setores de comércio e serviços, inclusive microempreendedores individuais, e a trabalhadores autônomos atingidos pela suspensão de suas atividades em virtude da pandemia do coronavírus.</t>
   </si>
   <si>
     <t>12165</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12165/pll_16.2020_semana_da_mulher.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12165/pll_16.2020_semana_da_mulher.pdf</t>
   </si>
   <si>
     <t>Cria a Semana Municipal de Conscientização sobre o Combate a Violência contra a Mulher no Município de Ponte Nova-MG e dá outras providências</t>
   </si>
   <si>
     <t>12241</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12241/pll_17.2020_funcion._escritorios.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12241/pll_17.2020_funcion._escritorios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento de escritórios compartilhados no município de Ponte Nova.</t>
   </si>
   <si>
     <t>12299</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12299/pll_18.2020_rua_hamilton_leite.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12299/pll_18.2020_rua_hamilton_leite.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Hamilton Moreira Leite (Di Leite) a Via de Acesso I ao loteamento do Distrito Industrial da Granja Santa Maria, conforme levantamento planimétrico da área.</t>
   </si>
   <si>
     <t>12286</t>
   </si>
   <si>
     <t>Chico Fanica, Fiota, Pracatá, Rubinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12286/pll_19.2020_rua_geraldo_gomes_moreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12286/pll_19.2020_rua_geraldo_gomes_moreira.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Geraldo Gomes Moreira (Dodó) a Via de Acesso II ao loteamento do Distrito Industrial da Granja Santa Maria, conforme levantamento planimétrico da área.</t>
   </si>
   <si>
     <t>12287</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12287/pll_20.2020_marlene_milani.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12287/pll_20.2020_marlene_milani.doc</t>
   </si>
   <si>
     <t>Denomina de Rua Marlene Moreira Milani a Via de Acesso III ao loteamento do Distrito Industrial da Granja Santa Maria, conforme levantamento planimétrico da área.</t>
   </si>
   <si>
     <t>12327</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12327/pll_21.2020_rua_claudio_marques.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12327/pll_21.2020_rua_claudio_marques.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Claudio Martins Marques  a Via de Acesso IV ao loteamento do Distrito Industrial da Granja Santa Maria, conforme levantamento planimétrico da área.</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12328/pll_22.2020_semana_do_ciclista.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12328/pll_22.2020_semana_do_ciclista.doc</t>
   </si>
   <si>
     <t>12432</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12432/pll_23.2020_semana_da_literatura.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12432/pll_23.2020_semana_da_literatura.doc</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Literatura Brasileira e dá outras providências.</t>
   </si>
   <si>
     <t>12477</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12477/pll_24.2020__isencao_concurso_publico_servico_eleitoral.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12477/pll_24.2020__isencao_concurso_publico_servico_eleitoral.pdf</t>
   </si>
   <si>
     <t>12494</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12494/pll_25.2020__caes_comunitarios.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12494/pll_25.2020__caes_comunitarios.doc</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.193/2018, que dispõe sobre o manejo e o controle de zoonoses no município de Ponte Nova.</t>
   </si>
   <si>
     <t>12515</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12515/pll_26.2020__boas_novas.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12515/pll_26.2020__boas_novas.doc</t>
   </si>
   <si>
     <t>Declara de utilidade pública municipal a Associação Boas Novas de Ponte Nova.</t>
   </si>
   <si>
     <t>12525</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12525/pll_27.2020_ferrugemhortas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12525/pll_27.2020_ferrugemhortas.pdf</t>
   </si>
   <si>
     <t>12530</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12530/pll_28.2020_fiotapraca.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12530/pll_28.2020_fiotapraca.pdf</t>
   </si>
   <si>
     <t>Denomina de “Praça Geralda Domingues dos Santos” a praça localizada na rua Norival José da Silva, Distrito do Pontal-Ponte Nova-MG.</t>
   </si>
   <si>
     <t>12568</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12568/pll_29.2020_aninha_praca_sylvio_drumond.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12568/pll_29.2020_aninha_praca_sylvio_drumond.docx</t>
   </si>
   <si>
     <t>Denomina de “Praça Sylvio Drumond” a praça localizada entre a Av. Antônio Brant Ribeiro e o rio Piranga, na saída da Ponte da Barrinha.</t>
   </si>
   <si>
     <t>12635</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12635/pll_30.2020_aninha_praca_sergio_barreto.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12635/pll_30.2020_aninha_praca_sergio_barreto.pdf</t>
   </si>
   <si>
     <t>Denomina de “Praça Mauro Sérgio Barreto” a praça localizada entre a Av. Antônio Brant Ribeiro e o rio Piranga, na saída da Ponte da Barrinha.</t>
   </si>
   <si>
     <t>12634</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12634/plls_29.2020_aninha_praca_sylvio_drumond.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12634/plls_29.2020_aninha_praca_sylvio_drumond.pdf</t>
   </si>
   <si>
     <t>Denomina de “Praça Sylvio Drumond”, praça localizada na Avenida Ernestro Trivelato, bairro Triângulo.</t>
   </si>
   <si>
     <t>12191</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12191/pls_3783.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12191/pls_3783.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a inclusão de dotação orçamentária através de Crédito adicional Especial no orçamento vigente para aquisição de veículos, através das Resoluções 6.821/2018, 7.112/2020 e 7.155/2020.</t>
   </si>
   <si>
     <t>12537</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12537/pl_3790.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12537/pl_3790.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.881/2005, que fixa os valores por metro quadrado de terrenos urbanos e edificações , para incluir novos bairros e ruas na Planta Genérica de Valores.</t>
   </si>
   <si>
     <t>12073</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12073/plc_3781.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12073/plc_3781.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.445/2010 (Lei de Uso e Ocupação do Solo), o Plano Diretor vigente (Lei Municipal nº 4.029/2016), assim como o Código Tributário Municipal ( Lei Municipal nº 2.058/1995) para regulamentar o uso de Transferência do Direito de Construir como instrumento de Política Urbana e dá outras providências.</t>
   </si>
   <si>
     <t>12604</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12604/plc_3799.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12604/plc_3799.2020.pdf</t>
   </si>
   <si>
     <t>Cria o "Projeto Conservador do Piranga", autoriza o executivo a prestar apoio técnico, de fomento e financeiro aos proprietários rurais e dá outras providências.</t>
   </si>
   <si>
     <t>11392</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11392/pr_1.2020_cp_-_leo_-_silvia.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11392/pr_1.2020_cp_-_leo_-_silvia.doc</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública à Sra. Sílvia Salatiel dos Santos.</t>
   </si>
   <si>
     <t>11459</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11459/pr_2.2020_cons._publica_-_hermano_-_arthur.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11459/pr_2.2020_cons._publica_-_hermano_-_arthur.doc</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública ao Sr. Arthur Vinícios de Souza e Sousa</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11460/pr_3.2020_cons._publica_-_betinho_-_michele.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11460/pr_3.2020_cons._publica_-_betinho_-_michele.doc</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública à Sra. Michele Pereira da Costa.</t>
   </si>
   <si>
     <t>11519</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11519/pr_4.2020_cons._publica_-_pracata_-_terco_dos_homens.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11519/pr_4.2020_cons._publica_-_pracata_-_terco_dos_homens.doc</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública ao Terço dos Homens da Comunidade de Santo Antônio – Paróquia São Pedro.</t>
   </si>
   <si>
     <t>11520</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11520/pr_5.2020_cons._publica_-_rubinho_-_eliezer.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11520/pr_5.2020_cons._publica_-_rubinho_-_eliezer.doc</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública ao Sr. Eliezer Vieira Conegundes.</t>
   </si>
   <si>
     <t>11521</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11521/pr_6.2020_cons._publica_-_montanha_-_rotary.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11521/pr_6.2020_cons._publica_-_montanha_-_rotary.doc</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública ao Rotary Club de Ponte Nova - Piranga.</t>
   </si>
   <si>
     <t>11524</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11524/pr_7.2020_cons._publica_-_fiota_-_maria.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11524/pr_7.2020_cons._publica_-_fiota_-_maria.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública à Sra. Maria Dolores Pinheiro Godoi</t>
   </si>
   <si>
     <t>11525</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11525/pr_8.2020_cons._publica_-_machadinho_-_renan.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11525/pr_8.2020_cons._publica_-_machadinho_-_renan.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública ao sr. Renan Maurício Alves.</t>
   </si>
   <si>
     <t>11526</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11526/pr_9.2020_cons._publica_-_chico_-_larissa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11526/pr_9.2020_cons._publica_-_chico_-_larissa.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública à Sra. Larissa Tosatti de Almeida Resende.</t>
   </si>
   <si>
     <t>11527</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11527/pr_10.2020_cons._publica_-_ferrugem_-_jose_geraldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11527/pr_10.2020_cons._publica_-_ferrugem_-_jose_geraldo.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública ao Sr. José Geraldo Teodoro.</t>
   </si>
   <si>
     <t>11528</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11528/pr_11.2020_cons._publica_-_pessata_-_amaramassa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11528/pr_11.2020_cons._publica_-_pessata_-_amaramassa.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública à empresa Amaramassa Restaurante Ltda.</t>
   </si>
   <si>
     <t>11529</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11529/pr_12.2020_cons._publica_-_osorio_-_raimundo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11529/pr_12.2020_cons._publica_-_osorio_-_raimundo.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública ao Sr. Raimundo Afonso Vitulo.</t>
   </si>
   <si>
     <t>11530</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11530/pr_13.2020_cons._publica_-_aninha_-_maria.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11530/pr_13.2020_cons._publica_-_aninha_-_maria.pdf</t>
   </si>
   <si>
     <t>Concede Diploma de Consagração Pública a Sra. Maria da Glória Rodrigues da Cunha Carneiro</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11604/pr_14.2020_coronavirus_-_mesa_diretora.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11604/pr_14.2020_coronavirus_-_mesa_diretora.doc</t>
   </si>
   <si>
     <t>Autoriza a Mesa Diretora, mediante Portaria, a suspender temporariamente as reuniões plenárias e de Comissões Temáticas da Câmara, bem como a adoção de sistema especial de trabalho dos servidores, como medidas excepcionais para evitar o risco de contágio pelo coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11615/pr_15.2020_coronavirus_teleconfencia.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11615/pr_15.2020_coronavirus_teleconfencia.doc</t>
   </si>
   <si>
     <t>Altera a Resolução nº 14/2020, para dispor sobre a realização, em caráter excepcional, de reuniões plenárias e de comissões mediante videoconferência, teleconferência ou outros recursos audiovisuais, como meio de evitar o risco de contágio pelo coronavírus (Covid-19) e dá outras providências.</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11771/pr_16.2020_ch_-_thiago_rocha_marques.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11771/pr_16.2020_ch_-_thiago_rocha_marques.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. Thiago Rocha Marques.</t>
   </si>
   <si>
     <t>11774</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11774/pr_17.2020_ml_-_grupo_ganga_zumba.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11774/pr_17.2020_ml_-_grupo_ganga_zumba.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo ao Grupo Afro Ganga Zumba.</t>
   </si>
   <si>
     <t>11775</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11775/pr_18.2020_ml_-_antonio_carlos_pires_maciel.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11775/pr_18.2020_ml_-_antonio_carlos_pires_maciel.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo ao Sr. Antônio Carlos Pires Maciel.</t>
   </si>
   <si>
     <t>11799</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11799/pr_19.2020__mesa_diretora_arquivo_publico.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11799/pr_19.2020__mesa_diretora_arquivo_publico.pdf</t>
   </si>
   <si>
     <t>Institui o Arquivo Público da Câmara Municipal de Ponte Nova-MG e dá outras providências.</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11814/pr_20.2020_-_joao_batista_-_hermano.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11814/pr_20.2020_-_joao_batista_-_hermano.docx</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário ao sr. João Batista Xavier.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11844/pr_21.2020_ch_-_aninha_-_arlindo_lourenco_neves.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11844/pr_21.2020_ch_-_aninha_-_arlindo_lourenco_neves.doc</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. Arlindo Lourenço Neves.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11847/pr_22.2020_ch_-_machadinho_-_gilson_jose_de_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11847/pr_22.2020_ch_-_machadinho_-_gilson_jose_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. Gilson José de Oliveira.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11850/pr_23.2020_ml_-_aninha_-_jose_maria_francisco.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11850/pr_23.2020_ml_-_aninha_-_jose_maria_francisco.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo ao Sr. José Maria Francisco</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11853/pr_24.2020_ch_-_ferrugem_-_gerson_moreira_barbosa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11853/pr_24.2020_ch_-_ferrugem_-_gerson_moreira_barbosa.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário ao Sr. Gerson Moreira Barbosa.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11854/pr_25.2020_-_cancelamento_recesso_2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11854/pr_25.2020_-_cancelamento_recesso_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cancelamento do recesso parlamentar do mês de julho de 2020.</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11866/pr_26.2020_ch_-_pessata_-_gustavo_jose_viana_duarte.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11866/pr_26.2020_ch_-_pessata_-_gustavo_jose_viana_duarte.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. Gustavo José Viana Duarte.</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11880/pr_27.2020_ch_-osorio_-_diogo_de_assuncao_mesquita.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11880/pr_27.2020_ch_-osorio_-_diogo_de_assuncao_mesquita.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. Diogo de Assunção Mesquita.</t>
   </si>
   <si>
     <t>11881</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11881/pr_28.2020_ml_-_montanha_-_cleber_de_souza_gomides.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11881/pr_28.2020_ml_-_montanha_-_cleber_de_souza_gomides.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo ao Sr. Cleber de Souza Gomides</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11883/pr_29.2020_ch_-_pracata_-_rosineide_maria_de_souza_felix.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11883/pr_29.2020_ch_-_pracata_-_rosineide_maria_de_souza_felix.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Honorária de Ponte Nova à Srª. Rosineide Maria de Souza Félix.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11884/pr_30.2020_ml_-_pracata_-_maria_das_gracas_gomides_ribeiro.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11884/pr_30.2020_ml_-_pracata_-_maria_das_gracas_gomides_ribeiro.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal à Srª. Maria das Graças Gomides Ribeiro.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11887/pr_31.2020_ml_-_betinho_-_luiz_henrique_silva_borges.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11887/pr_31.2020_ml_-_betinho_-_luiz_henrique_silva_borges.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal ao Sr. Luiz Henrique Silva Borges.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11896/pr_32.2020_ml_-_osorio_-_vanuza_arlindo_da_silva_sousa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11896/pr_32.2020_ml_-_osorio_-_vanuza_arlindo_da_silva_sousa.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal à Srª. Vanuza Arlindo da Silva Sousa.</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11913/pr_33.2020_ml_-_rubinho_-_andreza_ferreira_bargas_de_queiroz.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11913/pr_33.2020_ml_-_rubinho_-_andreza_ferreira_bargas_de_queiroz.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal à Srª. Andreza Ferreira Bargas de Queiroz.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11919/pr_34.2020_ml_-_chico_-_samuel_goncalves_pinto.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11919/pr_34.2020_ml_-_chico_-_samuel_goncalves_pinto.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal ao Sr. Samuel Gonçalves Pinto</t>
   </si>
   <si>
     <t>11925</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11925/pr_35.2020_ch_-_fiota_-_erika_aparecida_de_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11925/pr_35.2020_ch_-_fiota_-_erika_aparecida_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadã Honorária de Ponte Nova à Srª. Érika Aparecida de Oliveira.</t>
   </si>
   <si>
     <t>11926</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11926/pr_36.2020_ch_-_betinho_-_joao_lourenco_de_castro.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11926/pr_36.2020_ch_-_betinho_-_joao_lourenco_de_castro.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. João Lourenço de Castro.</t>
   </si>
   <si>
     <t>11927</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11927/pr_37.2020_ch_-montanha_-_jose_bueno_de_magalhaes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11927/pr_37.2020_ch_-montanha_-_jose_bueno_de_magalhaes.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. José Bueno de Magalhães.</t>
   </si>
   <si>
     <t>11931</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11931/pr_38.2020_ml_-_fiota_-_cristiane_fontes_s_bernardes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11931/pr_38.2020_ml_-_fiota_-_cristiane_fontes_s_bernardes.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal à Srª. Cristiane Fontes de Souza Bernardes.</t>
   </si>
   <si>
     <t>11932</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11932/pr_39.2020_ml_-_sergio_-_luiz_donizete_firmino_alves.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11932/pr_39.2020_ml_-_sergio_-_luiz_donizete_firmino_alves.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal ao Sr. Luiz Donizete Firmino Alves.</t>
   </si>
   <si>
     <t>11946</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11946/pr_40.2020_ch_-chico_-_jose_teixeira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11946/pr_40.2020_ch_-chico_-_jose_teixeira.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. José Teixeira</t>
   </si>
   <si>
     <t>11954</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11954/pr_41.2020_ml_-_machadinho_-_big_moveis_ltda.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11954/pr_41.2020_ml_-_machadinho_-_big_moveis_ltda.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal à empresa Big Móveis Ltda.</t>
   </si>
   <si>
     <t>11981</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11981/pr_42.2020_ch_-leo_-_joao_carlos_da_silva.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11981/pr_42.2020_ch_-leo_-_joao_carlos_da_silva.pdf</t>
   </si>
   <si>
     <t>Concede título de Cidadão Honorário de Ponte Nova ao Sr. João Carlos da Silva.</t>
   </si>
   <si>
     <t>11985</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11985/pr_43.2020_ml_-_pessata_-_ima.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11985/pr_43.2020_ml_-_pessata_-_ima.pdf</t>
   </si>
   <si>
     <t>Concede Diploma do Mérito Legislativo Municipal ao Instituto Mineiro de Agropecuária - IMA/Ponte Nova.</t>
   </si>
   <si>
     <t>12504</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12504/pr_44.2020_-_suspensao_concurso.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12504/pr_44.2020_-_suspensao_concurso.doc</t>
   </si>
   <si>
     <t>Suspende o prazo de vigência do concurso público  regido pelo Edital nº 01/2018/CPCM, realizado pela Câmara Municipal de Ponte Nova para provimento de cargos efetivos.</t>
   </si>
   <si>
     <t>12558</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12558/pr_45.2020_-_alteracao_regimento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12558/pr_45.2020_-_alteracao_regimento.pdf</t>
   </si>
   <si>
     <t>12027</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Aninha de Fizica, Chico Fanica, Fiota, Pracatá, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12027/pelom_01-2020.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12027/pelom_01-2020.docx</t>
   </si>
   <si>
     <t>11470</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Chico Fanica, Hermano, Leo Moreira, Machadinho, Rubinho, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11470/requerimento_01.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11470/requerimento_01.2020.pdf</t>
   </si>
   <si>
     <t>Convocar o diretor do Dmaes para explicar a nova forma de cobrança da conta de água.</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11593/requerimento_02.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11593/requerimento_02.2020.pdf</t>
   </si>
   <si>
     <t>Requer a retirada e o arquivamento do PLCL 01/2020 - Altera a Lei Complementar nº 3.027/2007, que dispõe sobre o Código Municipal de Posturas, para incluir disposições sobre o plantão de clínicas veterinárias.</t>
   </si>
   <si>
     <t>11867</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11867/requerimento_03.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11867/requerimento_03.2020.pdf</t>
   </si>
   <si>
     <t>Convoca os Secretários Sandra Regina Brandão Guimarães e Luiz Henrique da Silva Borges para falarem sobre obras no Município.</t>
   </si>
   <si>
     <t>12291</t>
   </si>
   <si>
     <t>Da Comissão de Cidadania e Direitos Humanos, requerendo à Mesa Diretora a autorização para realização de Audiência Pública para tratar de questões específicas às demandas apresentadas frequentemente por familiares de custodiados do Complexo Penitenciário no município.</t>
   </si>
   <si>
     <t>12506</t>
   </si>
   <si>
     <t>Requer a instauração de Comissão Parlamentar de Inquérito para, em prazo determinado, apurar o seguinte fato determinado: investigar indícios de irregularidades na distribuição gratuita de materiais de construção e concessão de demais auxílios no âmbito da Secretaria Municipal de Assistência Social e Habitação – SEMASH, e o descumprimento dos requisitos da legislação.</t>
   </si>
   <si>
     <t>12534</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12534/requerimento_07.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12534/requerimento_07.2020.pdf</t>
   </si>
   <si>
     <t>asfsa</t>
   </si>
   <si>
     <t>12562</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12562/requerimento_08.2020.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12562/requerimento_08.2020.doc</t>
   </si>
   <si>
     <t>Retirada e arquivamento do Projeto de Lei 26/2020 - declara de utilidade pública municipal a Associação Boas Novas de Ponte Nova.</t>
   </si>
   <si>
     <t>12578</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12578/requerimento_09.2020.doc</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12578/requerimento_09.2020.doc</t>
   </si>
   <si>
     <t>Requerimento da Presidente, Vereadora Ana Maria Ferreira Proença, para licenciar-se por até 30 dias.</t>
   </si>
   <si>
     <t>12576</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12576/231120_veto_plc_05.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12576/231120_veto_plc_05.2020.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei Complementar Legislativo nº 005/2020, que "Altera o §6º, do art. 8º, e os artigos 87 e 93, todos da Lei Municipal nº 3.445/2010, para alterar limite de faixa de domínio ao longo de rodovias e distanciamento de divisas em lotes localizados em zonas industriais."</t>
   </si>
   <si>
     <t>12563</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12563/veto_pl_24.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12563/veto_pl_24.2020.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal de Ponte Nova, no uso de suas atribuições, vem à presença de Vossa Excelência, comunicar que decidiu Vetar Totalmente o Projeto Legislativo de Lei nº 24/2020, que "concede, para eleitores que tenham prestado serviços eleitorais, isenção do pagamento de valores a título de inscrição em concurso público e em processos seletivos promovidos pela administração pública municipal direta e indireta de Ponte Nova."</t>
   </si>
   <si>
     <t>11522</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11522/veto_pl_3752.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11522/veto_pl_3752.2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Centro de Convivência Cultural Tunai (José Antônio de Freitas Mucci) o imóvel localizado na Avenida Antônio Brant Ribeiro, nº 39, Bairro Triângulo, e dá outras providências.</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11648/veto_pl_3765.2020.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11648/veto_pl_3765.2020.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao Projeto de Lei nº 3.765/2020, Autoriza o Município de Ponte Nova a doar Kits de alimentação para as famílias que possuem filhos matriculados na rede municipal de ensino, enquanto perdurar a situação de emergência em saúde pública decorrente da pandemia causada pelo coronavírus.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14559,68 +14559,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11349/1a_ata_extraordinaria_conjunta_-_16.01.2020_-_11h50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11350/2a_ata_extraordinaria_conjunta_-_17.01.2020_-_17h.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11316/ind.04.2020_-_hermano_sergio.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11317/ind.05.2020-_leo_-_sergio.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11318/ind.06.2020.__leo-ana-montanha.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11319/ind.07.2020__leo.sergio.pracata.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11321/ind.08.2020__leo-sergio.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11323/ind.09.2020__-sergio-leo-hermano.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11324/ind.10.2020_-__osorio.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11326/ind.11.2020_-_montanha.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11327/ind.12.2020__osorio.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11328/ind.13.2020_-__montanha.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11329/ind.14.2020._osorio.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11330/ind.15.2020-_osorio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11331/ind.16.2020-osorio.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11332/ind.17.2020-__leo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11333/ind.18.2020_-pracata.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11334/ind.19.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11335/ind.20.2020._pracata.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11336/ind.21.2020_-aninha.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11337/ind.22.2020.leo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11338/ind.23.2020_leo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11339/ind.24.2020-_leo-aninha-rubinho.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11340/ind.25.2020__aninha.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11341/ind.26.2020__aninha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11342/ind.27.2020_-_hermano_verbal.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11343/ind._28.2020_-_hermano_verbal.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11344/ind.29.2020._leo_-_verbal.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11352/ind.30.2020_-_leo-verbal.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11354/ind.31.2020_-_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11355/ind.32.2020.fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11356/ind.33.2020_-_osorio_-_ana_-_verbal.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11357/ind.34.2020-osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11358/ind.35.2020.pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11359/ind.36.2020_-_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11360/ind.37.2020_-_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11362/ind.38.2020_-_sergio_ferrugem.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11363/ind.39.2020_-_protocolada_-_sergio_ferrugem.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11364/ind.40.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11367/ind.43.2020_-_ccdh.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11368/ind.44.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11369/ind.45.2020.fiota.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11370/ind.46.2020.fiota.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11371/ind.47.2020.fiota.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11372/ind.48.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11373/ind.49.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11374/ind.50.2020._pessata_e_ana_maria.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11375/ind.51.2020.pessata.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11377/ind.53.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11378/ind.54.2020_pessata_e_ana_maria.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11379/ind.55.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11387/ind.60.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11388/ind.61.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11389/ind.62.2020_-_aninha.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11390/ind.63.2020_-_aninha.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11391/ind.64.2020_-_sergio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11393/ind.65.2020_-_rubinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11394/ind.66.2020_-_rubinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11395/ind.67.2020_-_leo_pracata_e_fiota_-_verbal.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11396/ind.68.2020_-_leo_-_verbal.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11398/ind.70.2020_-_montanha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11399/ind.71.2020_-_montanha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11400/ind.72.2020_-_chico_-_verbal.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11401/ind.73.2020_-_machadinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11402/ind.74.2020_-_machadinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11403/ind.75.2020_-_osorio_e_aninha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11404/ind.76.2020_-_osorio_aninha_pessata_montanha_e_chico_-_verbal.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11405/ind.77.2020_-_pracata_-_verbal.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11406/ind.78.2020_-_pracata_-_verbal.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11407/ind.79.2020_-_pracata_montanha_e_leo_-_verbal.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11408/ind.80.2020_-_fiota_-_verbal.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11410/ind.82.2020_-_aninha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11411/ind.83.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11412/ind.84.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11413/ind.85.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11414/ind.86.2020_-_hermano_sergio_-_copia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11415/ind.87.2020_-_hermano_sergio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11416/ind.88.2020_-_hermano_fiota.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11417/ind.89.2020_-_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11418/ind.90.2020_-_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11419/ind.91.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11420/ind.92.2020_-_leo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11421/ind.93.2020_-_aninha.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11422/ind.94.2020_-_leo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11423/ind.95.2020._pracata.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11424/ind.96.2020_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11425/ind.97.2020_-_leo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11426/ind.98.2020_-_protocolada_-leo.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11427/ind.99.2020_-_leo_sergio.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11428/ind.100.2020.aninha.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11429/ind.101.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11430/ind.102.2020.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11431/ind.103.2020_leo.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11432/ind.104.2020_leo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11433/ind.105.2020_leo.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11434/ind.106.2020_leo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11435/ind.107.2020_leo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11436/ind.108.2020_leo.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11437/ind.109.2020_leo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11438/ind.110.2020_leo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11439/ind.111.2020._leo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11440/ind.112.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11441/ind.113.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11442/ind.114.2020.pracata.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11443/ind.115.2020._leo.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11447/ind.119.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11448/ind.120.2020_verbal_fiota.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11449/ind.121.2020.verbal_fiota.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11451/ind.123.2020.verbal_montanha.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11452/ind.124.2020.verbal_montanha.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11453/ind.125.2020.verbal_hermano_ana_andre.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11454/ind.126.2020_verbal_machado.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11455/ind.127.2020_verbal_leo.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11456/ind.128.2020_verbal_leo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11457/ind.129.2020_verbal_osorio.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11458/ind.130.2020_verbal_osorio.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11461/ind.131.2020_verbal_pracata.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11462/ind.132.2020.verbal_pracata_aninha.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11463/ind.133.2020._verbal_aninha_chico.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11464/ind.134.2020_verbal_aninha.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11471/ind.139.2020_-_protocolada_-ferrugem-hermano-leo-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11472/ind.141.2020_leo_protocolada_para_09.03.2020.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11473/ind.142.2020.osorio.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11474/ind._143.2020_osorio_ana.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11481/ind.144.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11482/ind.145.2020_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11485/ind.148.2020_hermano_sergio.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11486/ind.149.2020_hermano._sergio.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11488/ind.150.2020_leo.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11489/ind.151.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11490/ind.152.2020_leo.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11491/ind.153.2020_leo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11492/ind.154.2020_leo.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11493/ind.155.2020_leo.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11494/ind.156.2020_leo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11495/ind.157.2020__pracata.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11496/ind.158.2020__pracata.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11497/ind.159.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11499/ind.161.2020._leo-_montanha_-ferrugem-_chico-_machadinho-_hermano-_rubinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11500/ind.162.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11501/ind.163.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11502/ind.164.2020_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11503/ind.165.2020_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11504/ind.166.2020_machado_verbal.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11505/ind._167.2020_machado_verbal.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11506/ind.168.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11507/ind.169.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11508/ind.170.2020_hermano_verbal.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11509/ind.171.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11510/ind.172.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11511/ind.173.2020_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11512/ind.174.2020_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11513/ind.175.2020_pracata._montanha.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11514/ind.176.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11515/ind.177.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11516/ind.178.2020__-sergio-hermano-leo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11523/ind.181.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11531/ind.182.2020_chico.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11532/ind.183.2020_andre.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11533/ind.184.2020_andre.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11534/ind.185.2020_andre.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11535/ind.186.2020._andre.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11536/ind..187.2020.ferrugem.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11537/ind.188.2020.montanha.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11538/ind.189.2020.andre.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11540/ind.191.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11541/ind.192.2020_andre.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11542/ind.193.2020_andre.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11543/ind.194.2020_andre.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11544/ind.195.2020__leo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11545/ind.196.2020__leo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11546/ind.197.2020__leo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11547/ind.198.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11548/ind.199.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11549/ind.200.2020_fiota_hermano_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11550/ind.201.2020_machadinho_verbal.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11551/ind.202.2020_machadinho_verbal.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11552/ind.203.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11553/ind.204.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11554/ind.205.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11555/ind.206.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11556/ind.207.2020_pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11557/ind.208.2020_pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11558/ind.209.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11559/ind.210.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11560/ind.211.2020_todos_vereadores_verbal.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11561/ind.212.2020_jose_rubens.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11562/ind.213.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11563/ind.214.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11564/ind.215.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11565/ind.216.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11566/ind.217.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11567/ind.218.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11568/ind.219.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11569/ind.220.2020_leo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11570/ind.221.2020_-_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11571/ind.222.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11572/ind.223.2020_ana_e_machadinho.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11573/ind.224.2020_sergio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11575/ind.226.2020_aninha_protocolada.docx.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11576/ind.227.2020_andre.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11577/ind.228.2020_andre.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11578/ind.229.2020_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11579/ind.230.2020_leo_sergio.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11580/ind.231.2020_leo.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11581/of.232.2020_executivo_protocolada.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11582/ind.233.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11583/ind.234.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11584/ind.235.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11585/ind.236.2020_aninha_osorio.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11586/ind.237.2020.montanha.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11587/ind.238.2020.montanha.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11588/ind.239.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11589/ind.240.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11590/ind.241.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11591/ind.242.2020_machadinho_verbal.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11592/ind.243.2020_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11594/ind.244.2020._sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11595/ind.245.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11596/ind.246.2020_osorio._ana_verbal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11597/ind.247.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11598/ind.248.2020_leo_e_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11599/ind.249.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11600/ind.250.2020_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11601/ind.251.2020_pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11603/ind.253.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11608/ind.254.2020_hermano_sergio_e_montanha.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11609/ind.255.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11611/ind.256.2020_hermano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11612/ind.257.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11613/ind.258.2020_leo.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11618/ind.259.2020_leo_1.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11619/ind.260.2020_sergio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11621/ind._262.2020.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11622/ind.263.2020_leo.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11623/ind.264.2020_leo.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11626/ind.265.2020_andre.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11630/ind.269.2020_leo.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11632/ind.271.2020_leo_ferrugem_e_hermano.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11633/ind.272.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11634/ind.273.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11635/ind.274.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11636/ind.275.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11637/ind.276.2020_leo.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11638/ind.277.2020_leo.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11639/ind.278.2020_leo.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11640/ind.279.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11641/ind.280.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11642/ind.281.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11643/ind.282.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11644/ind.283.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11645/ind.284.2020_hermano_protocolada.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11650/ind.288.2020_leo_e_hermano.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11651/ind.289.2020_leo_e_hermano.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11652/ind.290.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11653/ind._291.2020_-_hermano_protocolada.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11654/ind.292.2020_leo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11655/ind.293.2020_leo.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11656/ind.294.2020_leo.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11659/ind.295.2020_-_pracata.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11660/ind.296.2020_-_pracata.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11661/ind.297.2020_-_pracata.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11662/ind.298.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11663/ind.299.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11664/ind.300.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11665/ind.301.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11666/ind.302.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11667/ind.303.2020_leo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11668/ind.304.2020_aninha-osorio.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11669/ind.305.2020_leo.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11670/ind.306.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11671/ind.307.2020_-_osorio_e_aninha.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11672/ind.308.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11673/ind.309.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11674/ind.310.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11675/ind.311.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11676/ind.312.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11677/ind._313.2020_machado.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11680/ind.314.2020_aninha_prot..docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11681/ind.315.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11682/ind.316.2020_leo.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11683/ind.317.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11684/ind.318.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11685/ind.319.2020_ana.betinho.montanha.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11686/ind.320.2020_leo.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11687/ind.321.2020_leo.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11689/ind.323.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11691/ind.324.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11692/ind.325.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11693/ind.326.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11699/ind.331.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11701/ind.333.2020_leo.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11703/ind.335.2020_leo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11704/ind.336.2020_leo_-_copia.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11705/ind.337.2020_leo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11706/ind.338.2020_leo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11708/ind.339.2020_aninha.osorio.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11709/ind.340.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11710/ind.341.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11711/ind.342.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11712/ind.343.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11714/ind.345.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11715/ind.346.2020_osorio_.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11716/ind.347.2020_aninha_.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11717/ind.348.2020_leo.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11718/ind.349.2020_leo.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11719/ind.350.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11720/ind.351.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11721/ind.352.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11722/ind.353.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11723/ind.354.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11724/ind.355.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11725/ind.356.2020_osorio_protocolada.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11726/ind.357.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11727/ind.358.2020_osorio_aninha_machadinho_protocolada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11728/ind.359.2020-_hermano.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11729/ind.360.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11730/ind.361.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11731/ind.362.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11732/ind.363.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11733/ind.364.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11734/ind.365.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11735/ind.366.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11736/ind.367.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11742/ind.368.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11738/ind.369.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11739/ind.370.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11740/ind.371.2020_-_pracata___protocolada.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11741/ind.372.2020_leo-_pracata.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11743/ind.373.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11744/ind.374.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11745/ind.375.2020_leo_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11746/ind.376.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11747/ind.377.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11752/ind.382.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11753/ind.383.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11755/ind.385.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11756/ind.386.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11757/ind387-2020_leo.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11760/ind.390.2020_leo.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11761/ind.391.2020_leo-_pracata.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11762/ind.392.2020_leo-_machadinho.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11763/ind.393.2020_leo.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11764/ind.394.2020_leo.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11765/ind.395.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11766/ind.396.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11767/ind.397.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11768/ind.398.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11769/ind.399.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11770/ind.400.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11772/ind.401.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11773/ind.402.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11776/ind.403.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11777/ind.404.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11778/ind.405.2020_leo.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11779/ind.406.2020_leo.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11780/ind.407.2020_leo.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11781/ind.408.2020_machadinho_protocolada.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11782/ind.409.2020_machadinho.pracata_protocolada.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11783/ind.410.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11806/ind.411.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11790/ind.416.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11791/ind.417.2020_leo.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11793/ind.419.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11794/ind.420.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11795/ind.421.2020_leo.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11796/ind.422.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11798/ind.424.2020_leo.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11800/ind.425.2020_hermano_leo_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11801/ind.426.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11802/ind.427.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11803/ind.428.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11804/ind.429.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11807/ind.430.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11808/ind.431.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11809/ind.409.2020_machadinho.pracata_protocolada.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11810/ind.427.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11811/ind.434.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11812/ind.435.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11813/ind.436.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11815/ind.437.2020__-sergio-aninha-rubinho-leo.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11817/ind.439.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11818/ind.440.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11819/ind.441.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11820/ind.442.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11821/ind.443.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11823/ind.445.2020_-_aninha_e_betinho.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11824/ind.446.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11826/ind.447.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11827/ind.448.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11828/ind.449.2020_-_osorio.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11829/ind.450.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11830/ind.451.2020_-_osorio.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11831/ind.452.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11833/ind.453.2020_-_osorio.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11835/ind.454.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11836/ind.455.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11837/ind.456.2020_-_osorio_e_aninha.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11838/ind.457.2020_leo.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11839/ind.458.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11840/ind.459.2020._pracata.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11841/ind.460.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11842/ind.461.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11843/ind.462.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11846/ind.464.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11851/ind.465.2020_-_ana_-_osorio.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11852/ind.466.2020_ana_-_osorio.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11856/ind.467.2020_leo.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11857/ind.468.2020_leoepracata.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11858/ind.469.2020_-_hermano_-_sergio.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11859/ind.470.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11860/ind.471.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11861/ind.472.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11862/ind.473.2020._pracata.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11863/ind.474.2020._pracata.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11864/ind475-2020_leo.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11865/ind.476.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11868/ind.477.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11869/ind.478.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11870/ind.479.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11871/ind.480.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11873/ind.482.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11874/ind.483.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11875/ind.484.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11876/ind.485.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11877/ind.486.2020_osorioeaninha.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11878/ind.487.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11882/ind.488.2020__sergio_protocolada.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11885/ind.489.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11886/ind.490.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11888/ind.491.2020_montanha_-protocolada.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11889/ind.492.2020_hermano_sergio_leo.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11890/ind.493.2020_hermano.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11892/ind.494.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11894/ind.495.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11895/ind.496.2020_aninha_protocolada.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11897/ind.497.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11899/ind._499.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11900/ind._500.2020_leo.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11901/ind.501.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11902/ind.502.2020_leo.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11903/ind.503.2020_leo_-_sergio_-_hermano.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11904/ind.504.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11905/ind.505.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11906/ind.506.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11907/ind.507.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11908/ind.508.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11909/ind.509.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11910/ind.510.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11911/ind.511.2020_aninha_3.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11912/ind.512.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11914/ind.513.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11915/ind.514.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11916/ind.515.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11917/ind.516.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11918/ind.517.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11920/ind.518.2020_leo.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11921/ind.519.2020_leo.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11922/ind.520.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11923/ind.521.2020_betinho_-_ana_-_montanha.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11924/ind.522.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11928/ind.523.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11933/ind.524.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11934/ind.525.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11935/ind.526.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11936/ind.527.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11937/ind.528.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11938/ind.529.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11939/ind.530.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11940/ind.531.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11941/ind.532.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11942/ind.533.2020_machadinho_-_fiota.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11943/ind.534.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11944/ind.535.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11945/ind.536.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11947/ind.537.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11948/ind.538.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11949/ind.539.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11950/ind.540.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11951/ind.541.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11952/ind.542.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11953/ind.543.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11955/ind.544.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11956/ind.545.2020_montanha_-protocolada.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11958/ind.546.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11961/ind._549.2020_leo_protocolada.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11962/ind._550.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11963/ind.551.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11965/ind.553.2020_protocolada_leo_e_pracata.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11966/ind.554.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11967/ind.555.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11968/ind.556.2020_leo.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11969/ind.557.2020_chico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11970/ind.558.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11971/ind.559.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11972/ind.560.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11973/ind.561.2020_machadinho-montanha.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11974/ind.562.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11976/ind.563.2020_leo.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11977/ind.564.2020_ana.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11978/ind.565.2020_ana.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11979/ind.566.2020_leo.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11980/ind.567.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11982/ind.568.2020_ana_-_pm.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11983/ind.569.2020_ana_-_pm.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11984/ind.570.2020_betinho_e_montanha.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11986/ind.571.2020_-_ccdh.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11987/ind.572.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11988/ind.573.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11989/ind.574.2020_ferrugem.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11990/ind.575.2020_ferrugem.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12001/ind.576.2020_leo.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11992/ind.577.2020_osorio.ana.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11993/ind.578.2020_leo.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11994/ind.579.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11995/ind.580.2020_leo.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11996/ind.581.2020_leo.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11997/ind.582.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11998/ind.583.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11999/ind.584.2020_leo.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12000/ind.585.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12002/ind.586.2020_leo.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12003/ind.587.2020_leo.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12004/ind.588.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12005/ind.589.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12006/ind.590.2020_leo.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12007/ind.591.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12008/ind.592.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12009/ind.593.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12010/ind.594.2020_osorio_protocolada.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12011/ind.595.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12012/ind.596.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12013/ind.597.2020_leo-_pracata_-_aninha_-montanha.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12014/ind.598.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12015/ind.599.2020_hermano_-_sergio.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12016/ind.600.2020_hermano_-_sergio.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12017/ind.601.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12018/ind.602.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12019/ind.603.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12020/ind.604.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12021/ind.605.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12022/ind.606.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12023/ind.607.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12024/ind.608.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12025/ind.609.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12029/ind.610.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12030/ind.611.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12031/ind.612.2020__sergio_protocolada.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12033/ind.613.2020_leo.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12034/ind.614.2020_leo.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12035/ind.615.2020_leo.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12036/ind.616.2020_leo.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12037/ind.617.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12038/ind.618.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12039/ind.619.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12041/ind.621.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12042/ind._622.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12043/ind.623.2020_hermano_-_potocolada.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12044/ind.624.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12046/ind.626.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12047/ind.627.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12048/ind.628.2020_leo_hermano_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12049/ind.629.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12050/ind.630.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12051/ind.631.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12052/ind.632.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12053/ind.633.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12054/ind.634.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12055/ind.635.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12056/ind.636.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12057/ind.637.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12058/ind.638.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12059/ind.639.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12060/ind.640.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12061/ind.641.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12062/ind.642.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12063/ind.643.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12064/ind.644.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12065/ind.645.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12066/ind.646.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12067/ind.647.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12070/ind.650.2020_-_sergio_hermano_leo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12071/ind.651.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12072/ind.652.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12075/ind.653.2020_ana.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12076/ind.654.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12078/ind.656.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12079/ind.657.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12080/ind.658.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12081/ind.659.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12082/ind.660.2020_ana.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12083/ind.661.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12085/ind.663.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12086/ind.664.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12087/ind.665.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12088/ind.666.2020_osorio_protocolada.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12089/ind.667.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12090/ind._668.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12091/ind.669.2020_leo_e_sergio-_protocolada.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12092/ind.670.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12093/ind.671.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12095/ind.672.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12096/ind.673.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12097/ind.674.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12098/ind.675.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12099/ind.676.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12100/ind.677.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12102/ind.679.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12103/ind.680.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12104/ind.681.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12105/ind.682.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12106/ind.683.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12108/ind.685.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12109/ind.686.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12110/ind.687.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12111/ind.688.2020_-_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12112/ind.689.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12113/ind.690.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12114/ind.691.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12118/ind.692.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12119/ind.693.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12120/ind.694.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12122/ind.696.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12123/ind.697.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12124/ind.698.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12125/ind.699.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12126/ind.700.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12128/ind.702.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12129/ind._703.2020_leo_protocolada.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12131/ind._705.2020_andre_pessata.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12133/ind.707.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12134/ind.708.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12135/ind.709.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12136/ind.710.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12137/ind.711.2020_andre_pessata.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12138/ind.712.2020_montanha_jose_osorio_machadinho_aninha_betinho_fiota.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12139/ind.713.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12140/ind.714.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12141/ind.715.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12142/ind.716.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12148/ind.720.2020_leo.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12149/ind.721.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12150/ind.722.2020_ana.osorio.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12151/ind.723.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12152/ind.724.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12153/ind.725.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12155/ind.727.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12156/ind.728.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12157/ind.729.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12158/ind.730.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12159/ind.731.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12161/ind.732.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12163/ind.734.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12166/ind.736.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12167/ind.737.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12168/ind.738.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12169/ind.739.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12170/ind.740.2020_aninha_e_fiota.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12171/ind.741.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12172/ind.742.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12173/ind.743.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12174/ind.744.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12175/ind.745.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12177/ind.747.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12178/ind.748.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12179/ind.749.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12182/ind.751.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12183/ind.752.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12184/ind.753.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12185/ind.754.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12186/ind.755.2020_aninha-osorio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12187/ind.756.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12188/ind.757.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12189/ind.758.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12190/ind.759.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12192/ind.760.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12193/ind.761.2020_aninha-montanha-betinho.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12194/ind.762.2020_leo.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12195/ind.763.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12196/ind.764.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12197/ind._765.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12198/ind.766.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12199/ind.767.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12200/ind.768.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12204/ind.772.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12205/ind.773.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12208/ind.776.2020_osorio_e_aninha.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12209/ind.777.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12210/ind.778.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12212/ind.780.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12213/ind.781.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12214/ind.782.2020_pracata-leo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12216/ind.784.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12217/ind.785.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12219/ind.787.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12221/ind.789.2020_leo.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12223/ind.791.2020_leo.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12224/ind.792.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12227/ind._793.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12228/ind.794.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12229/ind.795.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12230/ind.796.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12231/ind.797.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12232/ind.798.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12233/ind.799.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12234/ind.800.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12236/ind.801.2020_leo_hermano_e_rubinho_protocolada.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12237/ind.802.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12238/ind.803.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12240/ind.805.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12243/ind.806.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12246/ind.809.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12247/ind.810.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12248/ind.811.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12249/ind.812.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12250/ind.813.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12251/ind.814.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12252/ind.815.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12253/ind.816.2020_leo.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12254/ind.817.2020_leo.docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12255/ind.818.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12260/ind.821.2020_leo.pracata.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12261/ind.822_.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12262/ind.823.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12263/ind.824.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12267/ind.828.2020_leo.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12268/ind.829.2020_leo.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12269/ind.830.2020_leo.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12271/ind.832.2020_chico_protocolada.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12272/ind.833.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12273/ind.834.2020_aninha_protocolada.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12274/ind.835.2020_betinho_e_fiota.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12275/ind.836.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12276/ind.837.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12277/ind.838.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12278/ind.839.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12279/ind.840.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12280/ind.841.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12281/ind.842.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12283/ind.843.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12284/ind.844.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12292/ind.848.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12293/ind.849.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12294/ind.850.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12295/ind.851.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12297/ind.853.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12298/ind.854.2020_pessata-montanha.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12300/ind.855.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12301/ind.856.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12302/ind.857.2020_leo-pessata.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12303/ind.858.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12304/ind.859.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12307/ind.862.2020_todos.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12308/ind.863.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12310/ind.865.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12311/ind.866.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12312/ind.867.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12314/ind.869.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12316/ind.870.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12317/ind.871.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12318/ind.872.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12319/ind.873.2020_aninha-osorio.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12320/ind.874.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12321/ind.875.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12322/ind.876.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12323/ind.877.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12324/ind.878.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12325/ind.879.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12326/ind.880.2020_betinho_aninha_e_osorio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12329/ind.881.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12333/ind.885.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12339/ind.886.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12335/ind.887.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12337/ind.889.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12376/ind.890.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12340/ind.891.2020_leo_e_pracata.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12341/ind.892.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12342/ind.893.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12343/ind.894.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12344/ind.895.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12345/ind.896.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12346/ind.897.2020__osorio.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12347/ind.898.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12348/ind.899.2020_hermano_e_ferrugem.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12350/ind.901.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12351/ind.902.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12352/ind.903.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12353/ind.904.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12354/ind.905.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12355/ind.906.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12356/ind.907.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12357/ind.908.2020_leo.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12358/ind.909.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12359/ind.910.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12360/ind.911.2020_leo.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12361/ind.912.2020_leo.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12362/ind.913.2020_leo.docx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12370/ind.918.2020_pessata_ferrugem_e_machadinho.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12371/ind.919.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12372/ind.920.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12373/ind.921.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12375/ind.922.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12377/ind.923.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12378/ind.924.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12379/ind.925.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12380/ind.926.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12381/ind.927.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12382/ind.928.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12383/ind.929.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12384/ind.930.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12412/ind.931.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12386/ind.932.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12388/ind.934.2020_-_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12389/ind.935.2020_-_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12391/ind.936.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12392/ind.937.2020__-sergio-hermano-leo.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12393/ind.938.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12394/ind.939.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12395/ind.940.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12397/ind.942.2020__-sergio-hermano.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12398/ind.943.2020_chico.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12399/ind.944.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12400/ind.945.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12401/ind.946.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12402/ind.947.2020_aninha_osorio_e_machadinho.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12403/ind.948.2020_aninha_e_osorio.docx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12405/ind.950.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12406/ind.951.2020_leo_protocolada.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12407/ind.952.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12408/ind.953.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12410/ind.955.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12411/ind.956.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12415/ind.958.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12416/ind.959.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12417/ind.960.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12420/ind.963.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12421/ind.964.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12424/ind.967.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12425/ind.968.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12426/ind.969.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12427/ind.970.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12428/ind.971.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12429/ind.972.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12430/ind.973.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12436/ind.974.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12437/ind.975.2020_osorio_e_aninha.docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12440/ind.978.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12442/ind.980.2020_-_denise.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12443/ind.981.2020_-_denise.docx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12444/ind.982.2020_-_montanha.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12446/ind.983.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12447/ind.984.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12448/ind.985.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12449/ind.986.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12450/ind.987.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12451/ind.988.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12453/ind.990.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12455/ind.991.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12456/ind.992.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12459/ind.995.2020_spm_protocolada.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12461/ind.997.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12462/ind.998.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12463/ind.999.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12464/ind.1000.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12466/ind.1002.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12467/ind.1003.2020_hermano_e_denise.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12468/ind.1004.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12469/ind.1005.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12470/ind.1006.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12471/ind.1007.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12472/ind.1008.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12473/ind.1009.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12474/ind.1010.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12476/ind.1012.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12480/ind.1014.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12482/ind.1015.2020_pessata_protocolada.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12483/ind.1016.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12484/ind.1017.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12485/ind.1018.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12486/ind.1019.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12487/ind.1020.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12488/ind.1021.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12489/ind.1022.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12492/ind.1023.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12493/ind.1024.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12499/ind.1027.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12503/ind.1028.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12501/ind.1029.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12502/ind.1030.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12505/ind.1031.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12508/ind.1033.2020_hermano.sergio.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12509/ind.1034.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12510/ind.1035.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12513/ind.1036.2020_prot..docx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12514/1037.2020_hermano_protocolada.docx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12516/ind.1038.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12517/ind.1039.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12518/ind.1040.2020_prot.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12519/ind.1041.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12520/ind.1042.2020_ferrugem.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12521/ind.1043.2020_montanha_e_betinho.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12522/ind.1044.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12523/ind.1045.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12524/ind.1046.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12526/ind.1047.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12531/ind.1050.2020_hermano_protocolada.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12533/ind.1052.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12538/ind.1054.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12539/ind.1055.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12540/ind.1056.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12541/ind.1057.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12542/ind.1058.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12543/ind.1059.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12544/ind.1060.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12545/ind.1061.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12546/ind.1062.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12548/ind.1064.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12549/ind.1065.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12550/ind.1066.2020_osorio_e_aninha_protocolada.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12551/ind.1067.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12555/ind.1071.2020_montanha_protocolada.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12556/ind.1072.2020_ferrugem_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12557/ind.1073.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12559/ind.1074.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12560/ind.1075.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12561/ind.1076.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12564/ind.1077.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12566/ind.1079.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12572/ind.1084.2020_pessata_protocolada.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12579/ind.1088.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12581/ind.1090.2020_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12585/ind.1091.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12586/ind.1092.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12587/ind.1093.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12588/ind.1094.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12589/ind.1095.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12590/ind.1096.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12591/ind.1097.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12592/ind.1098.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12593/ind._1099.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12594/ind.1100.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12595/ind.1101.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12598/ind.1103.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12599/ind.1104.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12600/ind.1105.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12601/ind.1106.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12602/ind.1107.2020_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12605/ind.1109.2020_chico.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12606/ind.1110.2020_protocolada_-_pessata.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12609/ind.1111.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12610/ind.1112.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12611/ind.1113.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12612/ind.1114.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12613/ind.1115.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12615/ind.1116.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12616/ind.1117.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12617/ind.1118.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12618/ind.1119.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12619/ind.1120.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12620/ind.1121.2020_osorio_aninha_machadinho.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12621/ind.1122.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12622/ind.1123.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12623/ind.1124.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12624/ind.1125.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12625/ind.1126.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12626/ind.1127.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12627/ind.1128.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12628/ind.1129.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12629/ind.1130.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12630/ind.1131.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12636/ind.1132.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12637/ind.1133.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12638/ind.1134.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12639/ind.1135.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12640/ind.1136.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12641/ind.1137.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12642/ind.1138.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12643/ind.1139.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12645/ind.1140.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12646/ind.1141.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12647/ind.1142.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12648/ind.1143.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12649/ind.1144.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12650/ind.1145.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12651/ind.1146.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12652/ind.1147.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12653/ind.1148.2020_denise.docx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11345/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11346/2a_pauta_extraordinaria_conjunta_-_17.01.2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11347/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11351/1a_pauta_cflj_-_04.02.2020.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11353/1a_pauta_cspm_-_04.02.2020.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12614/parecer_pll_7.2020_cflj_spm_cdh.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12257/parecer_13.2020_pll_cflj_cspm.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12433/parecer_pll_17.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12434/parecer_pll_22.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12511/parecer_pll_24.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12258/parecer_pls_3783.2020_cfl_csp_cotc.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12364/parecer_3786.2020_pl_cflj_cspm_cotc.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12583/parecer_pl_3790.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12584/parecer_pl_3794.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12536/parecer_pl_3797.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12654/parecer_3801.2020_pl_cflj_cspm_cotc.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12655/parecer_3803.2020_pl_cflj_cspm_cotc_ccdh.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12656/parecer_pr_45.2020_-_alteracao_regimento.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12490/parecer_pll_05.2020_cflj_spm_otc_dma.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12491/parecer_pl_3.781.2020_cflj_spm_otc_dma.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12365/parecer_ce_pelom_o1.2020.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11610/parecer_cotc_-_contas_2015.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12498/parecer_otc_-_contas_2018.docx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12607/parecer_otc_-_contas_2017.docx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11384/plcl_01.2020.plantao.clinicas.veterinarias.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11386/plcl_02-2020_bueiros.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12115/plcl_3.2020.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12242/plcl_04.2020_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12445/plcl_05.2020_distanciamento_faixa_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11308/pl_3746.2020.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11309/pl_3747.2020.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11311/pl_3748.2020-valido.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11312/pl_3749.2019.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_3750.2020.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11322/pl_3751.2020.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11325/pl_3752.2020.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11465/pl_3753.2020.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11475/pl_3754.2020.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11476/pl_3755.2020.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11477/pl_3756.2020.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11478/pl_3757.2020.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11487/pl_3758.2020.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11479/pl_3759.2020.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11480/pl_3760.2020.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11605/pl_3761.2020.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11606/pl_3762.2020.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11607/pl_3763.2020.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11617/pl_3764.2020.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11624/pl_3765.2020.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11625/pl_3766.2020.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11657/pl_3767.2020.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11658/pl_3768.2020.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11787/060520_pl_3769.2020.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11679/pl_3770.2020.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11707/pl_3772.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11834/pl_3773.2020.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11848/pl_3774.2020.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11849/pl_3775.2020.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11929/pl_3.776.2020.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11930/pl_3.777.2020.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11957/pl_3.778.2020.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11975/pl_3.779.2020.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12032/pl_3780.2020.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12074/pl_3782.2020.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12117/pl_3783.2020.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12225/pl_3.784.2020.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12226/pl_3.785.2020.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12315/pl_3786.2020.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12374/pl_3787.2020.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12390/pl_3788.2020.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12413/pl_3789.2020-.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12431/pl_3790.2020.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_3.791.2020.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12454/pl_3792.2020.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12478/pl_3793.2020.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12495/pl_3.794.2020.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12481/pl_3795.2020_loa.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12512/pl_3796.2020.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12527/pl_3797.2020.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12597/pl_3798.2020.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_3800.2020.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12633/pl_3801.2020.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12632/pl_3802.2020.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12644/pl_3803.2020.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11310/pl_01.2020.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11616/pll_2.2020_jardim_suspenso.docx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11678/pl_03.2020_semana_da_solidariedade.docx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11690/pll_4.2020_avenida_helcio_totino.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11697/pll_5.2020_rua_joaquim_elisio_raimundi.docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11805/pll_6.2020_publicidade_e_transparencia.docx.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11832/pll_7.2020.docx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11855/pll_8.2020_estruturaorganizacional_arquivo.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11891/pll_09.2020_hino.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12028/pll_10.2020_conselho_protecao_dos_animais.docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12094/pll_11.2020_bolsa_verde.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12116/pll_12.2020_rua_dr._jose_carlos_linhares_martino.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12160/pll_15.2020_incentivos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12165/pll_16.2020_semana_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12241/pll_17.2020_funcion._escritorios.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12299/pll_18.2020_rua_hamilton_leite.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12286/pll_19.2020_rua_geraldo_gomes_moreira.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12287/pll_20.2020_marlene_milani.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12327/pll_21.2020_rua_claudio_marques.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12328/pll_22.2020_semana_do_ciclista.doc" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12432/pll_23.2020_semana_da_literatura.doc" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12477/pll_24.2020__isencao_concurso_publico_servico_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12494/pll_25.2020__caes_comunitarios.doc" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12515/pll_26.2020__boas_novas.doc" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12525/pll_27.2020_ferrugemhortas.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12530/pll_28.2020_fiotapraca.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12568/pll_29.2020_aninha_praca_sylvio_drumond.docx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12635/pll_30.2020_aninha_praca_sergio_barreto.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12634/plls_29.2020_aninha_praca_sylvio_drumond.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12191/pls_3783.2020.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12537/pl_3790.2020.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12073/plc_3781.2020.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12604/plc_3799.2020.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11392/pr_1.2020_cp_-_leo_-_silvia.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11459/pr_2.2020_cons._publica_-_hermano_-_arthur.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11460/pr_3.2020_cons._publica_-_betinho_-_michele.doc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11519/pr_4.2020_cons._publica_-_pracata_-_terco_dos_homens.doc" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11520/pr_5.2020_cons._publica_-_rubinho_-_eliezer.doc" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11521/pr_6.2020_cons._publica_-_montanha_-_rotary.doc" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11524/pr_7.2020_cons._publica_-_fiota_-_maria.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11525/pr_8.2020_cons._publica_-_machadinho_-_renan.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11526/pr_9.2020_cons._publica_-_chico_-_larissa.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11527/pr_10.2020_cons._publica_-_ferrugem_-_jose_geraldo.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11528/pr_11.2020_cons._publica_-_pessata_-_amaramassa.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11529/pr_12.2020_cons._publica_-_osorio_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11530/pr_13.2020_cons._publica_-_aninha_-_maria.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11604/pr_14.2020_coronavirus_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11615/pr_15.2020_coronavirus_teleconfencia.doc" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11771/pr_16.2020_ch_-_thiago_rocha_marques.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11774/pr_17.2020_ml_-_grupo_ganga_zumba.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11775/pr_18.2020_ml_-_antonio_carlos_pires_maciel.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11799/pr_19.2020__mesa_diretora_arquivo_publico.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11814/pr_20.2020_-_joao_batista_-_hermano.docx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11844/pr_21.2020_ch_-_aninha_-_arlindo_lourenco_neves.doc" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11847/pr_22.2020_ch_-_machadinho_-_gilson_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11850/pr_23.2020_ml_-_aninha_-_jose_maria_francisco.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11853/pr_24.2020_ch_-_ferrugem_-_gerson_moreira_barbosa.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11854/pr_25.2020_-_cancelamento_recesso_2020.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11866/pr_26.2020_ch_-_pessata_-_gustavo_jose_viana_duarte.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11880/pr_27.2020_ch_-osorio_-_diogo_de_assuncao_mesquita.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11881/pr_28.2020_ml_-_montanha_-_cleber_de_souza_gomides.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11883/pr_29.2020_ch_-_pracata_-_rosineide_maria_de_souza_felix.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11884/pr_30.2020_ml_-_pracata_-_maria_das_gracas_gomides_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11887/pr_31.2020_ml_-_betinho_-_luiz_henrique_silva_borges.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11896/pr_32.2020_ml_-_osorio_-_vanuza_arlindo_da_silva_sousa.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11913/pr_33.2020_ml_-_rubinho_-_andreza_ferreira_bargas_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11919/pr_34.2020_ml_-_chico_-_samuel_goncalves_pinto.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11925/pr_35.2020_ch_-_fiota_-_erika_aparecida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11926/pr_36.2020_ch_-_betinho_-_joao_lourenco_de_castro.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11927/pr_37.2020_ch_-montanha_-_jose_bueno_de_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11931/pr_38.2020_ml_-_fiota_-_cristiane_fontes_s_bernardes.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11932/pr_39.2020_ml_-_sergio_-_luiz_donizete_firmino_alves.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11946/pr_40.2020_ch_-chico_-_jose_teixeira.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11954/pr_41.2020_ml_-_machadinho_-_big_moveis_ltda.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11981/pr_42.2020_ch_-leo_-_joao_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11985/pr_43.2020_ml_-_pessata_-_ima.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12504/pr_44.2020_-_suspensao_concurso.doc" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12558/pr_45.2020_-_alteracao_regimento.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12027/pelom_01-2020.docx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11470/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11593/requerimento_02.2020.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11867/requerimento_03.2020.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12534/requerimento_07.2020.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12562/requerimento_08.2020.doc" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12578/requerimento_09.2020.doc" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12576/231120_veto_plc_05.2020.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12563/veto_pl_24.2020.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11522/veto_pl_3752.2020.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11648/veto_pl_3765.2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11349/1a_ata_extraordinaria_conjunta_-_16.01.2020_-_11h50.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11350/2a_ata_extraordinaria_conjunta_-_17.01.2020_-_17h.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11316/ind.04.2020_-_hermano_sergio.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11317/ind.05.2020-_leo_-_sergio.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11318/ind.06.2020.__leo-ana-montanha.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11319/ind.07.2020__leo.sergio.pracata.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11321/ind.08.2020__leo-sergio.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11323/ind.09.2020__-sergio-leo-hermano.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11324/ind.10.2020_-__osorio.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11326/ind.11.2020_-_montanha.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11327/ind.12.2020__osorio.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11328/ind.13.2020_-__montanha.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11329/ind.14.2020._osorio.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11330/ind.15.2020-_osorio.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11331/ind.16.2020-osorio.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11332/ind.17.2020-__leo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11333/ind.18.2020_-pracata.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11334/ind.19.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11335/ind.20.2020._pracata.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11336/ind.21.2020_-aninha.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11337/ind.22.2020.leo.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11338/ind.23.2020_leo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11339/ind.24.2020-_leo-aninha-rubinho.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11340/ind.25.2020__aninha.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11341/ind.26.2020__aninha.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11342/ind.27.2020_-_hermano_verbal.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11343/ind._28.2020_-_hermano_verbal.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11344/ind.29.2020._leo_-_verbal.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11352/ind.30.2020_-_leo-verbal.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11354/ind.31.2020_-_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11355/ind.32.2020.fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11356/ind.33.2020_-_osorio_-_ana_-_verbal.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11357/ind.34.2020-osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11358/ind.35.2020.pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11359/ind.36.2020_-_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11360/ind.37.2020_-_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11362/ind.38.2020_-_sergio_ferrugem.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11363/ind.39.2020_-_protocolada_-_sergio_ferrugem.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11364/ind.40.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11367/ind.43.2020_-_ccdh.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11368/ind.44.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11369/ind.45.2020.fiota.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11370/ind.46.2020.fiota.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11371/ind.47.2020.fiota.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11372/ind.48.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11373/ind.49.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11374/ind.50.2020._pessata_e_ana_maria.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11375/ind.51.2020.pessata.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11377/ind.53.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11378/ind.54.2020_pessata_e_ana_maria.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11379/ind.55.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11387/ind.60.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11388/ind.61.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11389/ind.62.2020_-_aninha.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11390/ind.63.2020_-_aninha.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11391/ind.64.2020_-_sergio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11393/ind.65.2020_-_rubinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11394/ind.66.2020_-_rubinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11395/ind.67.2020_-_leo_pracata_e_fiota_-_verbal.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11396/ind.68.2020_-_leo_-_verbal.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11398/ind.70.2020_-_montanha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11399/ind.71.2020_-_montanha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11400/ind.72.2020_-_chico_-_verbal.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11401/ind.73.2020_-_machadinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11402/ind.74.2020_-_machadinho_-_verbal.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11403/ind.75.2020_-_osorio_e_aninha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11404/ind.76.2020_-_osorio_aninha_pessata_montanha_e_chico_-_verbal.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11405/ind.77.2020_-_pracata_-_verbal.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11406/ind.78.2020_-_pracata_-_verbal.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11407/ind.79.2020_-_pracata_montanha_e_leo_-_verbal.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11408/ind.80.2020_-_fiota_-_verbal.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11410/ind.82.2020_-_aninha_-_verbal.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11411/ind.83.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11412/ind.84.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11413/ind.85.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11414/ind.86.2020_-_hermano_sergio_-_copia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11415/ind.87.2020_-_hermano_sergio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11416/ind.88.2020_-_hermano_fiota.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11417/ind.89.2020_-_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11418/ind.90.2020_-_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11419/ind.91.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11420/ind.92.2020_-_leo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11421/ind.93.2020_-_aninha.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11422/ind.94.2020_-_leo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11423/ind.95.2020._pracata.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11424/ind.96.2020_-_todos_os_vereadores.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11425/ind.97.2020_-_leo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11426/ind.98.2020_-_protocolada_-leo.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11427/ind.99.2020_-_leo_sergio.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11428/ind.100.2020.aninha.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11429/ind.101.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11430/ind.102.2020.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11431/ind.103.2020_leo.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11432/ind.104.2020_leo.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11433/ind.105.2020_leo.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11434/ind.106.2020_leo.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11435/ind.107.2020_leo.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11436/ind.108.2020_leo.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11437/ind.109.2020_leo.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11438/ind.110.2020_leo.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11439/ind.111.2020._leo.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11440/ind.112.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11441/ind.113.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11442/ind.114.2020.pracata.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11443/ind.115.2020._leo.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11447/ind.119.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11448/ind.120.2020_verbal_fiota.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11449/ind.121.2020.verbal_fiota.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11451/ind.123.2020.verbal_montanha.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11452/ind.124.2020.verbal_montanha.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11453/ind.125.2020.verbal_hermano_ana_andre.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11454/ind.126.2020_verbal_machado.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11455/ind.127.2020_verbal_leo.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11456/ind.128.2020_verbal_leo.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11457/ind.129.2020_verbal_osorio.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11458/ind.130.2020_verbal_osorio.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11461/ind.131.2020_verbal_pracata.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11462/ind.132.2020.verbal_pracata_aninha.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11463/ind.133.2020._verbal_aninha_chico.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11464/ind.134.2020_verbal_aninha.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11471/ind.139.2020_-_protocolada_-ferrugem-hermano-leo-.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11472/ind.141.2020_leo_protocolada_para_09.03.2020.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11473/ind.142.2020.osorio.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11474/ind._143.2020_osorio_ana.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11481/ind.144.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11482/ind.145.2020_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11485/ind.148.2020_hermano_sergio.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11486/ind.149.2020_hermano._sergio.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11488/ind.150.2020_leo.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11489/ind.151.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11490/ind.152.2020_leo.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11491/ind.153.2020_leo.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11492/ind.154.2020_leo.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11493/ind.155.2020_leo.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11494/ind.156.2020_leo.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11495/ind.157.2020__pracata.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11496/ind.158.2020__pracata.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11497/ind.159.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11499/ind.161.2020._leo-_montanha_-ferrugem-_chico-_machadinho-_hermano-_rubinho.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11500/ind.162.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11501/ind.163.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11502/ind.164.2020_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11503/ind.165.2020_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11504/ind.166.2020_machado_verbal.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11505/ind._167.2020_machado_verbal.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11506/ind.168.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11507/ind.169.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11508/ind.170.2020_hermano_verbal.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11509/ind.171.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11510/ind.172.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11511/ind.173.2020_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11512/ind.174.2020_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11513/ind.175.2020_pracata._montanha.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11514/ind.176.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11515/ind.177.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11516/ind.178.2020__-sergio-hermano-leo.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11523/ind.181.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11531/ind.182.2020_chico.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11532/ind.183.2020_andre.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11533/ind.184.2020_andre.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11534/ind.185.2020_andre.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11535/ind.186.2020._andre.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11536/ind..187.2020.ferrugem.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11537/ind.188.2020.montanha.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11538/ind.189.2020.andre.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11540/ind.191.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11541/ind.192.2020_andre.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11542/ind.193.2020_andre.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11543/ind.194.2020_andre.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11544/ind.195.2020__leo.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11545/ind.196.2020__leo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11546/ind.197.2020__leo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11547/ind.198.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11548/ind.199.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11549/ind.200.2020_fiota_hermano_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11550/ind.201.2020_machadinho_verbal.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11551/ind.202.2020_machadinho_verbal.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11552/ind.203.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11553/ind.204.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11554/ind.205.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11555/ind.206.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11556/ind.207.2020_pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11557/ind.208.2020_pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11558/ind.209.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11559/ind.210.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11560/ind.211.2020_todos_vereadores_verbal.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11561/ind.212.2020_jose_rubens.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11562/ind.213.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11563/ind.214.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11564/ind.215.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11565/ind.216.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11566/ind.217.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11567/ind.218.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11568/ind.219.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11569/ind.220.2020_leo.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11570/ind.221.2020_-_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11571/ind.222.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11572/ind.223.2020_ana_e_machadinho.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11573/ind.224.2020_sergio.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11575/ind.226.2020_aninha_protocolada.docx.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11576/ind.227.2020_andre.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11577/ind.228.2020_andre.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11578/ind.229.2020_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11579/ind.230.2020_leo_sergio.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11580/ind.231.2020_leo.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11581/of.232.2020_executivo_protocolada.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11582/ind.233.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11583/ind.234.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11584/ind.235.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11585/ind.236.2020_aninha_osorio.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11586/ind.237.2020.montanha.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11587/ind.238.2020.montanha.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11588/ind.239.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11589/ind.240.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11590/ind.241.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11591/ind.242.2020_machadinho_verbal.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11592/ind.243.2020_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11594/ind.244.2020._sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11595/ind.245.2020_montanha_verbal.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11596/ind.246.2020_osorio._ana_verbal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11597/ind.247.2020_osorio_verbal.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11598/ind.248.2020_leo_e_sergio_verbal.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11599/ind.249.2020_leo_verbal.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11600/ind.250.2020_fiota_verbal.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11601/ind.251.2020_pracata_verbal.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11603/ind.253.2020_ana_verbal.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11608/ind.254.2020_hermano_sergio_e_montanha.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11609/ind.255.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11611/ind.256.2020_hermano.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11612/ind.257.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11613/ind.258.2020_leo.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11618/ind.259.2020_leo_1.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11619/ind.260.2020_sergio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11621/ind._262.2020.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11622/ind.263.2020_leo.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11623/ind.264.2020_leo.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11626/ind.265.2020_andre.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11630/ind.269.2020_leo.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11632/ind.271.2020_leo_ferrugem_e_hermano.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11633/ind.272.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11634/ind.273.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11635/ind.274.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11636/ind.275.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11637/ind.276.2020_leo.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11638/ind.277.2020_leo.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11639/ind.278.2020_leo.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11640/ind.279.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11641/ind.280.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11642/ind.281.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11643/ind.282.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11644/ind.283.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11645/ind.284.2020_hermano_protocolada.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11650/ind.288.2020_leo_e_hermano.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11651/ind.289.2020_leo_e_hermano.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11652/ind.290.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11653/ind._291.2020_-_hermano_protocolada.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11654/ind.292.2020_leo.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11655/ind.293.2020_leo.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11656/ind.294.2020_leo.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11659/ind.295.2020_-_pracata.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11660/ind.296.2020_-_pracata.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11661/ind.297.2020_-_pracata.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11662/ind.298.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11663/ind.299.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11664/ind.300.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11665/ind.301.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11666/ind.302.2020_-_osorio.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11667/ind.303.2020_leo.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11668/ind.304.2020_aninha-osorio.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11669/ind.305.2020_leo.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11670/ind.306.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11671/ind.307.2020_-_osorio_e_aninha.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11672/ind.308.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11673/ind.309.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11674/ind.310.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11675/ind.311.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11676/ind.312.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11677/ind._313.2020_machado.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11680/ind.314.2020_aninha_prot..docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11681/ind.315.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11682/ind.316.2020_leo.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11683/ind.317.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11684/ind.318.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11685/ind.319.2020_ana.betinho.montanha.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11686/ind.320.2020_leo.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11687/ind.321.2020_leo.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11689/ind.323.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11691/ind.324.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11692/ind.325.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11693/ind.326.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11699/ind.331.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11701/ind.333.2020_leo.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11703/ind.335.2020_leo.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11704/ind.336.2020_leo_-_copia.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11705/ind.337.2020_leo.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11706/ind.338.2020_leo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11708/ind.339.2020_aninha.osorio.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11709/ind.340.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11710/ind.341.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11711/ind.342.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11712/ind.343.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11714/ind.345.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11715/ind.346.2020_osorio_.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11716/ind.347.2020_aninha_.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11717/ind.348.2020_leo.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11718/ind.349.2020_leo.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11719/ind.350.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11720/ind.351.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11721/ind.352.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11722/ind.353.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11723/ind.354.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11724/ind.355.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11725/ind.356.2020_osorio_protocolada.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11726/ind.357.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11727/ind.358.2020_osorio_aninha_machadinho_protocolada.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11728/ind.359.2020-_hermano.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11729/ind.360.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11730/ind.361.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11731/ind.362.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11732/ind.363.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11733/ind.364.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11734/ind.365.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11735/ind.366.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11736/ind.367.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11742/ind.368.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11738/ind.369.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11739/ind.370.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11740/ind.371.2020_-_pracata___protocolada.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11741/ind.372.2020_leo-_pracata.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11743/ind.373.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11744/ind.374.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11745/ind.375.2020_leo_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11746/ind.376.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11747/ind.377.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11752/ind.382.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11753/ind.383.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11755/ind.385.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11756/ind.386.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11757/ind387-2020_leo.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11760/ind.390.2020_leo.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11761/ind.391.2020_leo-_pracata.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11762/ind.392.2020_leo-_machadinho.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11763/ind.393.2020_leo.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11764/ind.394.2020_leo.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11765/ind.395.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11766/ind.396.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11767/ind.397.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11768/ind.398.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11769/ind.399.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11770/ind.400.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11772/ind.401.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11773/ind.402.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11776/ind.403.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11777/ind.404.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11778/ind.405.2020_leo.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11779/ind.406.2020_leo.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11780/ind.407.2020_leo.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11781/ind.408.2020_machadinho_protocolada.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11782/ind.409.2020_machadinho.pracata_protocolada.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11783/ind.410.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11806/ind.411.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11790/ind.416.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11791/ind.417.2020_leo.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11793/ind.419.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11794/ind.420.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11795/ind.421.2020_leo.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11796/ind.422.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11798/ind.424.2020_leo.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11800/ind.425.2020_hermano_leo_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11801/ind.426.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11802/ind.427.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11803/ind.428.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11804/ind.429.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11807/ind.430.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11808/ind.431.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11809/ind.409.2020_machadinho.pracata_protocolada.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11810/ind.427.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11811/ind.434.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11812/ind.435.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11813/ind.436.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11815/ind.437.2020__-sergio-aninha-rubinho-leo.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11817/ind.439.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11818/ind.440.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11819/ind.441.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11820/ind.442.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11821/ind.443.2020_hermano.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11823/ind.445.2020_-_aninha_e_betinho.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11824/ind.446.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11826/ind.447.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11827/ind.448.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11828/ind.449.2020_-_osorio.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11829/ind.450.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11830/ind.451.2020_-_osorio.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11831/ind.452.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11833/ind.453.2020_-_osorio.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11835/ind.454.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11836/ind.455.2020_-_leo.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11837/ind.456.2020_-_osorio_e_aninha.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11838/ind.457.2020_leo.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11839/ind.458.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11840/ind.459.2020._pracata.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11841/ind.460.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11842/ind.461.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11843/ind.462.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11846/ind.464.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11851/ind.465.2020_-_ana_-_osorio.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11852/ind.466.2020_ana_-_osorio.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11856/ind.467.2020_leo.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11857/ind.468.2020_leoepracata.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11858/ind.469.2020_-_hermano_-_sergio.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11859/ind.470.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11860/ind.471.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11861/ind.472.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11862/ind.473.2020._pracata.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11863/ind.474.2020._pracata.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11864/ind475-2020_leo.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11865/ind.476.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11868/ind.477.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11869/ind.478.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11870/ind.479.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11871/ind.480.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11873/ind.482.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11874/ind.483.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11875/ind.484.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11876/ind.485.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11877/ind.486.2020_osorioeaninha.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11878/ind.487.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11882/ind.488.2020__sergio_protocolada.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11885/ind.489.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11886/ind.490.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11888/ind.491.2020_montanha_-protocolada.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11889/ind.492.2020_hermano_sergio_leo.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11890/ind.493.2020_hermano.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11892/ind.494.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11894/ind.495.2020_hermano_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11895/ind.496.2020_aninha_protocolada.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11897/ind.497.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11899/ind._499.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11900/ind._500.2020_leo.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11901/ind.501.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11902/ind.502.2020_leo.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11903/ind.503.2020_leo_-_sergio_-_hermano.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11904/ind.504.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11905/ind.505.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11906/ind.506.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11907/ind.507.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11908/ind.508.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11909/ind.509.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11910/ind.510.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11911/ind.511.2020_aninha_3.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11912/ind.512.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11914/ind.513.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11915/ind.514.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11916/ind.515.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11917/ind.516.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11918/ind.517.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11920/ind.518.2020_leo.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11921/ind.519.2020_leo.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11922/ind.520.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11923/ind.521.2020_betinho_-_ana_-_montanha.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11924/ind.522.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11928/ind.523.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11933/ind.524.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11934/ind.525.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11935/ind.526.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11936/ind.527.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11937/ind.528.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11938/ind.529.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11939/ind.530.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11940/ind.531.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11941/ind.532.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11942/ind.533.2020_machadinho_-_fiota.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11943/ind.534.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11944/ind.535.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11945/ind.536.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11947/ind.537.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11948/ind.538.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11949/ind.539.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11950/ind.540.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11951/ind.541.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11952/ind.542.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11953/ind.543.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11955/ind.544.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11956/ind.545.2020_montanha_-protocolada.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11958/ind.546.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11961/ind._549.2020_leo_protocolada.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11962/ind._550.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11963/ind.551.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11965/ind.553.2020_protocolada_leo_e_pracata.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11966/ind.554.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11967/ind.555.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11968/ind.556.2020_leo.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11969/ind.557.2020_chico.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11970/ind.558.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11971/ind.559.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11972/ind.560.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11973/ind.561.2020_machadinho-montanha.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11974/ind.562.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11976/ind.563.2020_leo.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11977/ind.564.2020_ana.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11978/ind.565.2020_ana.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11979/ind.566.2020_leo.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11980/ind.567.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11982/ind.568.2020_ana_-_pm.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11983/ind.569.2020_ana_-_pm.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11984/ind.570.2020_betinho_e_montanha.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11986/ind.571.2020_-_ccdh.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11987/ind.572.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11988/ind.573.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11989/ind.574.2020_ferrugem.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11990/ind.575.2020_ferrugem.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12001/ind.576.2020_leo.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11992/ind.577.2020_osorio.ana.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11993/ind.578.2020_leo.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11994/ind.579.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11995/ind.580.2020_leo.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11996/ind.581.2020_leo.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11997/ind.582.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11998/ind.583.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11999/ind.584.2020_leo.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12000/ind.585.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12002/ind.586.2020_leo.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12003/ind.587.2020_leo.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12004/ind.588.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12005/ind.589.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12006/ind.590.2020_leo.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12007/ind.591.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12008/ind.592.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12009/ind.593.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12010/ind.594.2020_osorio_protocolada.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12011/ind.595.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12012/ind.596.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12013/ind.597.2020_leo-_pracata_-_aninha_-montanha.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12014/ind.598.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12015/ind.599.2020_hermano_-_sergio.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12016/ind.600.2020_hermano_-_sergio.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12017/ind.601.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12018/ind.602.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12019/ind.603.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12020/ind.604.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12021/ind.605.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12022/ind.606.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12023/ind.607.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12024/ind.608.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12025/ind.609.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12029/ind.610.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12030/ind.611.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12031/ind.612.2020__sergio_protocolada.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12033/ind.613.2020_leo.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12034/ind.614.2020_leo.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12035/ind.615.2020_leo.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12036/ind.616.2020_leo.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12037/ind.617.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12038/ind.618.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12039/ind.619.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12041/ind.621.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12042/ind._622.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12043/ind.623.2020_hermano_-_potocolada.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12044/ind.624.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12046/ind.626.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12047/ind.627.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12048/ind.628.2020_leo_hermano_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12049/ind.629.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12050/ind.630.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12051/ind.631.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12052/ind.632.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12053/ind.633.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12054/ind.634.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12055/ind.635.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12056/ind.636.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12057/ind.637.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12058/ind.638.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12059/ind.639.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12060/ind.640.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12061/ind.641.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12062/ind.642.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12063/ind.643.2020_-_aninha.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12064/ind.644.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12065/ind.645.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12066/ind.646.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12067/ind.647.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12070/ind.650.2020_-_sergio_hermano_leo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12071/ind.651.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12072/ind.652.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12075/ind.653.2020_ana.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12076/ind.654.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12078/ind.656.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12079/ind.657.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12080/ind.658.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12081/ind.659.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12082/ind.660.2020_ana.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12083/ind.661.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12085/ind.663.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12086/ind.664.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12087/ind.665.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12088/ind.666.2020_osorio_protocolada.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12089/ind.667.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12090/ind._668.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12091/ind.669.2020_leo_e_sergio-_protocolada.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12092/ind.670.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12093/ind.671.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12095/ind.672.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12096/ind.673.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12097/ind.674.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12098/ind.675.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12099/ind.676.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12100/ind.677.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12102/ind.679.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12103/ind.680.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12104/ind.681.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12105/ind.682.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12106/ind.683.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12108/ind.685.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12109/ind.686.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12110/ind.687.2020_-_leo_moreira.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12111/ind.688.2020_-_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12112/ind.689.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12113/ind.690.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12114/ind.691.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12118/ind.692.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12119/ind.693.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12120/ind.694.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12122/ind.696.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12123/ind.697.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12124/ind.698.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12125/ind.699.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12126/ind.700.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12128/ind.702.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12129/ind._703.2020_leo_protocolada.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12131/ind._705.2020_andre_pessata.docx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12133/ind.707.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12134/ind.708.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12135/ind.709.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12136/ind.710.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12137/ind.711.2020_andre_pessata.docx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12138/ind.712.2020_montanha_jose_osorio_machadinho_aninha_betinho_fiota.docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12139/ind.713.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12140/ind.714.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12141/ind.715.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12142/ind.716.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12148/ind.720.2020_leo.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12149/ind.721.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12150/ind.722.2020_ana.osorio.docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12151/ind.723.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12152/ind.724.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12153/ind.725.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12155/ind.727.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12156/ind.728.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12157/ind.729.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12158/ind.730.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12159/ind.731.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12161/ind.732.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12163/ind.734.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12166/ind.736.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12167/ind.737.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12168/ind.738.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12169/ind.739.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12170/ind.740.2020_aninha_e_fiota.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12171/ind.741.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12172/ind.742.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12173/ind.743.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12174/ind.744.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12175/ind.745.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12177/ind.747.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12178/ind.748.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12179/ind.749.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12182/ind.751.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12183/ind.752.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12184/ind.753.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12185/ind.754.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12186/ind.755.2020_aninha-osorio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12187/ind.756.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12188/ind.757.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12189/ind.758.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12190/ind.759.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12192/ind.760.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12193/ind.761.2020_aninha-montanha-betinho.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12194/ind.762.2020_leo.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12195/ind.763.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12196/ind.764.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12197/ind._765.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12198/ind.766.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12199/ind.767.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12200/ind.768.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12204/ind.772.2020.ferrugem.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12205/ind.773.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12208/ind.776.2020_osorio_e_aninha.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12209/ind.777.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12210/ind.778.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12212/ind.780.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12213/ind.781.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12214/ind.782.2020_pracata-leo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12216/ind.784.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12217/ind.785.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12219/ind.787.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12221/ind.789.2020_leo.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12223/ind.791.2020_leo.docx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12224/ind.792.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12227/ind._793.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12228/ind.794.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12229/ind.795.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12230/ind.796.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12231/ind.797.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12232/ind.798.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12233/ind.799.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12234/ind.800.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12236/ind.801.2020_leo_hermano_e_rubinho_protocolada.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12237/ind.802.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12238/ind.803.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12240/ind.805.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12243/ind.806.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12246/ind.809.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12247/ind.810.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12248/ind.811.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12249/ind.812.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12250/ind.813.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12251/ind.814.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12252/ind.815.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12253/ind.816.2020_leo.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12254/ind.817.2020_leo.docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12255/ind.818.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12260/ind.821.2020_leo.pracata.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12261/ind.822_.2020_hermano_-_protocolada.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12262/ind.823.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12263/ind.824.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12267/ind.828.2020_leo.docx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12268/ind.829.2020_leo.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12269/ind.830.2020_leo.docx" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12271/ind.832.2020_chico_protocolada.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12272/ind.833.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12273/ind.834.2020_aninha_protocolada.docx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12274/ind.835.2020_betinho_e_fiota.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12275/ind.836.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12276/ind.837.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12277/ind.838.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12278/ind.839.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12279/ind.840.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12280/ind.841.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12281/ind.842.2020_pracata.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12283/ind.843.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12284/ind.844.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12292/ind.848.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12293/ind.849.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12294/ind.850.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12295/ind.851.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12297/ind.853.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12298/ind.854.2020_pessata-montanha.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12300/ind.855.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12301/ind.856.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12302/ind.857.2020_leo-pessata.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12303/ind.858.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12304/ind.859.2020_hermano_e_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12307/ind.862.2020_todos.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12308/ind.863.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12310/ind.865.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12311/ind.866.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12312/ind.867.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12314/ind.869.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12316/ind.870.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12317/ind.871.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12318/ind.872.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12319/ind.873.2020_aninha-osorio.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12320/ind.874.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12321/ind.875.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12322/ind.876.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12323/ind.877.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12324/ind.878.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12325/ind.879.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12326/ind.880.2020_betinho_aninha_e_osorio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12329/ind.881.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12333/ind.885.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12339/ind.886.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12335/ind.887.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12337/ind.889.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12376/ind.890.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12340/ind.891.2020_leo_e_pracata.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12341/ind.892.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12342/ind.893.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12343/ind.894.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12344/ind.895.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12345/ind.896.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12346/ind.897.2020__osorio.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12347/ind.898.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12348/ind.899.2020_hermano_e_ferrugem.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12350/ind.901.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12351/ind.902.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12352/ind.903.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12353/ind.904.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12354/ind.905.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12355/ind.906.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12356/ind.907.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12357/ind.908.2020_leo.docx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12358/ind.909.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12359/ind.910.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12360/ind.911.2020_leo.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12361/ind.912.2020_leo.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12362/ind.913.2020_leo.docx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12370/ind.918.2020_pessata_ferrugem_e_machadinho.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12371/ind.919.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12372/ind.920.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12373/ind.921.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12375/ind.922.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12377/ind.923.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12378/ind.924.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12379/ind.925.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12380/ind.926.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12381/ind.927.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12382/ind.928.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12383/ind.929.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12384/ind.930.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12412/ind.931.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12386/ind.932.2020_fiota.docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12388/ind.934.2020_-_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12389/ind.935.2020_-_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12391/ind.936.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12392/ind.937.2020__-sergio-hermano-leo.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12393/ind.938.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12394/ind.939.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12395/ind.940.2020_leo.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12397/ind.942.2020__-sergio-hermano.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12398/ind.943.2020_chico.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12399/ind.944.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12400/ind.945.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12401/ind.946.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12402/ind.947.2020_aninha_osorio_e_machadinho.docx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12403/ind.948.2020_aninha_e_osorio.docx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12405/ind.950.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12406/ind.951.2020_leo_protocolada.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12407/ind.952.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12408/ind.953.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12410/ind.955.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12411/ind.956.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12415/ind.958.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12416/ind.959.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12417/ind.960.2020_machadinho.docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12420/ind.963.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12421/ind.964.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12424/ind.967.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12425/ind.968.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12426/ind.969.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12427/ind.970.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12428/ind.971.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12429/ind.972.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12430/ind.973.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12436/ind.974.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12437/ind.975.2020_osorio_e_aninha.docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12440/ind.978.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12442/ind.980.2020_-_denise.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12443/ind.981.2020_-_denise.docx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12444/ind.982.2020_-_montanha.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12446/ind.983.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12447/ind.984.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12448/ind.985.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12449/ind.986.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12450/ind.987.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12451/ind.988.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12453/ind.990.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12455/ind.991.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12456/ind.992.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12459/ind.995.2020_spm_protocolada.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12461/ind.997.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12462/ind.998.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12463/ind.999.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12464/ind.1000.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12466/ind.1002.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12467/ind.1003.2020_hermano_e_denise.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12468/ind.1004.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12469/ind.1005.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12470/ind.1006.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12471/ind.1007.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12472/ind.1008.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12473/ind.1009.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12474/ind.1010.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12476/ind.1012.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12480/ind.1014.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12482/ind.1015.2020_pessata_protocolada.docx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12483/ind.1016.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12484/ind.1017.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12485/ind.1018.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12486/ind.1019.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12487/ind.1020.2020_betinho.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12488/ind.1021.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12489/ind.1022.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12492/ind.1023.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12493/ind.1024.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12499/ind.1027.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12503/ind.1028.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12501/ind.1029.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12502/ind.1030.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12505/ind.1031.2020_hermano.sergio.docx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12508/ind.1033.2020_hermano.sergio.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12509/ind.1034.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12510/ind.1035.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12513/ind.1036.2020_prot..docx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12514/1037.2020_hermano_protocolada.docx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12516/ind.1038.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12517/ind.1039.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12518/ind.1040.2020_prot.docx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12519/ind.1041.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12520/ind.1042.2020_ferrugem.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12521/ind.1043.2020_montanha_e_betinho.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12522/ind.1044.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12523/ind.1045.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12524/ind.1046.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12526/ind.1047.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12531/ind.1050.2020_hermano_protocolada.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12533/ind.1052.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12538/ind.1054.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12539/ind.1055.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12540/ind.1056.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12541/ind.1057.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12542/ind.1058.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12543/ind.1059.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12544/ind.1060.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12545/ind.1061.2020_andre.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12546/ind.1062.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12548/ind.1064.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12549/ind.1065.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12550/ind.1066.2020_osorio_e_aninha_protocolada.docx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12551/ind.1067.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12555/ind.1071.2020_montanha_protocolada.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12556/ind.1072.2020_ferrugem_-_protocolada.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12557/ind.1073.2020_montanha.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12559/ind.1074.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12560/ind.1075.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12561/ind.1076.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12564/ind.1077.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12566/ind.1079.2020_fiota.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12572/ind.1084.2020_pessata_protocolada.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12579/ind.1088.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12581/ind.1090.2020_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12585/ind.1091.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12586/ind.1092.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12587/ind.1093.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12588/ind.1094.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12589/ind.1095.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12590/ind.1096.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12591/ind.1097.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12592/ind.1098.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12593/ind._1099.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12594/ind.1100.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12595/ind.1101.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12598/ind.1103.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12599/ind.1104.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12600/ind.1105.2020_aninha.docx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12601/ind.1106.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12602/ind.1107.2020_hermano_protocolada.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12605/ind.1109.2020_chico.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12606/ind.1110.2020_protocolada_-_pessata.docx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12609/ind.1111.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12610/ind.1112.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12611/ind.1113.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12612/ind.1114.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12613/ind.1115.2020_pessata.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12615/ind.1116.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12616/ind.1117.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12617/ind.1118.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12618/ind.1119.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12619/ind.1120.2020_osorio.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12620/ind.1121.2020_osorio_aninha_machadinho.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12621/ind.1122.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12622/ind.1123.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12623/ind.1124.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12624/ind.1125.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12625/ind.1126.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12626/ind.1127.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12627/ind.1128.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12628/ind.1129.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12629/ind.1130.2020_betinho.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12630/ind.1131.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12636/ind.1132.2020_montanha.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12637/ind.1133.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12638/ind.1134.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12639/ind.1135.2020_aninha.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12640/ind.1136.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12641/ind.1137.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12642/ind.1138.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12643/ind.1139.2020_hermano_e_sergio.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12645/ind.1140.2020_osorio.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12646/ind.1141.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12647/ind.1142.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12648/ind.1143.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12649/ind.1144.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12650/ind.1145.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12651/ind.1146.2020_pessata.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12652/ind.1147.2020_pracata.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12653/ind.1148.2020_denise.docx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11345/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11346/2a_pauta_extraordinaria_conjunta_-_17.01.2020.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11347/1a_pauta_extraordinaria_conjunta_-_16.01.2020.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11351/1a_pauta_cflj_-_04.02.2020.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11353/1a_pauta_cspm_-_04.02.2020.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12614/parecer_pll_7.2020_cflj_spm_cdh.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12257/parecer_13.2020_pll_cflj_cspm.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12433/parecer_pll_17.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12434/parecer_pll_22.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12511/parecer_pll_24.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12258/parecer_pls_3783.2020_cfl_csp_cotc.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12364/parecer_3786.2020_pl_cflj_cspm_cotc.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12583/parecer_pl_3790.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12584/parecer_pl_3794.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12536/parecer_pl_3797.2020_cflj_spm_otc.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12654/parecer_3801.2020_pl_cflj_cspm_cotc.doc" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12655/parecer_3803.2020_pl_cflj_cspm_cotc_ccdh.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12656/parecer_pr_45.2020_-_alteracao_regimento.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12490/parecer_pll_05.2020_cflj_spm_otc_dma.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12491/parecer_pl_3.781.2020_cflj_spm_otc_dma.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12365/parecer_ce_pelom_o1.2020.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11610/parecer_cotc_-_contas_2015.docx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12498/parecer_otc_-_contas_2018.docx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12607/parecer_otc_-_contas_2017.docx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11384/plcl_01.2020.plantao.clinicas.veterinarias.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11386/plcl_02-2020_bueiros.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12115/plcl_3.2020.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12242/plcl_04.2020_veiculos_abandonados.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12445/plcl_05.2020_distanciamento_faixa_de_dominio.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11308/pl_3746.2020.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11309/pl_3747.2020.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11311/pl_3748.2020-valido.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11312/pl_3749.2019.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11320/pl_3750.2020.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11322/pl_3751.2020.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11325/pl_3752.2020.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11465/pl_3753.2020.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11475/pl_3754.2020.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11476/pl_3755.2020.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11477/pl_3756.2020.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11478/pl_3757.2020.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11487/pl_3758.2020.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11479/pl_3759.2020.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11480/pl_3760.2020.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11605/pl_3761.2020.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11606/pl_3762.2020.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11607/pl_3763.2020.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11617/pl_3764.2020.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11624/pl_3765.2020.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11625/pl_3766.2020.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11657/pl_3767.2020.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11658/pl_3768.2020.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11787/060520_pl_3769.2020.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11679/pl_3770.2020.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11707/pl_3772.2020_ldo.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11834/pl_3773.2020.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11848/pl_3774.2020.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11849/pl_3775.2020.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11929/pl_3.776.2020.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11930/pl_3.777.2020.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11957/pl_3.778.2020.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11975/pl_3.779.2020.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12032/pl_3780.2020.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12074/pl_3782.2020.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12117/pl_3783.2020.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12225/pl_3.784.2020.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12226/pl_3.785.2020.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12315/pl_3786.2020.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12374/pl_3787.2020.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12390/pl_3788.2020.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12413/pl_3789.2020-.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12431/pl_3790.2020.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12435/pl_3.791.2020.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12454/pl_3792.2020.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12478/pl_3793.2020.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12495/pl_3.794.2020.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12481/pl_3795.2020_loa.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12512/pl_3796.2020.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12527/pl_3797.2020.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12597/pl_3798.2020.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12608/pl_3800.2020.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12633/pl_3801.2020.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12632/pl_3802.2020.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12644/pl_3803.2020.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11310/pl_01.2020.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11616/pll_2.2020_jardim_suspenso.docx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11678/pl_03.2020_semana_da_solidariedade.docx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11690/pll_4.2020_avenida_helcio_totino.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11697/pll_5.2020_rua_joaquim_elisio_raimundi.docx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11805/pll_6.2020_publicidade_e_transparencia.docx.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11832/pll_7.2020.docx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11855/pll_8.2020_estruturaorganizacional_arquivo.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11891/pll_09.2020_hino.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12028/pll_10.2020_conselho_protecao_dos_animais.docx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12094/pll_11.2020_bolsa_verde.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12116/pll_12.2020_rua_dr._jose_carlos_linhares_martino.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12160/pll_15.2020_incentivos_fiscais.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12165/pll_16.2020_semana_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12241/pll_17.2020_funcion._escritorios.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12299/pll_18.2020_rua_hamilton_leite.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12286/pll_19.2020_rua_geraldo_gomes_moreira.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12287/pll_20.2020_marlene_milani.doc" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12327/pll_21.2020_rua_claudio_marques.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12328/pll_22.2020_semana_do_ciclista.doc" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12432/pll_23.2020_semana_da_literatura.doc" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12477/pll_24.2020__isencao_concurso_publico_servico_eleitoral.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12494/pll_25.2020__caes_comunitarios.doc" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12515/pll_26.2020__boas_novas.doc" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12525/pll_27.2020_ferrugemhortas.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12530/pll_28.2020_fiotapraca.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12568/pll_29.2020_aninha_praca_sylvio_drumond.docx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12635/pll_30.2020_aninha_praca_sergio_barreto.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12634/plls_29.2020_aninha_praca_sylvio_drumond.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12191/pls_3783.2020.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12537/pl_3790.2020.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12073/plc_3781.2020.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12604/plc_3799.2020.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11392/pr_1.2020_cp_-_leo_-_silvia.doc" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11459/pr_2.2020_cons._publica_-_hermano_-_arthur.doc" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11460/pr_3.2020_cons._publica_-_betinho_-_michele.doc" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11519/pr_4.2020_cons._publica_-_pracata_-_terco_dos_homens.doc" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11520/pr_5.2020_cons._publica_-_rubinho_-_eliezer.doc" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11521/pr_6.2020_cons._publica_-_montanha_-_rotary.doc" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11524/pr_7.2020_cons._publica_-_fiota_-_maria.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11525/pr_8.2020_cons._publica_-_machadinho_-_renan.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11526/pr_9.2020_cons._publica_-_chico_-_larissa.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11527/pr_10.2020_cons._publica_-_ferrugem_-_jose_geraldo.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11528/pr_11.2020_cons._publica_-_pessata_-_amaramassa.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11529/pr_12.2020_cons._publica_-_osorio_-_raimundo.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11530/pr_13.2020_cons._publica_-_aninha_-_maria.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11604/pr_14.2020_coronavirus_-_mesa_diretora.doc" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11615/pr_15.2020_coronavirus_teleconfencia.doc" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11771/pr_16.2020_ch_-_thiago_rocha_marques.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11774/pr_17.2020_ml_-_grupo_ganga_zumba.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11775/pr_18.2020_ml_-_antonio_carlos_pires_maciel.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11799/pr_19.2020__mesa_diretora_arquivo_publico.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11814/pr_20.2020_-_joao_batista_-_hermano.docx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11844/pr_21.2020_ch_-_aninha_-_arlindo_lourenco_neves.doc" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11847/pr_22.2020_ch_-_machadinho_-_gilson_jose_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11850/pr_23.2020_ml_-_aninha_-_jose_maria_francisco.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11853/pr_24.2020_ch_-_ferrugem_-_gerson_moreira_barbosa.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11854/pr_25.2020_-_cancelamento_recesso_2020.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11866/pr_26.2020_ch_-_pessata_-_gustavo_jose_viana_duarte.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11880/pr_27.2020_ch_-osorio_-_diogo_de_assuncao_mesquita.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11881/pr_28.2020_ml_-_montanha_-_cleber_de_souza_gomides.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11883/pr_29.2020_ch_-_pracata_-_rosineide_maria_de_souza_felix.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11884/pr_30.2020_ml_-_pracata_-_maria_das_gracas_gomides_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11887/pr_31.2020_ml_-_betinho_-_luiz_henrique_silva_borges.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11896/pr_32.2020_ml_-_osorio_-_vanuza_arlindo_da_silva_sousa.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11913/pr_33.2020_ml_-_rubinho_-_andreza_ferreira_bargas_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11919/pr_34.2020_ml_-_chico_-_samuel_goncalves_pinto.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11925/pr_35.2020_ch_-_fiota_-_erika_aparecida_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11926/pr_36.2020_ch_-_betinho_-_joao_lourenco_de_castro.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11927/pr_37.2020_ch_-montanha_-_jose_bueno_de_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11931/pr_38.2020_ml_-_fiota_-_cristiane_fontes_s_bernardes.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11932/pr_39.2020_ml_-_sergio_-_luiz_donizete_firmino_alves.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11946/pr_40.2020_ch_-chico_-_jose_teixeira.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11954/pr_41.2020_ml_-_machadinho_-_big_moveis_ltda.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11981/pr_42.2020_ch_-leo_-_joao_carlos_da_silva.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11985/pr_43.2020_ml_-_pessata_-_ima.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12504/pr_44.2020_-_suspensao_concurso.doc" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12558/pr_45.2020_-_alteracao_regimento.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12027/pelom_01-2020.docx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11470/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11593/requerimento_02.2020.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11867/requerimento_03.2020.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12534/requerimento_07.2020.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12562/requerimento_08.2020.doc" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12578/requerimento_09.2020.doc" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12576/231120_veto_plc_05.2020.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/12563/veto_pl_24.2020.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11522/veto_pl_3752.2020.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2020/11648/veto_pl_3765.2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1191"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="137.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>