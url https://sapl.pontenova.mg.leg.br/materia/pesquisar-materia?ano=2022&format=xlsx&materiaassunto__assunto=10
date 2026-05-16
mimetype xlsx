--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,171 +54,171 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14343</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14343/ind._0005_2022_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14343/ind._0005_2022_aninha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando melhorias em praças do município.</t>
   </si>
   <si>
     <t>14475</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Suellenn Fisioterapeuta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14475/ind._0065_2022_suellenn.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14475/ind._0065_2022_suellenn.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervir junto à operadora de televisão Rede Globo pela melhoria na rede de transmissão.</t>
   </si>
   <si>
     <t>14630</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14630/ind._0135_2022_pessata_academia_ao_ar_livre_sao_judas_-_primavera.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14630/ind._0135_2022_pessata_academia_ao_ar_livre_sao_judas_-_primavera.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de academia ao ar livre no bairro São Judas, na divisa com o bairro Primavera, a pedido dos moradores das duas localidades. Nesse caso, a academia atenderia ambos os bairros.</t>
   </si>
   <si>
     <t>14635</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo colocar placas proibindo o tráfego de bicicletas na calçada da pista de caminhada, na praça do bairro Rasa. Muitas vezes, ao longo da rua Joaquim Machado Guimarães, as pessoas que utilizam a pista de caminhada são surpreendidas pelo uso indevido da pista por alguns ciclistas.</t>
   </si>
   <si>
     <t>14762</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14762/ind._0187_2022_ferrugem_-_poda_de_gramado.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14762/ind._0187_2022_ferrugem_-_poda_de_gramado.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar poda de gramado no campo do bairro São Pedro.</t>
   </si>
   <si>
     <t>15008</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15008/ind._0276_2022_osorio_demarcacao_da_quadra_do_bairro_sao_geraldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15008/ind._0276_2022_osorio_demarcacao_da_quadra_do_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo demarcar a quadra de esportes do bairro São Geraldo para possibilitar a prática de futsal e basquete.</t>
   </si>
   <si>
     <t>15163</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15163/ind._0328_2022_wagner_melhorias_para_a_quadra_do_bairro_sao_geraldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15163/ind._0328_2022_wagner_melhorias_para_a_quadra_do_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo refazimento de pintura e reparos em todo o alambrado que cerca a quadra do bairro São Geraldo.</t>
   </si>
   <si>
     <t>15893</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>Juquinha Santiago</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15893/ind._0554_2022_juquinha_-_academia_ar_livre_novo_horizonte.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15893/ind._0554_2022_juquinha_-_academia_ar_livre_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>Requer envio ofício ao Executivo solicitando instalar academia ao ar livre no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>14346</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14346/req.0001_2022_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14346/req.0001_2022_aninha.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo informações acerca do convênio entre Prefeitura e Sindicato Rural que autoriza o município a utilizar área pertencente ao Sindicato, ao lado da casa de eventos Babilônia, para fins de construção de um campo de futebol.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -525,68 +525,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14343/ind._0005_2022_aninha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14475/ind._0065_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14630/ind._0135_2022_pessata_academia_ao_ar_livre_sao_judas_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14762/ind._0187_2022_ferrugem_-_poda_de_gramado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15008/ind._0276_2022_osorio_demarcacao_da_quadra_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15163/ind._0328_2022_wagner_melhorias_para_a_quadra_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15893/ind._0554_2022_juquinha_-_academia_ar_livre_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14346/req.0001_2022_aninha.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14343/ind._0005_2022_aninha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14475/ind._0065_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14630/ind._0135_2022_pessata_academia_ao_ar_livre_sao_judas_-_primavera.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14762/ind._0187_2022_ferrugem_-_poda_de_gramado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15008/ind._0276_2022_osorio_demarcacao_da_quadra_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15163/ind._0328_2022_wagner_melhorias_para_a_quadra_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15893/ind._0554_2022_juquinha_-_academia_ar_livre_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14346/req.0001_2022_aninha.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>