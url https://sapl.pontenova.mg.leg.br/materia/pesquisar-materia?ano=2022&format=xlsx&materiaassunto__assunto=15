--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,288 +54,288 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14363</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Suellenn Fisioterapeuta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar limpeza de bueiro na avenida Getúlio Vargas.</t>
   </si>
   <si>
     <t>14365</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Dr. Wellerson Mayrink, Emerson Carvalho, Fiota, Guto Malta, Juquinha Santiago, Pracatá, Sérgio Ferrugem, Suellenn Fisioterapeuta, Wagner Gomides, Zé Osório, Zé Roberto Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14365/ind._17_2022_todos_os_vereadores.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14365/ind._17_2022_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo estabelecer melhorias no sistema de escoamento de água da rua José Otaviano Vieira Mosqueira, bairro Recanto das Pedras</t>
   </si>
   <si>
     <t>14366</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Juquinha Santiago</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14366/ind._18_2022_juquinha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14366/ind._18_2022_juquinha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo e ao DMAES solicitando providência, em caráter de urgência, quanto ao escoamento de esgoto entre as ruas José Godoi e Ananias Pereira Vilar, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>14368</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14368/ind._20_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14368/ind._20_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar a possibilidade de ampliação da rede pluvial na rua Afonso Senna, bairro Vale Verde.</t>
   </si>
   <si>
     <t>14531</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de limpeza dos bueiros da cidade.</t>
   </si>
   <si>
     <t>14536</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14536/ind._0099_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14536/ind._0099_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Providenciar avaliação sobre a possibilidade de troca do reservatório de água instalado no distrito de Vau-Açú.</t>
   </si>
   <si>
     <t>14554</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14554/ind._0106_2022_wagner_calcamento_da_rua_maiguel_martins_chaves.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14554/ind._0106_2022_wagner_calcamento_da_rua_maiguel_martins_chaves.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMOB, a solução definitiva para o problema que ocorre na rua Miguel Martins Chaves, no bairro Alto Boa Vista. Há tempos, foi feita uma obra no barranco, situado atrás do condomínio Edifício Residencial Sabrina, que desviou as águas das chuvas para as ruas laterais</t>
   </si>
   <si>
     <t>14556</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14556/ind._0107_2022_osorio_rede_de_esgoto_independente_rua_sto_antonio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14556/ind._0107_2022_osorio_rede_de_esgoto_independente_rua_sto_antonio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do Dmaes avaliar a possibilidade de construção de uma rede de esgoto independente na rua Santo Antônio, no bairro Palmeiras.</t>
   </si>
   <si>
     <t>14558</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14558/ind._0108_2022_osorio_vazamento_de_agua_e_esgoto_joao_mayrink_405.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14558/ind._0108_2022_osorio_vazamento_de_agua_e_esgoto_joao_mayrink_405.pdf</t>
   </si>
   <si>
     <t>Reiterando os ofícios 679/2021 e 708/2021, solicita que os órgãos competentes deem solução para o problema de erosão causando por vazamento de água e esgoto na rua João Mayrink, 405 - Cidade Nova.</t>
   </si>
   <si>
     <t>14582</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14582/ind._0119_2022_juquinha_-_dmaes_vazamento_coronel_emilio_martins.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14582/ind._0119_2022_juquinha_-_dmaes_vazamento_coronel_emilio_martins.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao DMAES solicitando realizar avaliação técnica quanto a um vazamento na rua Coronel Emílio Martins, bairro de Fátima.</t>
   </si>
   <si>
     <t>15055</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15055/ind._0288_2022_suellenn_-_esgoto_praca_vale_verde.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15055/ind._0288_2022_suellenn_-_esgoto_praca_vale_verde.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando solucionar problema relacionado a esgoto a céu aberto na Praça do Vale Verde.</t>
   </si>
   <si>
     <t>15061</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15061/ind._0293_2022_pessata_patrolamento_da_estrada_da_comunidade_quilombo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15061/ind._0293_2022_pessata_patrolamento_da_estrada_da_comunidade_quilombo.pdf</t>
   </si>
   <si>
     <t>Solicita providências em relação à rede de esgoto com vazamentos, há tempos, na rua das Azaléias, no bairro Rasa.</t>
   </si>
   <si>
     <t>15478</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo os seguintes serviços relacionados à Fazenda Paciência, estrada do Brito:_x000D_
 . Instalação de rede de esgoto,_x000D_
 .Iluminação do trecho, com colocação de 6 a 8 postes;_x000D_
 .Instalação de rede de abastecimento de água tratada.</t>
   </si>
   <si>
     <t>15487</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15487/ind._0422_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15487/ind._0422_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando avaliar, por meio da SEMOB, a possibilidade de instalação de um bueiro na Av. Arthur Bernardes</t>
   </si>
   <si>
     <t>15681</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15681/ind._0479_2022_aninha_colcocacao_de_tampa_em_bueiro.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15681/ind._0479_2022_aninha_colcocacao_de_tampa_em_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de tampa em um bueiro localizado na R. João de Souza Mendes, 90 - Progresso, em frente ao Rarô Bar.</t>
   </si>
   <si>
     <t>14716</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Guto Malta, Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14716/req.0076_2022_guto_informacoes_sobre_ete_vale_do_sereno.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14716/req.0076_2022_guto_informacoes_sobre_ete_vale_do_sereno.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo encaminhar a esta Casa todo o projeto de aprovação dos loteamentos Vale do Sereno I e Vale do Sereno II, bem como informar quais critérios para alocação da ETE e encontrar projeto específico da ETE, incluindo todos os licenciamentos ambientais, Relatório de Impacto Ambiental (RIMA), Estudo de Impacto de Vizinhança (EIV) e Resumo de Impacto de Vizinhança (RIV).</t>
   </si>
   <si>
     <t>15041</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15041/req.0145_2022__osorio_e_aninha_-_poco_artesiano_na_comunidade_do_cedro.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15041/req.0145_2022__osorio_e_aninha_-_poco_artesiano_na_comunidade_do_cedro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Dmaes informações sobre procedimento de colocação de poço artesiano na comunidade do Cedro.</t>
   </si>
   <si>
     <t>15862</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15862/req.0267_2022_osorio_poco_artesiano_comunidade_bom_sera.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15862/req.0267_2022_osorio_poco_artesiano_comunidade_bom_sera.pdf</t>
   </si>
   <si>
     <t>Solicita ao Dmaes informar a previsão para início do funcionamento do poço artesiano na Comunidade Bom Será.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -642,68 +642,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14365/ind._17_2022_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14366/ind._18_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14368/ind._20_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14536/ind._0099_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14554/ind._0106_2022_wagner_calcamento_da_rua_maiguel_martins_chaves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14556/ind._0107_2022_osorio_rede_de_esgoto_independente_rua_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14558/ind._0108_2022_osorio_vazamento_de_agua_e_esgoto_joao_mayrink_405.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14582/ind._0119_2022_juquinha_-_dmaes_vazamento_coronel_emilio_martins.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15055/ind._0288_2022_suellenn_-_esgoto_praca_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15061/ind._0293_2022_pessata_patrolamento_da_estrada_da_comunidade_quilombo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15487/ind._0422_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15681/ind._0479_2022_aninha_colcocacao_de_tampa_em_bueiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14716/req.0076_2022_guto_informacoes_sobre_ete_vale_do_sereno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15041/req.0145_2022__osorio_e_aninha_-_poco_artesiano_na_comunidade_do_cedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15862/req.0267_2022_osorio_poco_artesiano_comunidade_bom_sera.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14365/ind._17_2022_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14366/ind._18_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14368/ind._20_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14536/ind._0099_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14554/ind._0106_2022_wagner_calcamento_da_rua_maiguel_martins_chaves.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14556/ind._0107_2022_osorio_rede_de_esgoto_independente_rua_sto_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14558/ind._0108_2022_osorio_vazamento_de_agua_e_esgoto_joao_mayrink_405.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14582/ind._0119_2022_juquinha_-_dmaes_vazamento_coronel_emilio_martins.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15055/ind._0288_2022_suellenn_-_esgoto_praca_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15061/ind._0293_2022_pessata_patrolamento_da_estrada_da_comunidade_quilombo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15487/ind._0422_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15681/ind._0479_2022_aninha_colcocacao_de_tampa_em_bueiro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14716/req.0076_2022_guto_informacoes_sobre_ete_vale_do_sereno.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15041/req.0145_2022__osorio_e_aninha_-_poco_artesiano_na_comunidade_do_cedro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15862/req.0267_2022_osorio_poco_artesiano_comunidade_bom_sera.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>