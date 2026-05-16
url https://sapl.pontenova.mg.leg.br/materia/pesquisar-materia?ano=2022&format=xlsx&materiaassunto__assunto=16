--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,189 +54,189 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14399</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo fazer a limpeza diária da praça de Palmeiras.</t>
   </si>
   <si>
     <t>14635</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo colocar placas proibindo o tráfego de bicicletas na calçada da pista de caminhada, na praça do bairro Rasa. Muitas vezes, ao longo da rua Joaquim Machado Guimarães, as pessoas que utilizam a pista de caminhada são surpreendidas pelo uso indevido da pista por alguns ciclistas.</t>
   </si>
   <si>
     <t>14678</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14678/ind._0153_2022_ferrugem_-_corte_arvore_otavio_soares.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14678/ind._0153_2022_ferrugem_-_corte_arvore_otavio_soares.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar corte de árvore podre na avenida Otávio Soares, Palmeiras.</t>
   </si>
   <si>
     <t>14709</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Guto Malta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14709/ind._0160_2022_guto_informacoes_referentes_a_bares_e_restaurantes_-_paraiso.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14709/ind._0160_2022_guto_informacoes_referentes_a_bares_e_restaurantes_-_paraiso.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo encaminhar auto de infração, alvará de funcionamento e todas as informações pertinentes ao posicionamento de bares e restaurantes do bairro Paraíso, notadamente eventual ocupação irregular de espaço público.</t>
   </si>
   <si>
     <t>15632</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requer serviço de manutenção e reparos em três equipamentos da academia ao ar livre do bairro da Rasa.</t>
   </si>
   <si>
     <t>15712</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15712/ind._0500_2022_aninha_mudanca_de_banco_da_praca.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15712/ind._0500_2022_aninha_mudanca_de_banco_da_praca.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a mudança de local do banco da Praça Pedro Ferreira localizada na rua Padre João do Monte Medeiros, próximo ao número 500. O banco foi colocado um um local que dificulta a passagem das pessoas e precisa ser mudado para alguns metros à frente.</t>
   </si>
   <si>
     <t>15924</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15924/ind._0569_2022_pessata_academia_ao_ar_livre_na_alameda_triangulo_verde.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15924/ind._0569_2022_pessata_academia_ao_ar_livre_na_alameda_triangulo_verde.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de instalação de uma academia ao ar livre nas proximidades da entrada da Alameda Triângulo Verde.</t>
   </si>
   <si>
     <t>15927</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15927/ind._0570_2022_pessata_conserto_em_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15927/ind._0570_2022_pessata_conserto_em_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Reiterando a indicação 0463/2022, encaminhada ao Executivo através do ofício 0763/2022, solicita reparos nos equipamentos da academia ao ar livre localizada na praça do bairro Rasa.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink, Guto Malta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15154/pll_08.2022_inss.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15154/pll_08.2022_inss.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.199/2008, para prorrogar o prazo para o INSS iniciar a construção de sua sede própria em terreno doado pelo Município.</t>
   </si>
   <si>
     <t>15043</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15043/req.0146_2022__osorio_-_recolocacao_de_mesas_e_assentos_no_centro_historico.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15043/req.0146_2022__osorio_-_recolocacao_de_mesas_e_assentos_no_centro_historico.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informação a respeito da recolocação de mesas e assentos fixos, no Centro Histórico.</t>
   </si>
   <si>
     <t>15801</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações a respeito de compra de bebedouro já licitado para a SEMAM.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -552,68 +552,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14678/ind._0153_2022_ferrugem_-_corte_arvore_otavio_soares.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14709/ind._0160_2022_guto_informacoes_referentes_a_bares_e_restaurantes_-_paraiso.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15712/ind._0500_2022_aninha_mudanca_de_banco_da_praca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15924/ind._0569_2022_pessata_academia_ao_ar_livre_na_alameda_triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15927/ind._0570_2022_pessata_conserto_em_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15154/pll_08.2022_inss.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15043/req.0146_2022__osorio_-_recolocacao_de_mesas_e_assentos_no_centro_historico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14635/ind._0137_2022_pessata_colocacao_de_placas_probindo_trafego_de_bicicletas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14678/ind._0153_2022_ferrugem_-_corte_arvore_otavio_soares.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14709/ind._0160_2022_guto_informacoes_referentes_a_bares_e_restaurantes_-_paraiso.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15712/ind._0500_2022_aninha_mudanca_de_banco_da_praca.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15924/ind._0569_2022_pessata_academia_ao_ar_livre_na_alameda_triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15927/ind._0570_2022_pessata_conserto_em_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15154/pll_08.2022_inss.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15043/req.0146_2022__osorio_-_recolocacao_de_mesas_e_assentos_no_centro_historico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>