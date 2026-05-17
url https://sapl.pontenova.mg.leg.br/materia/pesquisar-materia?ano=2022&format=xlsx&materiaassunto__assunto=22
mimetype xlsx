--- v0 (2026-02-04)
+++ v1 (2026-05-17)
@@ -54,528 +54,528 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14533</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aninha de Fizica, Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14533/ind._0096_2022_aninha_wagner__colocacao_de_faixa_de_pedestre_entre_pacheco_e_sao_geraldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14533/ind._0096_2022_aninha_wagner__colocacao_de_faixa_de_pedestre_entre_pacheco_e_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de faixa elevada de pedestre em frente à Praça Maria Sodré, entre os bairros Pacheco e São Geraldo.</t>
   </si>
   <si>
     <t>14563</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14563/ind._0110_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14563/ind._0110_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer tapar um buraco que persiste na rua São Domingos Sávio, bairro Nossa Senhora Auxiliadora, próximo ao nº 40.</t>
   </si>
   <si>
     <t>14616</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14616/ind._0127.2022_wagner_redutor_velocidade_na_rua_carvalho_-_bairro_primavera.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14616/ind._0127.2022_wagner_redutor_velocidade_na_rua_carvalho_-_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMOB e DEMUTRAN, avaliação de possível instalação de redutor de velocidade, na Rua Carvalho, bairro Primavera, próximo ao número 381. Segundo moradores, muitas pessoas tem usado da via para andar em alta velocidade com os carros, o que tem colocado os moradores em risco.</t>
   </si>
   <si>
     <t>14664</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14664/ind._0148.2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14664/ind._0148.2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMOB, reparos na rua Presidente Antônio Carlos, em frente ao número 29, Centro.</t>
   </si>
   <si>
     <t>14665</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Juquinha Santiago</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14665/ind._0149_2022_juquinha_-_reparo_ponte_laticinio_porto_alegre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14665/ind._0149_2022_juquinha_-_reparo_ponte_laticinio_porto_alegre.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar reparos na ponte entre o trevo e o Laticínio Porto Alegre.</t>
   </si>
   <si>
     <t>14666</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14666/ind._0150.2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14666/ind._0150.2022_wagner.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da SEMOB, reparo em trecho da rua Nagem Chaim Burjaily, no Vau Açu.</t>
   </si>
   <si>
     <t>14673</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Dr. Wellerson Mayrink, Emerson Carvalho, Fiota, Guto Malta, Juquinha Santiago, Pracatá, Sérgio Ferrugem, Suellenn Fisioterapeuta, Wagner Gomides, Zé Osório, Zé Roberto Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14673/ind._0152_2022_todos_os_vereadores.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14673/ind._0152_2022_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem envio de ofício ao Executivo solicitando estabelecer melhorias nos bairros de Fátima, São Pedro, Cidade Nova.</t>
   </si>
   <si>
     <t>14683</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14683/ind._0157_2022_pessata_conserto_na_ponte_da_olaria_de_baixo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14683/ind._0157_2022_pessata_conserto_na_ponte_da_olaria_de_baixo.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo conserto na ponte da comunidade da Olaria de Baixo. A ponte está danificada há tempos, colocando em risco os motoristas e pedestres, com risco real de queda de criança e idoso devido às más condições do local.</t>
   </si>
   <si>
     <t>14712</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14712/ind._0163_2022_wellerson.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14712/ind._0163_2022_wellerson.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar a instalação de redutor de velocidade na parte baixa da Rua Assad Zaidan, antes e depois do CVT.</t>
   </si>
   <si>
     <t>14713</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14713/ind._0164_2022_wellerson.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14713/ind._0164_2022_wellerson.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da secretaria competente, a instalação de faixa elevada de pedestres na Rua Assad Zaidan.</t>
   </si>
   <si>
     <t>14814</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14814/ind._0205_2022_wagner_estacionamento_rotativo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14814/ind._0205_2022_wagner_estacionamento_rotativo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo aumentar o período de uso do rotativo na mesma vaga, bem como destinar fiscais para auxiliar a população no uso do aplicativo.</t>
   </si>
   <si>
     <t>14819</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14819/ind._0210_2022_pessata_faixa_elevada_de_pedestre_-_proximo_a_framacia_integrada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14819/ind._0210_2022_pessata_faixa_elevada_de_pedestre_-_proximo_a_framacia_integrada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de construção de uma faixa elevada de pedestre em frente à Farmácia Integrada, no bairro Triângulo.</t>
   </si>
   <si>
     <t>14845</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14845/ind._0221_2022_wellerson_construcao_de_passeio_em_frente_ao_supermercado_bh.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14845/ind._0221_2022_wellerson_construcao_de_passeio_em_frente_ao_supermercado_bh.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de passeio  na Av Francisco Vieira Martins, em continuidade ao passeio do bairro do Nova Almeida, em frente ao supermercado BH. Por não haver passeio no local, os pedestres andam no meio da rua, havendo, portanto, sérios riscos de atropelamento no local.</t>
   </si>
   <si>
     <t>14848</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14848/ind._0222_2022_wellerson_identificacao_das_ruas_do_bairro_nova_almeida.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14848/ind._0222_2022_wellerson_identificacao_das_ruas_do_bairro_nova_almeida.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de placas de identificação nas ruas do bairro Nova Almeida, tendo em vista que nenhuma das ruas apresentam identificação, dificultando o trabalho dos correios, motoboys, taxistas e de outros profissionais.</t>
   </si>
   <si>
     <t>14947</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14947/ind._0250_2022_wagner_-_sinalizacao_de_faixas_de_deficientes_e_idosos.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14947/ind._0250_2022_wagner_-_sinalizacao_de_faixas_de_deficientes_e_idosos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo , por meio do Demutran, o refazimento de sinalização horizontal ou vertical da vagas de deficientes físicos e idosos na cidade.</t>
   </si>
   <si>
     <t>14956</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14956/ind._0257_2022_osorio_e_aninha_-_placas_proibindo_estacionamento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14956/ind._0257_2022_osorio_e_aninha_-_placas_proibindo_estacionamento.pdf</t>
   </si>
   <si>
     <t>Colocação de placas proibindo estacionamento na av. João Evangelista de Almeida, próximo à entrada do Conjunto Habitacional Abdalla Felício.</t>
   </si>
   <si>
     <t>14967</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14967/ind._0264_2022_aninha_-_ponto_de_onibus_proximo_ao_bahamas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14967/ind._0264_2022_aninha_-_ponto_de_onibus_proximo_ao_bahamas.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando providências por parte do DEMUTRAN para evitar que veículos estacionem próximo ao ponto de ônibus localizado em frente ao Supermercado Bahamas. Usuários de transporte coletivo relatam que alguns veículos estacionam na av. Dr. Otávio Soares muito próximo a este ponto, o que obriga as pessoas a irem até o meio da rua para verificar se os ônibus estão vindo, correndo risco de atropelamento.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15017/ind._0279_2022_osorio_problemas_na_rua_antonio_semiao_de_carvalho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15017/ind._0279_2022_osorio_problemas_na_rua_antonio_semiao_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo solução para o problema do afundamento de parte da rua Antônio Semião de Carvalho, em frente ao PSF do Novo Horizonte. Próximo ao local há ainda muitos buracos que precisam ser tapados.</t>
   </si>
   <si>
     <t>15134</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15134/ind._0319_2022_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15134/ind._0319_2022_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar por meio do DEMUTRAN, intensificação da fiscalização do trânsito na região do entroncamento entre as ruas Dr. José Vieira Martins e Dom Bosco, onde comerciantes e moradores denunciam que ônibus da São Jorge que passam pelo local não contornam a rotatória corretamente, aumentando o risco de acidentes envolvendo pedestres e o outros veículos.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15140/ind._00322_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15140/ind._00322_2022_andre.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar o calçamento ou aplicação de massa asfáltica no final da Rua Paulo Afonso, bairro Copacabana, num trecho de cerca de 100 m.</t>
   </si>
   <si>
     <t>15159</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15159/ind._0327_2022_wagner_ponto_de_motoboys_em_frente_ao_bahamas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15159/ind._0327_2022_wagner_ponto_de_motoboys_em_frente_ao_bahamas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a volta do ponto de motoboys para a frente do Supermercado Bahamas.</t>
   </si>
   <si>
     <t>15294</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executivo a recolocação de dois quebra-molas na Av. Dr. Arthur Bernardes, que sumiram com a elevação do piso.</t>
   </si>
   <si>
     <t>15305</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervenção no trecho localizado à rua Tiradentes, em frente ao nº 455, no bairro Esplanada, em virtude de grande buraco que se formou na via.</t>
   </si>
   <si>
     <t>15387</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15387/ind._0386_2022_aninha_faixa_elevada_de_pedestre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15387/ind._0386_2022_aninha_faixa_elevada_de_pedestre.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de construção de uma faixa elevada de pedestre entre o Posto Pontenovense e a Boroni Beer.</t>
   </si>
   <si>
     <t>15388</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de a rua Carangola, no bairro Santo voltar a ser mão e contramão.</t>
   </si>
   <si>
     <t>15435</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15435/ind._0396_2022_wagner_redutor_de_velocidade_na_rua_carlos_gomes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15435/ind._0396_2022_wagner_redutor_de_velocidade_na_rua_carlos_gomes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do Demutran, avaliar a possibilidade de instalação de redutor de velocidade na Rua Carlos Gomes, próximo ao numero 250, no bairro Esplanada.</t>
   </si>
   <si>
     <t>15581</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15581/ind._0444_2022_osorio_poda_de_arvore_na_rua_marcos_giardini.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15581/ind._0444_2022_osorio_poda_de_arvore_na_rua_marcos_giardini.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo poda de árvore na curva da rua Marcos Giardini, no bairro Copacabana, após a captação de água do Dmaes.</t>
   </si>
   <si>
     <t>15582</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15582/ind._0445_2022_osorio_mudanca_de_placas_de_carga_e_descarga.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15582/ind._0445_2022_osorio_mudanca_de_placas_de_carga_e_descarga.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudar a possibilidade de mudança das placas de carga e descarga na avenida Custódio Silva, dos números 136 ao 152 para os números 74 a 90.</t>
   </si>
   <si>
     <t>15627</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15627/ind._0460_2022_fiota_der_tapa-buracos_entrada_da_ponte_do_pontal.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15627/ind._0460_2022_fiota_der_tapa-buracos_entrada_da_ponte_do_pontal.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER tapar buracos na entrada da ponte do Pontal.</t>
   </si>
   <si>
     <t>15640</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15640/ind._0467_2022_wagner_mudanca_de_ponto_de_onibus_na_av._custodio_silva.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15640/ind._0467_2022_wagner_mudanca_de_ponto_de_onibus_na_av._custodio_silva.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto ao Demutran para que seja colocado mais um ponto de ônibus na Av. Custódio Silva, próximo ao Posto Rio Doce, em frente ao Uai.</t>
   </si>
   <si>
     <t>15873</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15873/ind._0544_2022_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15873/ind._0544_2022_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de redutor de velocidade na rua da Praça Principal, próximo ao nº 167 e à igreja católica do bairro Ana Florência.</t>
   </si>
   <si>
     <t>16080</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16080/ind._0624_2022_pracata_-_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16080/ind._0624_2022_pracata_-_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao DEMUTRAN estudo de viabilidade visando instalação de redutor de velocidade na Rua Mário Martins de Freitas no trecho entre o Japa Sombrero e a sede da SEMAM.</t>
   </si>
   <si>
     <t>14793</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Aninha de Fizica, Emerson Carvalho, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14793/req.0090_2022_osorio_e_aninha_-_cobranca_fracionada_de_estacionamento_rotativo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14793/req.0090_2022_osorio_e_aninha_-_cobranca_fracionada_de_estacionamento_rotativo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo cópia do contrato firmado entre o Município e a empresa responsável pela cobrança do estacionamento rotativo, bem informar se há algum estudo em andamento visando a cobrança fracionada do estacionamento rotativo, proporcional ao tempo de uso da vaga.</t>
   </si>
   <si>
     <t>14873</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14873/req.0105_2022_aninha_transito_bairro_pacheco.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14873/req.0105_2022_aninha_transito_bairro_pacheco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se as mudanças no trânsito e a construção dos redutores de velocidade do bairro Pacheco irão ocorrer no mês de maio/2022.</t>
   </si>
   <si>
     <t>14939</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14939/req.0125_2022_osorio_aninha_-_transporte_de_estudantes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14939/req.0125_2022_osorio_aninha_-_transporte_de_estudantes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informação relacionada ao transporte de estudantes pontenovenses de nível superior que estudam em outro Município.</t>
   </si>
   <si>
     <t>14940</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14940/req.0126_2022_osorio_aninha_-_colocacao_de_placas_de_idenfificacao_de_vias.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14940/req.0126_2022_osorio_aninha_-_colocacao_de_placas_de_idenfificacao_de_vias.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando a empresa contratada colocação de placas de identificação de ruas na cidade retornará com esse trabalho</t>
   </si>
   <si>
     <t>14943</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14943/req.0128_2022_osorio_aninha_-_lavagem_e_manutencao_de_veiculos.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14943/req.0128_2022_osorio_aninha_-_lavagem_e_manutencao_de_veiculos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informação sobre local para lavagem  e manutenção de veículos da SEMAM e SEMED.</t>
   </si>
   <si>
     <t>16059</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16059/req.0295_2022_wagner_asfaltamento_da_rua_jose_alberto_bergamini.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16059/req.0295_2022_wagner_asfaltamento_da_rua_jose_alberto_bergamini.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se há previsão para asfaltamento da rua José Alberto Bergamini, no bairro São Geraldo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -882,68 +882,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14533/ind._0096_2022_aninha_wagner__colocacao_de_faixa_de_pedestre_entre_pacheco_e_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14563/ind._0110_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14616/ind._0127.2022_wagner_redutor_velocidade_na_rua_carvalho_-_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14664/ind._0148.2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14665/ind._0149_2022_juquinha_-_reparo_ponte_laticinio_porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14666/ind._0150.2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14673/ind._0152_2022_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14683/ind._0157_2022_pessata_conserto_na_ponte_da_olaria_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14712/ind._0163_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14713/ind._0164_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14814/ind._0205_2022_wagner_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14819/ind._0210_2022_pessata_faixa_elevada_de_pedestre_-_proximo_a_framacia_integrada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14845/ind._0221_2022_wellerson_construcao_de_passeio_em_frente_ao_supermercado_bh.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14848/ind._0222_2022_wellerson_identificacao_das_ruas_do_bairro_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14947/ind._0250_2022_wagner_-_sinalizacao_de_faixas_de_deficientes_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14956/ind._0257_2022_osorio_e_aninha_-_placas_proibindo_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14967/ind._0264_2022_aninha_-_ponto_de_onibus_proximo_ao_bahamas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15017/ind._0279_2022_osorio_problemas_na_rua_antonio_semiao_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15134/ind._0319_2022_aninha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15140/ind._00322_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15159/ind._0327_2022_wagner_ponto_de_motoboys_em_frente_ao_bahamas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15387/ind._0386_2022_aninha_faixa_elevada_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15435/ind._0396_2022_wagner_redutor_de_velocidade_na_rua_carlos_gomes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15581/ind._0444_2022_osorio_poda_de_arvore_na_rua_marcos_giardini.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15582/ind._0445_2022_osorio_mudanca_de_placas_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15627/ind._0460_2022_fiota_der_tapa-buracos_entrada_da_ponte_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15640/ind._0467_2022_wagner_mudanca_de_ponto_de_onibus_na_av._custodio_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15873/ind._0544_2022_pessata.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16080/ind._0624_2022_pracata_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14793/req.0090_2022_osorio_e_aninha_-_cobranca_fracionada_de_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14873/req.0105_2022_aninha_transito_bairro_pacheco.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14939/req.0125_2022_osorio_aninha_-_transporte_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14940/req.0126_2022_osorio_aninha_-_colocacao_de_placas_de_idenfificacao_de_vias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14943/req.0128_2022_osorio_aninha_-_lavagem_e_manutencao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16059/req.0295_2022_wagner_asfaltamento_da_rua_jose_alberto_bergamini.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14533/ind._0096_2022_aninha_wagner__colocacao_de_faixa_de_pedestre_entre_pacheco_e_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14563/ind._0110_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14616/ind._0127.2022_wagner_redutor_velocidade_na_rua_carvalho_-_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14664/ind._0148.2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14665/ind._0149_2022_juquinha_-_reparo_ponte_laticinio_porto_alegre.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14666/ind._0150.2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14673/ind._0152_2022_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14683/ind._0157_2022_pessata_conserto_na_ponte_da_olaria_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14712/ind._0163_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14713/ind._0164_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14814/ind._0205_2022_wagner_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14819/ind._0210_2022_pessata_faixa_elevada_de_pedestre_-_proximo_a_framacia_integrada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14845/ind._0221_2022_wellerson_construcao_de_passeio_em_frente_ao_supermercado_bh.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14848/ind._0222_2022_wellerson_identificacao_das_ruas_do_bairro_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14947/ind._0250_2022_wagner_-_sinalizacao_de_faixas_de_deficientes_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14956/ind._0257_2022_osorio_e_aninha_-_placas_proibindo_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14967/ind._0264_2022_aninha_-_ponto_de_onibus_proximo_ao_bahamas.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15017/ind._0279_2022_osorio_problemas_na_rua_antonio_semiao_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15134/ind._0319_2022_aninha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15140/ind._00322_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15159/ind._0327_2022_wagner_ponto_de_motoboys_em_frente_ao_bahamas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15387/ind._0386_2022_aninha_faixa_elevada_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15435/ind._0396_2022_wagner_redutor_de_velocidade_na_rua_carlos_gomes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15581/ind._0444_2022_osorio_poda_de_arvore_na_rua_marcos_giardini.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15582/ind._0445_2022_osorio_mudanca_de_placas_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15627/ind._0460_2022_fiota_der_tapa-buracos_entrada_da_ponte_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15640/ind._0467_2022_wagner_mudanca_de_ponto_de_onibus_na_av._custodio_silva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15873/ind._0544_2022_pessata.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16080/ind._0624_2022_pracata_-_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14793/req.0090_2022_osorio_e_aninha_-_cobranca_fracionada_de_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14873/req.0105_2022_aninha_transito_bairro_pacheco.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14939/req.0125_2022_osorio_aninha_-_transporte_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14940/req.0126_2022_osorio_aninha_-_colocacao_de_placas_de_idenfificacao_de_vias.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14943/req.0128_2022_osorio_aninha_-_lavagem_e_manutencao_de_veiculos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16059/req.0295_2022_wagner_asfaltamento_da_rua_jose_alberto_bergamini.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>