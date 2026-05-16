--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,589 +54,589 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14440</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14440/ind._0054_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14440/ind._0054_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita instalar braço de IP em poste localizado em frente ao nº 234, na Rua João de Sousa Mendes, bairro Progresso.</t>
   </si>
   <si>
     <t>14442</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14442/ind._0055_2022_pessata_-_iluminacao_de_ruas_e_quadra_de_esportes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14442/ind._0055_2022_pessata_-_iluminacao_de_ruas_e_quadra_de_esportes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias na iluminação nos seguintes locais: 1) Rua Anunciata Harmendani, no bairro Vale Suiço.; 2) Rua Maria Ignácia de Almeida e Rua Wallace Eudes de Souza Rodrigues, ambas no bairro Nova Copacabana. Solicita ainda instalar iluminação na quadra do bairro São Geraldo.</t>
   </si>
   <si>
     <t>14445</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14445/ind._0057_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14445/ind._0057_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na Av. Getúlio Vargas, em frente ao nº 314, pois com o trânsito intenso de veículos está se formando uma cratera que coloca em risco de queda um poste da Cemig e ameaça a estrutura da casa em frente.</t>
   </si>
   <si>
     <t>14448</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14448/ind._0059_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14448/ind._0059_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mais um braço de iluminação pública no poste em frente ao nº 1.146, na Av. Custódio Silva.</t>
   </si>
   <si>
     <t>14461</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14461/ind._0061_2022_osorio_-_iluminacao_gentio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14461/ind._0061_2022_osorio_-_iluminacao_gentio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalar poste para atender o centro Comunitário e Unidade de Saúde na comunidade do Gentio.</t>
   </si>
   <si>
     <t>14473</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>André Pessata, Emerson Carvalho, Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14473/ind._0063_2022_fiota_pessata_e_emerson_-_iluminacao_trecho_rasa_a_sargacos.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14473/ind._0063_2022_fiota_pessata_e_emerson_-_iluminacao_trecho_rasa_a_sargacos.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de iluminação da ponte da Rasa até a Comunidade Sargaços.</t>
   </si>
   <si>
     <t>14474</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14474/ind._0064_2022_aninhae_osorio_-_iluminacao_ponte_copacabana.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14474/ind._0064_2022_aninhae_osorio_-_iluminacao_ponte_copacabana.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de iluminação na ponte localizada na rua Copacabana, no bairro Copacabana.</t>
   </si>
   <si>
     <t>14477</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14477/ind._0066_2022_pessata_-_iluminacao_praca_das_flores.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14477/ind._0066_2022_pessata_-_iluminacao_praca_das_flores.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de iluminação na Praça das Flores, no bairro Santa Teresa.</t>
   </si>
   <si>
     <t>14481</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Juquinha Santiago</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14481/ind._0067_2022_juquinha_-_iluminacao_praca_do_bairro_fortaleza.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14481/ind._0067_2022_juquinha_-_iluminacao_praca_do_bairro_fortaleza.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de iluminação na Praça do bairro Fortaleza.</t>
   </si>
   <si>
     <t>14496</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14496/ind._0078_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14496/ind._0078_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf</t>
   </si>
   <si>
     <t>Solicita envio de ofício ao Executivo solicitando a instalação de dois postes na travessa José  Vicente de Godoy  no bairro Wilson de Carvalho no distrito de Vau Açu. Moradores dependem da instalação destes postes para ligação de padrões de energia nas residências.</t>
   </si>
   <si>
     <t>14498</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14498/ind._0080_2022_pracata_iluminacao_e_troca_de_lampadas_na_av_custodio_silva.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14498/ind._0080_2022_pracata_iluminacao_e_troca_de_lampadas_na_av_custodio_silva.pdf</t>
   </si>
   <si>
     <t>Enviar ofício ao  Executivo solicitando a recolocação dos postes de iluminação pública na beira rio (avenida Custódio Silva) em frente ao Aço Salles ._x000D_
 Os postes foram retirados na enchente passada, devido à queda do muro  e não foram recolocados. Além das instalações dos postes, há a necessidade de troca de sete lâmpadas que estão apagadas na mesma avenida próximo  ao local que está muito escuro, trazendo risco às pessoas que transitam pelo local.</t>
   </si>
   <si>
     <t>14513</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14513/ind._0086_2022_ferrugem.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14513/ind._0086_2022_ferrugem.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervir por melhorias na travessa Luís Otoni de Oliveira (poda de árvore/CEMIG e troca de lâmpadas/CIMVALPI)</t>
   </si>
   <si>
     <t>14524</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14524/ind._0088_2022_pessata_troca_de_lampadas_rasa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14524/ind._0088_2022_pessata_troca_de_lampadas_rasa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto à CIMVALPI para que seja efetuada a troca de lâmpada queimada, localizada na travessa Joaquim Machado Guimarães, próximo ao número 26 (primeiro poste da travessa), no bairro Rasa.</t>
   </si>
   <si>
     <t>14538</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Suellenn Fisioterapeuta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14538/ind._0101_2022_suellenn.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14538/ind._0101_2022_suellenn.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando pedido de estabelecer melhorias na rua Idelfonso Marliere, bairro Rosário.</t>
   </si>
   <si>
     <t>14567</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14567/ind._0114_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14567/ind._0114_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer serviço de iluminação pública na Praça da Chácara das Flores.</t>
   </si>
   <si>
     <t>14617</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14617/ind._0128.2022_wagner_iluminacao_rua_walter_isaac_-_bairro_fortaleza.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14617/ind._0128.2022_wagner_iluminacao_rua_walter_isaac_-_bairro_fortaleza.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mais um poste de iluminação pública ou um novo braço nos postes já existentes, na Rua Walter Isaac, próximo ao número 171 - Fortaleza. A rua hoje só conta com dois postes e conforme os moradores, parte dela tem ficado sem iluminação, o que tem facilitado o uso de drogas no local e o aumento da sensação de insegurança da população.</t>
   </si>
   <si>
     <t>14639</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14639/ind._0140_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14639/ind._0140_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo intervir, junto ao CIMVALPI, para que seja feita troca no tipo das lâmpadas no acesso ao campo do Real.</t>
   </si>
   <si>
     <t>14651</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14651/ind._0144_2022_suellenn_vila_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14651/ind._0144_2022_suellenn_vila_oliveira.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando estabelecer melhorias no bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>14656</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14656/ind._0146_2022_juquinha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14656/ind._0146_2022_juquinha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao CIMVALPI solicitando estabelecer melhorias na iluminação da rua Padre Nicola Caríssimo, bairro Palmeiras.</t>
   </si>
   <si>
     <t>14681</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14681/ind._0156_2022_pessata_-iluminacao_residencial_triangulo_verde.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14681/ind._0156_2022_pessata_-iluminacao_residencial_triangulo_verde.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de um braço de ip no poste localizado na esquina da Alameda Triângulo Verde, bem como a colocação de mais um poste entre os números 88 e 86, na mesma alameda no bairro Triângulo Verde.</t>
   </si>
   <si>
     <t>14753</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14753/ind._0181_2022_wagner_poda_de_arvore-_bairro_ana_florencia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14753/ind._0181_2022_wagner_poda_de_arvore-_bairro_ana_florencia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMAM. poda de árvores e capina na rua Orlando Geraldo, bairro Ana Florência . Os galhos das árvores estão tampando a iluminação pública e o mato invadindo a via.</t>
   </si>
   <si>
     <t>14768</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14768/ind._0190_2022_wellerson.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14768/ind._0190_2022_wellerson.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar a instalação de refletores debaixo da Ponte do Bahamas, em frente ao CVT.</t>
   </si>
   <si>
     <t>14778</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14778/ind._0192_2022_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14778/ind._0192_2022_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpada queimada no encontro das ruas Maria Pacheco com João Sette.</t>
   </si>
   <si>
     <t>14798</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14798/ind._0198_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14798/ind._0198_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Solicita troca de lâmpadas em dois postes na Av. João Evangelista de Almeida, próximo ao nº 2.580 (proximidade da rua Manoel Eleutério, que dá acesso à Comunidade Defunto Chico).</t>
   </si>
   <si>
     <t>14806</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14806/ind._0201_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14806/ind._0201_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de poste equipado no final da rua Vigário João Paulo, no final da rua - bairro Centro.</t>
   </si>
   <si>
     <t>14821</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14821/ind._0212_2022_pracata_extensao_de_rede_eletrica_vau-acu.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14821/ind._0212_2022_pracata_extensao_de_rede_eletrica_vau-acu.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de 2 postes na rua São Sebastião, próximo ao número 320, no distrito do Vau-Açu para extensão da rede elétrica visando atender duas residências.</t>
   </si>
   <si>
     <t>15054</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15054/ind._0287_2022_suellenn_-_iluminacao_travessa_portela.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15054/ind._0287_2022_suellenn_-_iluminacao_travessa_portela.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando estabelecer melhorias na iluminação na travessa Portela, bairro Primeiro de Maio</t>
   </si>
   <si>
     <t>15058</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15058/ind._0290_2022_pessata_complementacao_rede_iluminacao_publica.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15058/ind._0290_2022_pessata_complementacao_rede_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo serviço de complemento da rede de iluminação pública na rua do Campo, a partir do nº 270, no bairro Rasa, a pedido dos moradores.</t>
   </si>
   <si>
     <t>15157</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15157/ind._0325_2022_fiota_-_instalacao_de_um_poste.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15157/ind._0325_2022_fiota_-_instalacao_de_um_poste.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um poste na rua Minas Gerais, bairro Vila Alvarenga, perto da lavanderia.</t>
   </si>
   <si>
     <t>15207</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15207/ind._00332_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15207/ind._00332_2022_andre.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de um braço de IP no poste localizado na esquina da rua Alameda Triângulo Verde, em frente ao número 106, bairro Residencial Triângulo Verde, a pedido dos moradores.</t>
   </si>
   <si>
     <t>15243</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15243/ind._00352_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15243/ind._00352_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo interceder junto à CEMIG pela ampliação do fornecimento de energia na comunidade do Massangano (Gravatá, Sítio Velho).</t>
   </si>
   <si>
     <t>15291</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15291/ind._00353_2022_aninha_braco_ip_praca_do_bairro_sao_geraldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15291/ind._00353_2022_aninha_braco_ip_praca_do_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de um braço de IP na Praça Pedro Ferreira, localizada na rua Padre João do Monte Medeiros, próximo ao nº 500, no bairro São Geraldo.</t>
   </si>
   <si>
     <t>15437</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15437/ind._0398_2022_wagner_troca_de_lampadas_rua_edith_maria_silva.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15437/ind._0398_2022_wagner_troca_de_lampadas_rua_edith_maria_silva.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a troca de 3 luminárias na rua Edith Maria Silva, no bairro Triângulo, de mercúrio para led.</t>
   </si>
   <si>
     <t>15463</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15463/ind._0409_2022_fiota_afastamento_de_rede_eletrica.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15463/ind._0409_2022_fiota_afastamento_de_rede_eletrica.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto ao órgão responsável para que seja feito o afastamento de rede elétrica da residência localizada à rua Norival José da Silva, próximo ao número 319.</t>
   </si>
   <si>
     <t>15478</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo os seguintes serviços relacionados à Fazenda Paciência, estrada do Brito:_x000D_
 . Instalação de rede de esgoto,_x000D_
 .Iluminação do trecho, com colocação de 6 a 8 postes;_x000D_
 .Instalação de rede de abastecimento de água tratada.</t>
   </si>
   <si>
     <t>15580</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15580/ind._0438_2022_osorio_extensao_rede_elatrica_bom_sera.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15580/ind._0438_2022_osorio_extensao_rede_elatrica_bom_sera.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a extensão da rede elétrica do asfalto até a Comunidade Bom Será.</t>
   </si>
   <si>
     <t>15686</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15686/ind._0483_2022_pracata_troca_de_lampadas_na_rua_jose_andre_de_almeida.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15686/ind._0483_2022_pracata_troca_de_lampadas_na_rua_jose_andre_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicita ao CIMVALPI a troca de lâmpadas queimadas na rua José André de Almeida, em frente ao nº 467, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>15872</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15872/ind._0543_2022_aninha_ranchos_novos_iluminacao.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15872/ind._0543_2022_aninha_ranchos_novos_iluminacao.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando intervir junto ao CIMVALPI por melhorias na iluminação na comunidade Ranchos Novos</t>
   </si>
   <si>
     <t>15919</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15919/ind._0564_2022_pessata_troca_de_lampadas_queimadas_na_escadaria_da_rod._nova.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15919/ind._0564_2022_pessata_troca_de_lampadas_queimadas_na_escadaria_da_rod._nova.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo troca de lâmpadas queimadas na escadaria da Rodoviária Nova, próximo ao portão dos fundos da escola Municipal.</t>
   </si>
   <si>
     <t>15131</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15131/req.0159_2022_osorio_substituicao_de_lampadas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15131/req.0159_2022_osorio_substituicao_de_lampadas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar se há planejamento para troca de lâmpadas comuns para lâmpadas de led na rua Senador Miguel Lama, no Centro.</t>
   </si>
   <si>
     <t>15208</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15208/req.0164_2022_osorio_construcao_fora_de_apps.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15208/req.0164_2022_osorio_construcao_fora_de_apps.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre acordo entre o Município e o Ministério Público para colocação de energia elétrica na comunidade Vilela.</t>
   </si>
   <si>
     <t>15528</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Emerson Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15528/req.0219_2022_emerson.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15528/req.0219_2022_emerson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informações sobre a realização de melhorias na iluminação pública em diversos pontos da cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -943,68 +943,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14440/ind._0054_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14442/ind._0055_2022_pessata_-_iluminacao_de_ruas_e_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14445/ind._0057_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14448/ind._0059_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14461/ind._0061_2022_osorio_-_iluminacao_gentio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14473/ind._0063_2022_fiota_pessata_e_emerson_-_iluminacao_trecho_rasa_a_sargacos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14474/ind._0064_2022_aninhae_osorio_-_iluminacao_ponte_copacabana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14477/ind._0066_2022_pessata_-_iluminacao_praca_das_flores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14481/ind._0067_2022_juquinha_-_iluminacao_praca_do_bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14496/ind._0078_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14498/ind._0080_2022_pracata_iluminacao_e_troca_de_lampadas_na_av_custodio_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14513/ind._0086_2022_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14524/ind._0088_2022_pessata_troca_de_lampadas_rasa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14538/ind._0101_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14567/ind._0114_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14617/ind._0128.2022_wagner_iluminacao_rua_walter_isaac_-_bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14639/ind._0140_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14651/ind._0144_2022_suellenn_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14656/ind._0146_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14681/ind._0156_2022_pessata_-iluminacao_residencial_triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14753/ind._0181_2022_wagner_poda_de_arvore-_bairro_ana_florencia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14768/ind._0190_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14778/ind._0192_2022_aninha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14798/ind._0198_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14806/ind._0201_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14821/ind._0212_2022_pracata_extensao_de_rede_eletrica_vau-acu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15054/ind._0287_2022_suellenn_-_iluminacao_travessa_portela.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15058/ind._0290_2022_pessata_complementacao_rede_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15157/ind._0325_2022_fiota_-_instalacao_de_um_poste.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15207/ind._00332_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15243/ind._00352_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15291/ind._00353_2022_aninha_braco_ip_praca_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15437/ind._0398_2022_wagner_troca_de_lampadas_rua_edith_maria_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15463/ind._0409_2022_fiota_afastamento_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15580/ind._0438_2022_osorio_extensao_rede_elatrica_bom_sera.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15686/ind._0483_2022_pracata_troca_de_lampadas_na_rua_jose_andre_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15872/ind._0543_2022_aninha_ranchos_novos_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15919/ind._0564_2022_pessata_troca_de_lampadas_queimadas_na_escadaria_da_rod._nova.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15131/req.0159_2022_osorio_substituicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15208/req.0164_2022_osorio_construcao_fora_de_apps.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15528/req.0219_2022_emerson.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14440/ind._0054_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14442/ind._0055_2022_pessata_-_iluminacao_de_ruas_e_quadra_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14445/ind._0057_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14448/ind._0059_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14461/ind._0061_2022_osorio_-_iluminacao_gentio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14473/ind._0063_2022_fiota_pessata_e_emerson_-_iluminacao_trecho_rasa_a_sargacos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14474/ind._0064_2022_aninhae_osorio_-_iluminacao_ponte_copacabana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14477/ind._0066_2022_pessata_-_iluminacao_praca_das_flores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14481/ind._0067_2022_juquinha_-_iluminacao_praca_do_bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14496/ind._0078_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14498/ind._0080_2022_pracata_iluminacao_e_troca_de_lampadas_na_av_custodio_silva.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14513/ind._0086_2022_ferrugem.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14524/ind._0088_2022_pessata_troca_de_lampadas_rasa.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14538/ind._0101_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14567/ind._0114_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14617/ind._0128.2022_wagner_iluminacao_rua_walter_isaac_-_bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14639/ind._0140_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14651/ind._0144_2022_suellenn_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14656/ind._0146_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14681/ind._0156_2022_pessata_-iluminacao_residencial_triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14753/ind._0181_2022_wagner_poda_de_arvore-_bairro_ana_florencia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14768/ind._0190_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14778/ind._0192_2022_aninha.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14798/ind._0198_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14806/ind._0201_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14821/ind._0212_2022_pracata_extensao_de_rede_eletrica_vau-acu.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15054/ind._0287_2022_suellenn_-_iluminacao_travessa_portela.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15058/ind._0290_2022_pessata_complementacao_rede_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15157/ind._0325_2022_fiota_-_instalacao_de_um_poste.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15207/ind._00332_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15243/ind._00352_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15291/ind._00353_2022_aninha_braco_ip_praca_do_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15437/ind._0398_2022_wagner_troca_de_lampadas_rua_edith_maria_silva.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15463/ind._0409_2022_fiota_afastamento_de_rede_eletrica.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15478/ind._0417_2022_pessata_comunidade_fazenda_paciencia.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15580/ind._0438_2022_osorio_extensao_rede_elatrica_bom_sera.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15686/ind._0483_2022_pracata_troca_de_lampadas_na_rua_jose_andre_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15872/ind._0543_2022_aninha_ranchos_novos_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15919/ind._0564_2022_pessata_troca_de_lampadas_queimadas_na_escadaria_da_rod._nova.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15131/req.0159_2022_osorio_substituicao_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15208/req.0164_2022_osorio_construcao_fora_de_apps.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15528/req.0219_2022_emerson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>