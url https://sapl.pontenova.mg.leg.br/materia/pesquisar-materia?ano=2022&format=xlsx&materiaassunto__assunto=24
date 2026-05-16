--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,687 +54,687 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14355</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Suellenn Fisioterapeuta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14355/ind.09_2022_suellenn.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14355/ind.09_2022_suellenn.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando pedido de instalação de contêiner na rua Guanabara, Pacheco.</t>
   </si>
   <si>
     <t>14356</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14356/ind._10_2022_suellenn.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14356/ind._10_2022_suellenn.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar limpeza na rua Marcos Giardine, em frente à estação de água do DMAES.</t>
   </si>
   <si>
     <t>14363</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar limpeza de bueiro na avenida Getúlio Vargas.</t>
   </si>
   <si>
     <t>14367</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Juquinha Santiago</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14367/ind._19_2022_juquinha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14367/ind._19_2022_juquinha.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo realizar a retirada de terra de barranco que desceu na rua Bom Jesus, próximo ao número 300.</t>
   </si>
   <si>
     <t>14376</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14376/ind._0022_2022_wagner_-_limpeza_bairro_central.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14376/ind._0022_2022_wagner_-_limpeza_bairro_central.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto à SEMOB para que seja retirada toda a terra alocada na praça e nas ruas do bairro Central, bem como limpeza do local. Há mais de um ano a população sofre com isso. Em época de chuvas a terra vira barro, em época de seca vira poeira, prejudicando sempre os moradores.</t>
   </si>
   <si>
     <t>14379</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14379/ind._0025_2022_suellenn.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14379/ind._0025_2022_suellenn.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando executar melhorias no bairro Bom Pastor.</t>
   </si>
   <si>
     <t>14383</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14383/ind._0027_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14383/ind._0027_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer limpeza e capina da pista de caminhada do bairro Santo Antônio I até a ponte do bairro da Rasa.</t>
   </si>
   <si>
     <t>14385</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14385/ind._0028_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14385/ind._0028_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer que seja tomada providências quanto à obra do PSF Santo Antônio, pois continua descendo lama, causando grande transtorno na rua.</t>
   </si>
   <si>
     <t>14399</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo fazer a limpeza diária da praça de Palmeiras.</t>
   </si>
   <si>
     <t>14420</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14420/ind._0043_2022_wagner_-_reparos_passarela_vila_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14420/ind._0043_2022_wagner_-_reparos_passarela_vila_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na passarela que liga o Bairro Vila Oliveira ao Santa Tereza.</t>
   </si>
   <si>
     <t>14421</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14421/ind._0044_2022_wagner_-_capina_passeio_escola_caetano_marinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14421/ind._0044_2022_wagner_-_capina_passeio_escola_caetano_marinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina em toda a extensão da Escola Estadual Caetano Marinho, localizada na Rua Eugênia Teixeira Bráulio, nº 403, bairro Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>14446</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14446/ind._0058_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14446/ind._0058_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e capina da rua Sebastião Francisco de Oliveira, onde há muito mato, principalmente próximo ao nº 236.</t>
   </si>
   <si>
     <t>14487</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14487/ind._0071_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14487/ind._0071_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMOB, a limpeza de trecho da Rua Carangola, onde caiu um barranco que invadiu a pista, dificultando o trânsito no local.</t>
   </si>
   <si>
     <t>14488</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14488/ind._0072_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14488/ind._0072_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMOB, limpeza e reparos na rua Coronel Emilio Martins, próximo ao nº 1.005.</t>
   </si>
   <si>
     <t>14489</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14489/ind._0073_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14489/ind._0073_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMAM, ou junto à CEMIG, poda de árvore na Rua São Lourenço, próximo ao nº 573, São Pedro, na praça que fica em frente ao antigo quartel da Polícia Militar do bairro.</t>
   </si>
   <si>
     <t>14492</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14492/ind._0076_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14492/ind._0076_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMAM, capina em toda extensão da Rua Vitória, no bairro Cidade Nova.</t>
   </si>
   <si>
     <t>14495</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14495/ind._0077_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14495/ind._0077_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf</t>
   </si>
   <si>
     <t>Enviar ofício à Semob, solicitando limpeza  reparos na rede que capta água de chuva e enxurrada que passa nos  fundos da casa 881 na rua Santo Antônio, bairro Santo Antônio e deságua  na rua Carangola. Rede com vazamento formando uma cratera no quintal das moradias no entorno e trazendo riscos de desabamento.</t>
   </si>
   <si>
     <t>14504</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Emerson Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14504/ind._0083_2022_emerson_-_limpeza_primeiro_de_maio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14504/ind._0083_2022_emerson_-_limpeza_primeiro_de_maio.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar capina e limpeza das ruas do bairro Primeiro de Maio.</t>
   </si>
   <si>
     <t>14505</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14505/ind._0084_2022_emerson_-_tapa_buraco_capina_limpeza_paraiso.docx</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14505/ind._0084_2022_emerson_-_tapa_buraco_capina_limpeza_paraiso.docx</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar operação tapa buracos nas vias e capina e limpeza na praça do bairro Paraíso.</t>
   </si>
   <si>
     <t>14529</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14529/ind._0092_2022_aninha_-_capina_e_limpeza_em_bairros.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14529/ind._0092_2022_aninha_-_capina_e_limpeza_em_bairros.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de capina e limpeza nos bairros Pacheco, Progresso, São Geraldo, Vale Suiço e Central.</t>
   </si>
   <si>
     <t>14531</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de limpeza dos bueiros da cidade.</t>
   </si>
   <si>
     <t>14565</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14565/ind._0112_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14565/ind._0112_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer limpeza e capina na rua da Alameda, bairro Triângulo Verde.</t>
   </si>
   <si>
     <t>14580</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14580/ind._0117_2022_suellenn.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14580/ind._0117_2022_suellenn.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar capina e limpeza na escadaria da rua Caraíbas, Palmeiras.</t>
   </si>
   <si>
     <t>14586</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14586/ind._0121_2022_juquinha_-_poda_de_arvore_creche_passo_a_passo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14586/ind._0121_2022_juquinha_-_poda_de_arvore_creche_passo_a_passo.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar poda de árvore próximo à creche Passo a Passo, bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>14603</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14603/ind._0124.2022_osorio_capina_e_limpeza_e_vitalizacao_praca_no_bairro_esplanada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14603/ind._0124.2022_osorio_capina_e_limpeza_e_vitalizacao_praca_no_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMAM, capina e limpeza no bairro Esplanada. O bairro está muito cheio de mato e precisa urgente desse serviço. Solicita ainda a revitalização da pracinha que se encontra no final da rua Zirezarte José de Oliveira, também no bairro Esplanada.</t>
   </si>
   <si>
     <t>14614</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14614/ind._0126.2022_wagner_colocacao_de_container_-_bairro_primavera.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14614/ind._0126.2022_wagner_colocacao_de_container_-_bairro_primavera.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMAM, avaliação e instalação de contêiner de lixo na Rua Carvalho, bairro Primavera, próximo ao número 381. Os moradores acreditam que com a colocação do contêiner, haverá grande diminuição  do número de ratos e animais peçonhentos na rua.</t>
   </si>
   <si>
     <t>14620</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14620/ind._0130_2022_juquinha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14620/ind._0130_2022_juquinha.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando retirar lama e terra dos fundos das residências na avenida Custódio Silva entre os número 600 e 700</t>
   </si>
   <si>
     <t>14623</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14623/ind._0132_2022_emerson.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14623/ind._0132_2022_emerson.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar limpeza no bairro Fortaleza.</t>
   </si>
   <si>
     <t>14626</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14626/ind._0133_2022_pessata_limpeza_e_capina_escola_e_praca_da_rasa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14626/ind._0133_2022_pessata_limpeza_e_capina_escola_e_praca_da_rasa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de capina e limpeza na área livre e no entorno da Escola Municipal João Guimarães, no bairro Rasa, bem como na praça do bairro.</t>
   </si>
   <si>
     <t>14628</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14628/ind._0134_2022_pessata_limpeza_estrada_laje_do_piranga.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14628/ind._0134_2022_pessata_limpeza_estrada_laje_do_piranga.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo limpeza da estrada para Laje do Piranga, em  virtude de barreira que caiu na pista, próximo à descida localizada depois da ponte da entrada, a pedido dos moradores.</t>
   </si>
   <si>
     <t>14715</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14715/ind._0166_2022_wellerson.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14715/ind._0166_2022_wellerson.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMAM, capina e limpeza da rua José Alberto Bergamini e das vias do conjunto Abdala Felício.</t>
   </si>
   <si>
     <t>14754</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14754/ind._0182_2022_juquinha_-_entulho_lauiz_martins_soares_sobrinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14754/ind._0182_2022_juquinha_-_entulho_lauiz_martins_soares_sobrinho.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando retirar entulhos na rua Luiz Martins Soares Sobrinho, bairro de Fátima.</t>
   </si>
   <si>
     <t>14780</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requer, por meio da SEMAM, capina no Vale do Suíço, onde foi solicitado para fazer uma Praça.</t>
   </si>
   <si>
     <t>14813</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14813/ind._0204_2022_aninha_capina_entorno_da_camara.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14813/ind._0204_2022_aninha_capina_entorno_da_camara.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de capina e limpeza no entorno da Câmara Municipal, na Av. Antônio Brant Ribeiro, no bairro Centro.</t>
   </si>
   <si>
     <t>14816</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14816/ind._0207_2022_wagner_limpeza_de_canaleta_em_frente_ao_predio_da_g3.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14816/ind._0207_2022_wagner_limpeza_de_canaleta_em_frente_ao_predio_da_g3.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMAM, a limpeza da canaleta em frente ao prédio da G3, número 1500, na Avenida vereador João Evangelista de Almeida, bairro Sagrado Coração de Jesus.</t>
   </si>
   <si>
     <t>14834</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14834/ind._0213_2022_pessata_servico_de_capina_e_limpeza_na_felisberto_leopoldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14834/ind._0213_2022_pessata_servico_de_capina_e_limpeza_na_felisberto_leopoldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de limpeza e capina das margens da pista em toda extensão da rua Felisberto Leopoldo, até a saída para Viçosa.</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14983/ind._0268_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14983/ind._0268_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de um container na rua Meridional, fundo da casa de Rosimeire, bairro Santo Antônio I</t>
   </si>
   <si>
     <t>15132</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15132/ind._0317_2022_osorio_-_capina_e_limpeza_da_estrada_da_comunidade_atambu.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15132/ind._0317_2022_osorio_-_capina_e_limpeza_da_estrada_da_comunidade_atambu.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo limpeza na estrada da comunidade Atambu.</t>
   </si>
   <si>
     <t>15166</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>Guto Malta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15166/ind._0331_2022_guto_problemas_acumulo_de_lixo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15166/ind._0331_2022_guto_problemas_acumulo_de_lixo.pdf</t>
   </si>
   <si>
     <t>Reiterando indicações anteriores, Solicita ao Executivo uma ação ambiental educativa ou a retirada da lixeira localizada na Av. Dr. Jose Mariano no cruzamento com a Rua Caraíbas.</t>
   </si>
   <si>
     <t>15224</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15224/ind._0337_2022_suellenn_-_executivo_conteiner_luiz_martins_soares.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15224/ind._0337_2022_suellenn_-_executivo_conteiner_luiz_martins_soares.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando instalar contêiner na rua Luiz Martins Soares.</t>
   </si>
   <si>
     <t>15436</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15436/ind._0397_2022_wagner_limpeza_do_novo_centro.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15436/ind._0397_2022_wagner_limpeza_do_novo_centro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de lixeira no Terminal Rodoviário, bem como efetuar limpeza do local.</t>
   </si>
   <si>
     <t>15477</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15477/ind._0416_2022_pessata_limpeza_da_rua_joaquim_machado_guimaraes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15477/ind._0416_2022_pessata_limpeza_da_rua_joaquim_machado_guimaraes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo limpeza na rua Joaquim Machado Guimarães.</t>
   </si>
   <si>
     <t>15733</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15733/ind._0510_2022_wagner_conteiner_de_lixo_na_rua_francisco_abrantes_fortuna.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15733/ind._0510_2022_wagner_conteiner_de_lixo_na_rua_francisco_abrantes_fortuna.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de um contêiner para lixo na rua Francisco Abrantes Fortuna, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>15854</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15854/ind._0534_2022_wellerson_-_joao_batista_vigiano.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15854/ind._0534_2022_wellerson_-_joao_batista_vigiano.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao DMAES solicitando avaliar a possibilidade de lavar a avenida João Batista Vigiano.</t>
   </si>
   <si>
     <t>15914</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15914/ind._0560_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15914/ind._0560_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de, por meio da SEMAM, alterar os dias de coleta de lixo no bairro Antar Ville - que atualmente é realizada às terças e quintas-feiras – para as segundas, quartas e sextas-feiras.</t>
   </si>
   <si>
     <t>15918</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15918/ind._0563_2022_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15918/ind._0563_2022_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação novamente de um contêiner na av. Ernesto Trivellato, próximo ao número 780, em frente ao prédio do DMAES.</t>
   </si>
   <si>
     <t>15930</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15930/ind._0572_2022_pessata_capina_e_limpeza_na_al._triangulo_verde.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15930/ind._0572_2022_pessata_capina_e_limpeza_na_al._triangulo_verde.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo serviço de capina e limpeza na Alameda Triângulo Verde, no bairro Rasa.</t>
   </si>
   <si>
     <t>15933</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>Solicita instalação de contêiner na Rua Mário Martins de Freitas, em frente à SEMAM.</t>
   </si>
   <si>
     <t>16015</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16015/ind._0602_2022_aninha_capina_e_limpeza_rua_santa_efigenia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16015/ind._0602_2022_aninha_capina_e_limpeza_rua_santa_efigenia.pdf</t>
   </si>
   <si>
     <t>Serviço de capina e limpeza na rua Santa Efigênia, nº 458, no bairro de Fátima.</t>
   </si>
   <si>
     <t>16046</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16046/ind._0614_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16046/ind._0614_2022_andre.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e capina da escadaria da Travessa Portela, bairro Sumaré.</t>
   </si>
   <si>
     <t>16120</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16120/ind._0628_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16120/ind._0628_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer serviço de roçada e capina no Gavetão e também, requer limpeza do abrigo de ponto de ônibus.</t>
   </si>
   <si>
     <t>16136</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16136/ind._0639_2022_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16136/ind._0639_2022_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da secretaria competente, limpeza do entorno da praça Maria Sodré, Pacheco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1041,68 +1041,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14355/ind.09_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14356/ind._10_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14367/ind._19_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14376/ind._0022_2022_wagner_-_limpeza_bairro_central.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14379/ind._0025_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14383/ind._0027_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14385/ind._0028_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14420/ind._0043_2022_wagner_-_reparos_passarela_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14421/ind._0044_2022_wagner_-_capina_passeio_escola_caetano_marinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14446/ind._0058_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14487/ind._0071_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14488/ind._0072_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14489/ind._0073_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14492/ind._0076_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14495/ind._0077_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14504/ind._0083_2022_emerson_-_limpeza_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14505/ind._0084_2022_emerson_-_tapa_buraco_capina_limpeza_paraiso.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14529/ind._0092_2022_aninha_-_capina_e_limpeza_em_bairros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14565/ind._0112_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14580/ind._0117_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14586/ind._0121_2022_juquinha_-_poda_de_arvore_creche_passo_a_passo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14603/ind._0124.2022_osorio_capina_e_limpeza_e_vitalizacao_praca_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14614/ind._0126.2022_wagner_colocacao_de_container_-_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14620/ind._0130_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14623/ind._0132_2022_emerson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14626/ind._0133_2022_pessata_limpeza_e_capina_escola_e_praca_da_rasa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14628/ind._0134_2022_pessata_limpeza_estrada_laje_do_piranga.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14715/ind._0166_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14754/ind._0182_2022_juquinha_-_entulho_lauiz_martins_soares_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14813/ind._0204_2022_aninha_capina_entorno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14816/ind._0207_2022_wagner_limpeza_de_canaleta_em_frente_ao_predio_da_g3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14834/ind._0213_2022_pessata_servico_de_capina_e_limpeza_na_felisberto_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14983/ind._0268_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15132/ind._0317_2022_osorio_-_capina_e_limpeza_da_estrada_da_comunidade_atambu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15166/ind._0331_2022_guto_problemas_acumulo_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15224/ind._0337_2022_suellenn_-_executivo_conteiner_luiz_martins_soares.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15436/ind._0397_2022_wagner_limpeza_do_novo_centro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15477/ind._0416_2022_pessata_limpeza_da_rua_joaquim_machado_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15733/ind._0510_2022_wagner_conteiner_de_lixo_na_rua_francisco_abrantes_fortuna.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15854/ind._0534_2022_wellerson_-_joao_batista_vigiano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15914/ind._0560_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15918/ind._0563_2022_pessata.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15930/ind._0572_2022_pessata_capina_e_limpeza_na_al._triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16015/ind._0602_2022_aninha_capina_e_limpeza_rua_santa_efigenia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16046/ind._0614_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16120/ind._0628_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16136/ind._0639_2022_aninha.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14355/ind.09_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14356/ind._10_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14363/ind._15_2022_suellen.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14367/ind._19_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14376/ind._0022_2022_wagner_-_limpeza_bairro_central.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14379/ind._0025_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14383/ind._0027_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14385/ind._0028_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14399/ind._0030_2022_wellerson_-_limpeza_da_praca_palmeiras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14420/ind._0043_2022_wagner_-_reparos_passarela_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14421/ind._0044_2022_wagner_-_capina_passeio_escola_caetano_marinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14446/ind._0058_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14487/ind._0071_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14488/ind._0072_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14489/ind._0073_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14492/ind._0076_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14495/ind._0077_2022_pracata_limpeza_e_reparo_em_rede_de_captacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14504/ind._0083_2022_emerson_-_limpeza_primeiro_de_maio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14505/ind._0084_2022_emerson_-_tapa_buraco_capina_limpeza_paraiso.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14529/ind._0092_2022_aninha_-_capina_e_limpeza_em_bairros.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14531/ind._0094_2022_aninha_-_limpeza_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14565/ind._0112_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14580/ind._0117_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14586/ind._0121_2022_juquinha_-_poda_de_arvore_creche_passo_a_passo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14603/ind._0124.2022_osorio_capina_e_limpeza_e_vitalizacao_praca_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14614/ind._0126.2022_wagner_colocacao_de_container_-_bairro_primavera.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14620/ind._0130_2022_juquinha.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14623/ind._0132_2022_emerson.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14626/ind._0133_2022_pessata_limpeza_e_capina_escola_e_praca_da_rasa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14628/ind._0134_2022_pessata_limpeza_estrada_laje_do_piranga.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14715/ind._0166_2022_wellerson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14754/ind._0182_2022_juquinha_-_entulho_lauiz_martins_soares_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14813/ind._0204_2022_aninha_capina_entorno_da_camara.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14816/ind._0207_2022_wagner_limpeza_de_canaleta_em_frente_ao_predio_da_g3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14834/ind._0213_2022_pessata_servico_de_capina_e_limpeza_na_felisberto_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14983/ind._0268_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15132/ind._0317_2022_osorio_-_capina_e_limpeza_da_estrada_da_comunidade_atambu.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15166/ind._0331_2022_guto_problemas_acumulo_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15224/ind._0337_2022_suellenn_-_executivo_conteiner_luiz_martins_soares.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15436/ind._0397_2022_wagner_limpeza_do_novo_centro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15477/ind._0416_2022_pessata_limpeza_da_rua_joaquim_machado_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15733/ind._0510_2022_wagner_conteiner_de_lixo_na_rua_francisco_abrantes_fortuna.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15854/ind._0534_2022_wellerson_-_joao_batista_vigiano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15914/ind._0560_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15918/ind._0563_2022_pessata.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15930/ind._0572_2022_pessata_capina_e_limpeza_na_al._triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16015/ind._0602_2022_aninha_capina_e_limpeza_rua_santa_efigenia.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16046/ind._0614_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16120/ind._0628_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16136/ind._0639_2022_aninha.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="153.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="152.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>