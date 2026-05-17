--- v0 (2026-02-04)
+++ v1 (2026-05-17)
@@ -54,246 +54,246 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14377</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14377/ind._0023_2022_wagner_-_conserto_buraco_na_rua_luiz_martins_soares_sobrinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14377/ind._0023_2022_wagner_-_conserto_buraco_na_rua_luiz_martins_soares_sobrinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto à SEMOB para que seja consertado o buraco aberto na Rua Luiz Martins Soares Sobrinho, em frente ao número 608, Bairro de Fátima. Trata-se da via principal do bairro, onde passa o transporte público. O buraco está cada dia maior e mais profundo, colocando em risco a segurança de motoristas e pedestres que transitam pelo local.</t>
   </si>
   <si>
     <t>14378</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14378/ind._0024_2022_wagner_-reparo_na_rua_miguel_martins_chaves.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14378/ind._0024_2022_wagner_-reparo_na_rua_miguel_martins_chaves.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto à SEMOB para que seja efetuado o reparo na Rua Miguel Martins Chaves, nº 36, bairro Alto da Boa Vista. Há mais de 90 dias um buraco se abriu na via e tem colocado em risco pedestres e motoristas.</t>
   </si>
   <si>
     <t>14499</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14499/ind._0081_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14499/ind._0081_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita, por meio do SEDRU, patrolamento e cascalhamento na estrada da Laje do Piranga até a estrada do Morro Grande. Essa estrada apresenta muitos buracos e se encontro com difícil acesso.</t>
   </si>
   <si>
     <t>14506</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink, Guto Malta, Pracatá, Sérgio Ferrugem, Suellenn Fisioterapeuta, Wagner Gomides, Zé Roberto Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14506/ind._0085_2022_jose_rob__wellerson_suellen_wagner_ferrugem_e_guto_-_muro_gabiao_bairro_fatima.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14506/ind._0085_2022_jose_rob__wellerson_suellen_wagner_ferrugem_e_guto_-_muro_gabiao_bairro_fatima.pdf</t>
   </si>
   <si>
     <t>Requer providências necessárias para garantir a segurança da obra de construção de gabião realizada na Rua Coronel Emílio Martins, Bairro Fátima, no intuito de se evitar uma tragédia em Ponte Nova.</t>
   </si>
   <si>
     <t>14532</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14532/ind._0095_2022_aninha_osorio_-_asfaltamento_nova_almeida.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14532/ind._0095_2022_aninha_osorio_-_asfaltamento_nova_almeida.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de asfaltar as ruas do bairro Nova Almeida, atendendo solicitação dos moradores.</t>
   </si>
   <si>
     <t>14534</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14534/ind._0097_2022_wagner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14534/ind._0097_2022_wagner.pdf</t>
   </si>
   <si>
     <t>Requer providenciar, por meio da SEMOB e do DMAES, inspeção para verificar se é possível intervenção em todo o trecho da Rua Felisberto Leopoldo, Santa Tereza.</t>
   </si>
   <si>
     <t>14543</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Suellenn Fisioterapeuta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14543/ind._0105_2022_suellenn.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14543/ind._0105_2022_suellenn.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo reiterando pedido de proceder à reconstrução de ponte na comunidade de Posses no distrito do Vau Açu.</t>
   </si>
   <si>
     <t>14562</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14562/ind._0109_2022_osorio_escadaria_do_bairro_pacheco.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14562/ind._0109_2022_osorio_escadaria_do_bairro_pacheco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo vistoria na escadaria que liga a rua Guanabara à rua José Galdino Vieira, no bairro Pacheco. Segundo moradores, a escada está colocando em risco as pessoas que a utilizam ,  pois abaixo passa uma adultora e parte da estrutura está suspensa.</t>
   </si>
   <si>
     <t>14566</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14566/ind._0113_2022_osorio_placa_de_seguranca_transporte_de_valores.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14566/ind._0113_2022_osorio_placa_de_seguranca_transporte_de_valores.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do Demutran, colocar placas demarcando faixa de segurança para os carros que transportam valores possam parar, próximos aos bancos. Muitas vezes esses veículos precisam parar no meio da rua ou em cima do passeio, causando transtorno aos pedestres e motoristas que passam pelo local.</t>
   </si>
   <si>
     <t>14672</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14672/ind._0151_2022_osorio_-_dmaes_-_tampa_de_bueiro_solta_no_bairro_esplanada.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14672/ind._0151_2022_osorio_-_dmaes_-_tampa_de_bueiro_solta_no_bairro_esplanada.pdf</t>
   </si>
   <si>
     <t>Solicita ao Dmaes solução para o problema de uma tampa de bueiro solta, em frente ao nº 190, no bairro Esplanada. A tampa solta fica em frente a residência de uma pessoa idosa e todo veículo que passa pelo local provoca um grande barulho. A perturbação é maior no período noturno.</t>
   </si>
   <si>
     <t>14984</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14984/ind._0269_2022_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14984/ind._0269_2022_pracata.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício à Secretaria de Municipal de Desenvolvimento Rural, solicitando reparos de uma ponte em Dioguinho.</t>
   </si>
   <si>
     <t>15071</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Juquinha Santiago</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15071/ind._0299_2022_juquinha_-_drenagem_e_esfalto_rua_bom_jesus.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15071/ind._0299_2022_juquinha_-_drenagem_e_esfalto_rua_bom_jesus.pdf</t>
   </si>
   <si>
     <t>Requer envio de ofício ao Executivo solicitando realizar melhorias na rua Bom Jesus, bairro de Fátima.</t>
   </si>
   <si>
     <t>15141</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15141/ind._00323_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15141/ind._00323_2022_andre.pdf</t>
   </si>
   <si>
     <t>Requer providenciar por meio do setor competente a retirada de um poste instalado na Av. José Bacelar de Almeida</t>
   </si>
   <si>
     <t>16076</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16076/ind._0620_2022_andre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16076/ind._0620_2022_andre.pdf</t>
   </si>
   <si>
     <t>Reitera indicação para resolução do problema que ocorre na rua João Alves de Oliveira. Há um grande buraco na rua, próximo aos números 1.307, 1.327 e 1.318.</t>
   </si>
   <si>
     <t>14941</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14941/req.0127_2022_osorio_aninha_-_liberacao_de_habite-se.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14941/req.0127_2022_osorio_aninha_-_liberacao_de_habite-se.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar o motivo para não liberação de "habite-se" para os moradores da rua Bálsamo, no bairro Primavera.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -600,68 +600,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14377/ind._0023_2022_wagner_-_conserto_buraco_na_rua_luiz_martins_soares_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14378/ind._0024_2022_wagner_-reparo_na_rua_miguel_martins_chaves.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14499/ind._0081_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14506/ind._0085_2022_jose_rob__wellerson_suellen_wagner_ferrugem_e_guto_-_muro_gabiao_bairro_fatima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14532/ind._0095_2022_aninha_osorio_-_asfaltamento_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14534/ind._0097_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14543/ind._0105_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14562/ind._0109_2022_osorio_escadaria_do_bairro_pacheco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14566/ind._0113_2022_osorio_placa_de_seguranca_transporte_de_valores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14672/ind._0151_2022_osorio_-_dmaes_-_tampa_de_bueiro_solta_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14984/ind._0269_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15071/ind._0299_2022_juquinha_-_drenagem_e_esfalto_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15141/ind._00323_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16076/ind._0620_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14941/req.0127_2022_osorio_aninha_-_liberacao_de_habite-se.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14377/ind._0023_2022_wagner_-_conserto_buraco_na_rua_luiz_martins_soares_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14378/ind._0024_2022_wagner_-reparo_na_rua_miguel_martins_chaves.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14499/ind._0081_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14506/ind._0085_2022_jose_rob__wellerson_suellen_wagner_ferrugem_e_guto_-_muro_gabiao_bairro_fatima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14532/ind._0095_2022_aninha_osorio_-_asfaltamento_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14534/ind._0097_2022_wagner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14543/ind._0105_2022_suellenn.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14562/ind._0109_2022_osorio_escadaria_do_bairro_pacheco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14566/ind._0113_2022_osorio_placa_de_seguranca_transporte_de_valores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14672/ind._0151_2022_osorio_-_dmaes_-_tampa_de_bueiro_solta_no_bairro_esplanada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14984/ind._0269_2022_pracata.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15071/ind._0299_2022_juquinha_-_drenagem_e_esfalto_rua_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/15141/ind._00323_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/16076/ind._0620_2022_andre.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2022/14941/req.0127_2022_osorio_aninha_-_liberacao_de_habite-se.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="109.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>