--- v0 (2026-02-04)
+++ v1 (2026-05-19)
@@ -54,234 +54,234 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16368</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executivo encascalhamento e patrolamento da comunidade Canoas, no Chopotó.</t>
   </si>
   <si>
     <t>16474</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEDRU, reparos no calçamento dos morros que dão acesso às comunidades de Ranchos Novos, Nogueira e Cedro.</t>
   </si>
   <si>
     <t>16678</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo recomposição do calçamento da rua Milton Pires de Paula esquina com a rua José Alves Pereira, no bairro Fortaleza.</t>
   </si>
   <si>
     <t>16684</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16684/ind._0161_2023_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16684/ind._0161_2023_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita intervir junto à empresa São Jorge Auto Bus pelo retorno, o mais rapidamente possível, da linha de transporte coletivo passando pela estrada do distrito de Vau-Açu, Bonfim, até a comunidade do Gentio, uma vez que a nova ponte já foi concluída.</t>
   </si>
   <si>
     <t>16688</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16688/ind._0163_2023_pessata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16688/ind._0163_2023_pessata.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio dos setores competentes, as seguintes melhorias na comunidade de Cachoeira Manoel Lucas:</t>
   </si>
   <si>
     <t>16706</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf</t>
   </si>
   <si>
     <t>Solicita intervenções na ponte que será inaugurada no distrito do Vau-Açu.</t>
   </si>
   <si>
     <t>16948</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16948/ind._0254_2023_fiota_melhorias_estradas_rurais.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16948/ind._0254_2023_fiota_melhorias_estradas_rurais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo patrolamento e encascalhamento das estradas das comunidades rurais Caianas e Canoas.</t>
   </si>
   <si>
     <t>16957</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16957/ind._0257_2023_fiota_melhorias_estrada_da_fazenda_poco_fundo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16957/ind._0257_2023_fiota_melhorias_estrada_da_fazenda_poco_fundo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo patrolamento e encascalhamento da estrada da fazenda Poço Fundo, no trecho que vai até a estrada de Barra Longa.</t>
   </si>
   <si>
     <t>16992</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16992/ind._0281_2023_aninha_melhorias_zona_rural.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16992/ind._0281_2023_aninha_melhorias_zona_rural.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo patrolamento e encascalhamento de estradas da zona rural.</t>
   </si>
   <si>
     <t>16997</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16997/ind._0283_2023_pessata_melhorias_em_estradas_de_comunidades_rurais.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16997/ind._0283_2023_pessata_melhorias_em_estradas_de_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de patrolamento e encascalhamento das estradas das comunidades Estiva, Boa Sorte e Ranchador.</t>
   </si>
   <si>
     <t>17105</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17105/ind.0326_2023_pessata_melhorias_para_estrada_do_piaozinho.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17105/ind.0326_2023_pessata_melhorias_para_estrada_do_piaozinho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de patrolamento e encascalhamento na estrada da comunidade Piãozinho, no trecho que vai até a comunidade Sesmaria.</t>
   </si>
   <si>
     <t>17108</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de patrolamento e encascalhamento na estrada da comunidade Dioguinho, no trecho que vai até a comunidade Baú.</t>
   </si>
   <si>
     <t>17407</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita a reinstalação de redutores de velocidade que foram retirados nas ruas da estrada de Barra Longa e na rua Joaquim Machado Guimarães, na parte baixa, a partir do nº 1040, no bairro Rasa.</t>
   </si>
   <si>
     <t>17482</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo calçamento rural de trecho crítico no Morro da Comunidade Braúna, bem como no morro do Córrego da Areia. Ambos na estrada rural entre Vau-Açu e Gentio.</t>
   </si>
   <si>
     <t>17639</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf</t>
   </si>
   <si>
     <t>Solicita conserto de placas nas estradas rurais de ponte nova que se encontram danificadas (caída, quebrada, enferrujada), dificultando a leitura e identificação dos sinais de trânsito, o que faz com que os motoristas tenham dificuldade de encontrar o destino procurado e, também, diminuindo a segurança.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -588,68 +588,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16684/ind._0161_2023_pessata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16688/ind._0163_2023_pessata.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16948/ind._0254_2023_fiota_melhorias_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16957/ind._0257_2023_fiota_melhorias_estrada_da_fazenda_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16992/ind._0281_2023_aninha_melhorias_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16997/ind._0283_2023_pessata_melhorias_em_estradas_de_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17105/ind.0326_2023_pessata_melhorias_para_estrada_do_piaozinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16684/ind._0161_2023_pessata.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16688/ind._0163_2023_pessata.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16948/ind._0254_2023_fiota_melhorias_estradas_rurais.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16957/ind._0257_2023_fiota_melhorias_estrada_da_fazenda_poco_fundo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16992/ind._0281_2023_aninha_melhorias_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16997/ind._0283_2023_pessata_melhorias_em_estradas_de_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17105/ind.0326_2023_pessata_melhorias_para_estrada_do_piaozinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="157.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="156.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>