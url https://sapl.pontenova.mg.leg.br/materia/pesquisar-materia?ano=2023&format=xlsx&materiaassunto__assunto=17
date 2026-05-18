--- v0 (2026-02-04)
+++ v1 (2026-05-18)
@@ -54,963 +54,963 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16298</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16298/ind._0010_2023_osorio_e_aninha_-_reforma_de_calcamento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16298/ind._0010_2023_osorio_e_aninha_-_reforma_de_calcamento.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo reforma de calçamento na rua José de André de Almeida, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>16305</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16305/ind._0015_2023_wagner_conserto_para_peito_assad_zaidan.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16305/ind._0015_2023_wagner_conserto_para_peito_assad_zaidan.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo conserto de parte parte do para peito localizado na pracinha da rua Assad Zaidan (próximo ao Camelódromo).</t>
   </si>
   <si>
     <t>16308</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16308/ind._0018_2023_osorio_e_aninha.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16308/ind._0018_2023_osorio_e_aninha.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina e limpeza e obra de conserto de erosão na rua José Alberto Bergamini, bairro São Geraldo.</t>
   </si>
   <si>
     <t>16327</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providencias visando solucionar problema relacionado a poças d'água que se formam em frente ao nº 1.110 da rua Rua Joaquim Machado Guimarães, no bairro Rasa.</t>
   </si>
   <si>
     <t>16350</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Juquinha Santiago</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16350/ind._0040_2023_juquinha_-_reparo_em_trecho_da_a._mario_martins_de_freitas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16350/ind._0040_2023_juquinha_-_reparo_em_trecho_da_a._mario_martins_de_freitas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar por meio do setor competente reparos em trecho da Av. Mário Martins de Freitas, próximo ao nº 738, onde há um desnível no canto da pista formando um degrau, oferecendo grande risco de acidentes.</t>
   </si>
   <si>
     <t>16360</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16360/ind._0046_2023_wagner_bloquetes_soltos_na_rua_jose_andre_de_almeida.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16360/ind._0046_2023_wagner_bloquetes_soltos_na_rua_jose_andre_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solução ao Executivo solução para o problema de bloquetes soltos no piso da rua José André de Almeida, no bairro São Judas Tadeu.</t>
   </si>
   <si>
     <t>16368</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executivo encascalhamento e patrolamento da comunidade Canoas, no Chopotó.</t>
   </si>
   <si>
     <t>16369</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Dr. Wellerson Mayrink, Emerson Carvalho, Fiota, Guto Malta, Juquinha Santiago, Pracatá, Sérgio Ferrugem, Suellenn Fisioterapeuta, Wagner Gomides, Zé Osório, Zé Roberto Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, ao Departamento Nacional de Infraestrutura de Transportes (DNIT) e ao Departamento de Edificações e Estradas de Rodagem de Minas Gerais (DER-MG) a construção de redutor de velocidades em algumas estradas do Município.</t>
   </si>
   <si>
     <t>16372</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16372/ind._0054_2023_wagner_calcamento_e_rede_de_iluminacao_rua_avelino_rodrigues.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16372/ind._0054_2023_wagner_calcamento_e_rede_de_iluminacao_rua_avelino_rodrigues.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo calçamento e extensão de rede de iluminação pública na rua Avelino Rodrigues, no bairro Progresso.</t>
   </si>
   <si>
     <t>16377</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16377/ind._0057_2023_pessata_calcamento_final_da_rua_do_sorriso_-_ana_florencia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16377/ind._0057_2023_pessata_calcamento_final_da_rua_do_sorriso_-_ana_florencia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de calçamento da final da rua do Sorriso, no bairro Ana Florência, cerca de 100 metros.</t>
   </si>
   <si>
     <t>16380</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de mais dois redutores de velocidades na rua João Alves de Oliveira, no bairro Rasa, próximo à entrada do bairro Primavera.</t>
   </si>
   <si>
     <t>16381</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16381/ind._0061_2023_pessata_problemas_na_rua_joaquim_machado_guimaraes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16381/ind._0061_2023_pessata_problemas_na_rua_joaquim_machado_guimaraes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo operação tapa-buracos em toda extensão da rua Joaquim Machado Guimarães, no bairro Rasa.</t>
   </si>
   <si>
     <t>16410</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Solicita realizar tapar buraco localizado na rua Miguel Martins Chaves, bem como notificar o proprietário do lote em frente tendo em vista que o mato está muito alto, prejudicando os moradores.</t>
   </si>
   <si>
     <t>16422</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação de faixa elevada de pedestre e instalação de sinalização vertical na creche Santíssima Trindade, no bairro Triângulo.</t>
   </si>
   <si>
     <t>16431</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16431/ind._0088_2023_osorio_e_aninha_-_recapeamento_de_ruas_do_triangulo_novo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16431/ind._0088_2023_osorio_e_aninha_-_recapeamento_de_ruas_do_triangulo_novo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo operação tapa-buracos nas ruas Maranhão. Geraldo Ferreira e Piauí, todas no bairro Triângulo Novo.</t>
   </si>
   <si>
     <t>16438</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16438/ind._0094_2023_osorio_e_aninha_recapeamento_asfaltico_de_ruas_do_triangulo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16438/ind._0094_2023_osorio_e_aninha_recapeamento_asfaltico_de_ruas_do_triangulo.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Execurtivo avaliar a possibilidade de asfaltamento da rua Carlos Pinto e da rua Arnaud Barbosa, ambas no Triângulo.</t>
   </si>
   <si>
     <t>16474</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEDRU, reparos no calçamento dos morros que dão acesso às comunidades de Ranchos Novos, Nogueira e Cedro.</t>
   </si>
   <si>
     <t>16475</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16475/ind._0107_2023_aninha_-_reforma_do_posto_de_saude_do_dmaes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16475/ind._0107_2023_aninha_-_reforma_do_posto_de_saude_do_dmaes.pdf</t>
   </si>
   <si>
     <t>Solicita reparos urgentes na estrutura do posto de saúde do bairro Pacheco, pois as condições do prédio se encontram muito precárias, com infiltrações e presença de mofo.</t>
   </si>
   <si>
     <t>16482</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação de redutor de velocidade rua Carlos Marques, bairro Palmeiras.</t>
   </si>
   <si>
     <t>16565</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16565/ind._0126_2023_pracata_estudo_tecnico_para_instacao_de_redutor_de_velocidade_na_av._mario_martins_de_freitas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16565/ind._0126_2023_pracata_estudo_tecnico_para_instacao_de_redutor_de_velocidade_na_av._mario_martins_de_freitas.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio do DEMUTRAN, a realização de estudo técnico para a instalação de redutor de velocidade na Av. Mário Martins de Freitas, próximo ao motel Dreams.</t>
   </si>
   <si>
     <t>16567</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de diminuir o canteiro central, localizado no final da rua Santa Terezinha, no bairro Vila Alvarenga,</t>
   </si>
   <si>
     <t>16592</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16592/ind._0134_2023_fiota_calcamento_no_final_da_rua_norival_jose_da_silva.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16592/ind._0134_2023_fiota_calcamento_no_final_da_rua_norival_jose_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de calçamento no final da rua Norival José da Silva, no distrito do Pontal.</t>
   </si>
   <si>
     <t>16608</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16608/ind._0139_2023_wellerson_redutores_de_velocidade_vau-acu.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16608/ind._0139_2023_wellerson_redutores_de_velocidade_vau-acu.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de dois redutores de velocidade entre os números 780 e 1974 da rua João Pinto de Godoy, no bairro Vau-Açu.</t>
   </si>
   <si>
     <t>16678</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo recomposição do calçamento da rua Milton Pires de Paula esquina com a rua José Alves Pereira, no bairro Fortaleza.</t>
   </si>
   <si>
     <t>16680</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16680/ind._0157_2023_osorio_e_aninha_conserto_de_tampa_de_bueiro.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16680/ind._0157_2023_osorio_e_aninha_conserto_de_tampa_de_bueiro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo conserto de tampa de bueiro na rua João de Souza Mendes, próximo ao número 100, no bairro Pacheco</t>
   </si>
   <si>
     <t>16681</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16681/ind._0158_2023_osorio_vazamento_em_residencia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16681/ind._0158_2023_osorio_vazamento_em_residencia.pdf</t>
   </si>
   <si>
     <t>Solicita ao DMAES solução para problema de vazamento na rua Tiradentes, nº 147, no bairro Esplanada.</t>
   </si>
   <si>
     <t>16722</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16722/ind._0172_2023_wagner_construcao_de_rua.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16722/ind._0172_2023_wagner_construcao_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de construção de rua no local do antigo escadão, na Av. João Evangelista de Almeida, 1585, no bairro Pacheco.</t>
   </si>
   <si>
     <t>16752</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16752/ind._0177_2023_pessata_tapa_buraco_na_rua_caraibas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16752/ind._0177_2023_pessata_tapa_buraco_na_rua_caraibas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a realização de operação tapa-buracos na rua Caraíbas, nº 475, no bairro Palmeirense.</t>
   </si>
   <si>
     <t>16762</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16762/ind._0181_2023_wellerson_melhorias_na_escadaria_da_rua_guarani.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16762/ind._0181_2023_wellerson_melhorias_na_escadaria_da_rua_guarani.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina, limpeza e restauração da escada da rua Guarani, no bairro Palmeirense, bem como estudo visando a possibilidade de instalação de corrimão pra melhorar a acessibilidade das pessoas mais necessitadas.</t>
   </si>
   <si>
     <t>16867</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de 3 redutores de velocidade na rua Joaquim Machado Guimarães, na parte baixa do trecho recém-asfaltado.</t>
   </si>
   <si>
     <t>16919</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf</t>
   </si>
   <si>
     <t>Solicita, por meio da Secretaria competente, operação de capina e limpeza na pista de caminhada que vai dos bairros Santo Antônio até a Rasa. Ainda, solicita tapar um buraco que existe nesta pista, causando grande risco aos pedestres.</t>
   </si>
   <si>
     <t>16949</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16949/ind._0255_2023_pessata_desentupir_rede_fluvial_na_rua_da_entrada_da_chacara_das_flores.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16949/ind._0255_2023_pessata_desentupir_rede_fluvial_na_rua_da_entrada_da_chacara_das_flores.pdf</t>
   </si>
   <si>
     <t>Solicitando, por meio da Secretaria de Obras, desentupimento da rede fluvial que se encontra na rua Eleotério de Oliveira (atrás do Supermercado Guarapiranga), em frente ao nº 398, próximo à entrada da Chácara Sorocabana.</t>
   </si>
   <si>
     <t>17000</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Aninha de Fizica, Marilda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17000/ind._0285_2023_aninha_marilda_asfaltamento_das_ruas_do_triangulo_novo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17000/ind._0285_2023_aninha_marilda_asfaltamento_das_ruas_do_triangulo_novo.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo asfaltamento das ruas que ainda não foram recapeadas no bairro Triângulo Novo, inclusive da rua Maranhão.</t>
   </si>
   <si>
     <t>17004</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17004/ind._0288_2023_wagner_buraco_em_via_-_bairro_sao_geraldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17004/ind._0288_2023_wagner_buraco_em_via_-_bairro_sao_geraldo.pdf</t>
   </si>
   <si>
     <t>Executivo e ao DMAES solicitando providências em relação à um buraco que surgiu próximo ao ponto de ônibus, na rua Padre João do Monte Medeiros, em frente ao número 147.</t>
   </si>
   <si>
     <t>17006</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17006/ind._0290_2023_pracata_saliencia_em_ponte_-_bairro_copacabana.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17006/ind._0290_2023_pracata_saliencia_em_ponte_-_bairro_copacabana.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providenciar, por meio da SEMOB, reparos na ponte que dá acesso ao bairro Copacabana.</t>
   </si>
   <si>
     <t>17077</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Guto Malta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17077/ind._0317_2023_guto_fiscalizacao_de_lote_abandonado.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17077/ind._0317_2023_guto_fiscalizacao_de_lote_abandonado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo refazimento de calçamento na rua Padre Antônio Pinto, no bairro Jardim.</t>
   </si>
   <si>
     <t>17103</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17103/ind._0325_2023_wagner_redutores_de_velocidade_no_bairro_de_fatima.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17103/ind._0325_2023_wagner_redutores_de_velocidade_no_bairro_de_fatima.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de redutores de velocidade nas ruas Coronel Emílio Martins e Luiz Martins Soares Sobrinho, ambas no bairro de Fátima.</t>
   </si>
   <si>
     <t>17175</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17175/ind.0355_2023_pessata_conclusao_de_asfaltamento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17175/ind.0355_2023_pessata_conclusao_de_asfaltamento.pdf</t>
   </si>
   <si>
     <t>Solicitar ao Executivo a conclusão do asfaltamento em toda extensão da rua José Pinheiro Brandão, no bairro Palmeirense.</t>
   </si>
   <si>
     <t>17182</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>Solicita ao Executivo recapeamento asfáltico na pista de acostamento da av. Nossa Senhora das Graças, no bairro Guarapiranga.</t>
   </si>
   <si>
     <t>17187</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de tapa-buracos ou recapeamento com massa asfáltica, bem como refazimento dos redutores de velocidade na rua Santa Terezinha, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>17318</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo pintura do redutor de velocidades localizado à rua Getúlio Vargas, 818 - Triângulo, próximo à Escola Reinaldo Alves Costa.</t>
   </si>
   <si>
     <t>17392</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>Solicita ao Executiva limpeza e colocação de tampa em bueiro localizado à Av. Caetano Marinho, 226, Centro- em frente à Agência dos Correios.</t>
   </si>
   <si>
     <t>17395</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de dois quebra molas na Av.  Mario Martins de Freitas, próximo ao número 5.040.</t>
   </si>
   <si>
     <t>17407</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita a reinstalação de redutores de velocidade que foram retirados nas ruas da estrada de Barra Longa e na rua Joaquim Machado Guimarães, na parte baixa, a partir do nº 1040, no bairro Rasa.</t>
   </si>
   <si>
     <t>17425</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>Marilda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17425/ind._0447_2023_marilda_reforma_de_escadaria.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17425/ind._0447_2023_marilda_reforma_de_escadaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a reforma da escada ao lado da Igreja São Judas Tadeu, anexa com Rua Alagoas e final da Rua Manoel Alves da Silva.</t>
   </si>
   <si>
     <t>17426</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17426/ind._0448_2023_marilda_asfaltamento_de_rua.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17426/ind._0448_2023_marilda_asfaltamento_de_rua.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo asfaltamento da rua José Alberto Bergamini, no bairro São Geraldo.</t>
   </si>
   <si>
     <t>17433</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17433/ind._0451_2023_fiota_calcamento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17433/ind._0451_2023_fiota_calcamento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo asfaltamento da rua Santa Lúcia, no distrito do Pontal.</t>
   </si>
   <si>
     <t>17434</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17434/ind._0452_2023_fiota_astaltamento_e_calcamento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17434/ind._0452_2023_fiota_astaltamento_e_calcamento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo terminar o asfaltamento do final da rua Norival José da Silva, no distrito do Pontal.</t>
   </si>
   <si>
     <t>17459</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias na Comunidade do Ribeirão Mara Cães.</t>
   </si>
   <si>
     <t>17475</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17475/ind._0471_2023_pessata_melhoria_na_rua_joaquim_machado_guimaraes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17475/ind._0471_2023_pessata_melhoria_na_rua_joaquim_machado_guimaraes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias no piso da rua Joaquim Machado Guimarães, no bairro Rasa.</t>
   </si>
   <si>
     <t>17482</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo calçamento rural de trecho crítico no Morro da Comunidade Braúna, bem como no morro do Córrego da Areia. Ambos na estrada rural entre Vau-Açu e Gentio.</t>
   </si>
   <si>
     <t>17487</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17487/ind._0476_2023_wagner_rede_pluvial.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17487/ind._0476_2023_wagner_rede_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo solução definitiva para problemas de entupimento e danos nas redes pluviais da Rua Humberto Bartolomeu, no bairro São Geraldo, e em frente ao Restaurante Pedregal, no bairro Pacheco.</t>
   </si>
   <si>
     <t>17492</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas na Rua Santo Antônio próximo ao nº 1233, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>17508</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de redutor de velocidade na José Alves Pereira, próximo ao número 511, no bairro Paraíso.</t>
   </si>
   <si>
     <t>17533</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17533/ind._0492_2023_pessata_calcamento_com_bloquete.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17533/ind._0492_2023_pessata_calcamento_com_bloquete.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de calçamento com bloquete sextavado para a Travessa Luiz Claudino dos Santos, bairro Rasa.</t>
   </si>
   <si>
     <t>17534</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17534/ind._0493_2023_fiota_patrolamento_e_cascalhamento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17534/ind._0493_2023_fiota_patrolamento_e_cascalhamento.pdf</t>
   </si>
   <si>
     <t>Solicita patrolamento e cascalhamento da Travessa Santa Lúcia, bairro Ponta.</t>
   </si>
   <si>
     <t>17535</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17535/ind._0494_2023_fiota_reconstrucao_de_meio_fio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17535/ind._0494_2023_fiota_reconstrucao_de_meio_fio.pdf</t>
   </si>
   <si>
     <t>Solicita reconstrução de meio-fio na Travessa Santa Lúcia, bairro Pontal.</t>
   </si>
   <si>
     <t>17541</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17541/ind.0498_2023_aninha_varias_solicitacoes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17541/ind.0498_2023_aninha_varias_solicitacoes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias nos bairros Pacheco e Progresso.</t>
   </si>
   <si>
     <t>17542</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17542/ind.0499_2023_troca_de_postes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17542/ind.0499_2023_troca_de_postes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo interceder junto à CEMIG para que seja efetuada troca de postes com risco de queda na rua Antônio Teixeira, próximo ao número 100, no bairro São Geraldo e em frente ao Bar do Russo, no bairro Nova Copacabana.</t>
   </si>
   <si>
     <t>17571</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17571/ind.0504_2023_aninha_varias_solicitacoes_varios_bairros.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17571/ind.0504_2023_aninha_varias_solicitacoes_varios_bairros.pdf</t>
   </si>
   <si>
     <t>Requer várias solicitações nos bairros Progresso, Vale do Suíço, São Geraldo, Copacabana, Vila Alvarenga e Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>17579</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17579/ind.0508_2023_wagner_poco_artesiano.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17579/ind.0508_2023_wagner_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de perfurar um poço artesiano na comunidade Fazenda Vargem Grande.</t>
   </si>
   <si>
     <t>17637</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17637/ind.0529_2023_marilda_casa_verde.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17637/ind.0529_2023_marilda_casa_verde.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo reparo e adequação da acessibilidade na “Casa Verde”, localizada na esquina da rua Armando Fajardo, próximo ao COJAN.</t>
   </si>
   <si>
     <t>17638</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17638/ind.0530_2023_marilda_manutencao_de_praca_e_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17638/ind.0530_2023_marilda_manutencao_de_praca_e_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo reparo na praça e nos aparelhos da academia do bairro Fortaleza.</t>
   </si>
   <si>
     <t>17665</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias em trecho da  Av. Mário Martins de Freitas, próximo ao número 736 (Entrada do campo do Real Mineiro).</t>
   </si>
   <si>
     <t>17667</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17667/ind.0546_2023_wagner_tapa-buracos.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17667/ind.0546_2023_wagner_tapa-buracos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo realizar tapa-buracos em toda extensão da rua Sargaços, no bairro Rasa.</t>
   </si>
   <si>
     <t>17778</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17778/ind.0567_2023_pessata_operacao_tapa-buracos.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17778/ind.0567_2023_pessata_operacao_tapa-buracos.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, reiterando a indicação nº 511/2023, a realização de operação tapa-buracos em toda extensão da rua Felisberto Leopoldo, no bairro Santa Teresa.</t>
   </si>
   <si>
     <t>17798</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17798/ind.0571_2023_ferrugem_erosao_vau-acu.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17798/ind.0571_2023_ferrugem_erosao_vau-acu.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo obra para contenção de erosão que está ocorrendo na rua Principal do Distrito de Vau-Açu, em frente ao nº 118, próximo à agência dos Correios.</t>
   </si>
   <si>
     <t>17418</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de moção de agradecimento ao DER-MG pela instalação de redutor de velocidade na BR 262 que liga Ponte Nova a Belo Horizonte próximo ao Restaurante Pimenta.</t>
   </si>
   <si>
     <t>16296</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16296/req._0002_2023_aninha_e_osorio_retorno_de_obras_na_cidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16296/req._0002_2023_aninha_e_osorio_retorno_de_obras_na_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informar quando ocorrerão a retomada das obras da galeria do bairro Centro, da passarela da Av João Evangelista de Almeida, no bairro Pacheco e da rua Hélcio Totino, no bairro Vale Suiço.</t>
   </si>
   <si>
     <t>16300</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16300/req._0003_2023_aninha_e_osorio_-_obras_na_cidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16300/req._0003_2023_aninha_e_osorio_-_obras_na_cidade.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Executivo informar se há programação para asfaltamento das ruas do Condomínio Abdalla Felício, da rua Antônio Teixeira, no bairro São Geraldo e para troca do piso da rua José Alberto Bergamini, de pedra fincada para bloquete.</t>
   </si>
   <si>
     <t>17391</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando serão feitas as obras da praça localizada entre as ruas José Galdino Vieira e Murilo de Oliveira Leite; e abrigo de ponto de ônibus em frente ao SICOOB, no Centro, tendo em vista emendas impositivas destinadas para esse fim.</t>
   </si>
   <si>
     <t>17416</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Aninha de Fizica, Emerson Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17416/req.0159.2023_aninha_emerson_calcamento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17416/req.0159.2023_aninha_emerson_calcamento.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando será efetuado o restante do calçamento das ruas do Conjunto Habitacional Dalvo Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>17570</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17570/req.0175_2023_aninha_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17570/req.0175_2023_aninha_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando serão instalados os  redutores de velocidade na Av. João Evangelista de Almeida, no bairro Pacheco.</t>
   </si>
   <si>
     <t>17779</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17779/req.0207_2023_pessata_prot_afundamento_de_via.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17779/req.0207_2023_pessata_prot_afundamento_de_via.pdf</t>
   </si>
   <si>
     <t>Solicita ao Dmaes informações a respeito da recuperação de trechos com afundamento de piso na rua Joaquim Machado Guimarães, bairro Rasa.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1317,68 +1317,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16298/ind._0010_2023_osorio_e_aninha_-_reforma_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16305/ind._0015_2023_wagner_conserto_para_peito_assad_zaidan.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16308/ind._0018_2023_osorio_e_aninha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16350/ind._0040_2023_juquinha_-_reparo_em_trecho_da_a._mario_martins_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16360/ind._0046_2023_wagner_bloquetes_soltos_na_rua_jose_andre_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16372/ind._0054_2023_wagner_calcamento_e_rede_de_iluminacao_rua_avelino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16377/ind._0057_2023_pessata_calcamento_final_da_rua_do_sorriso_-_ana_florencia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16381/ind._0061_2023_pessata_problemas_na_rua_joaquim_machado_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16431/ind._0088_2023_osorio_e_aninha_-_recapeamento_de_ruas_do_triangulo_novo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16438/ind._0094_2023_osorio_e_aninha_recapeamento_asfaltico_de_ruas_do_triangulo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16475/ind._0107_2023_aninha_-_reforma_do_posto_de_saude_do_dmaes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16565/ind._0126_2023_pracata_estudo_tecnico_para_instacao_de_redutor_de_velocidade_na_av._mario_martins_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16592/ind._0134_2023_fiota_calcamento_no_final_da_rua_norival_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16608/ind._0139_2023_wellerson_redutores_de_velocidade_vau-acu.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16680/ind._0157_2023_osorio_e_aninha_conserto_de_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16681/ind._0158_2023_osorio_vazamento_em_residencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16722/ind._0172_2023_wagner_construcao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16752/ind._0177_2023_pessata_tapa_buraco_na_rua_caraibas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16762/ind._0181_2023_wellerson_melhorias_na_escadaria_da_rua_guarani.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16949/ind._0255_2023_pessata_desentupir_rede_fluvial_na_rua_da_entrada_da_chacara_das_flores.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17000/ind._0285_2023_aninha_marilda_asfaltamento_das_ruas_do_triangulo_novo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17004/ind._0288_2023_wagner_buraco_em_via_-_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17006/ind._0290_2023_pracata_saliencia_em_ponte_-_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17077/ind._0317_2023_guto_fiscalizacao_de_lote_abandonado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17103/ind._0325_2023_wagner_redutores_de_velocidade_no_bairro_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17175/ind.0355_2023_pessata_conclusao_de_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17425/ind._0447_2023_marilda_reforma_de_escadaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17426/ind._0448_2023_marilda_asfaltamento_de_rua.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17433/ind._0451_2023_fiota_calcamento.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17434/ind._0452_2023_fiota_astaltamento_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17475/ind._0471_2023_pessata_melhoria_na_rua_joaquim_machado_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17487/ind._0476_2023_wagner_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17533/ind._0492_2023_pessata_calcamento_com_bloquete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17534/ind._0493_2023_fiota_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17535/ind._0494_2023_fiota_reconstrucao_de_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17541/ind.0498_2023_aninha_varias_solicitacoes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17542/ind.0499_2023_troca_de_postes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17571/ind.0504_2023_aninha_varias_solicitacoes_varios_bairros.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17579/ind.0508_2023_wagner_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17637/ind.0529_2023_marilda_casa_verde.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17638/ind.0530_2023_marilda_manutencao_de_praca_e_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17667/ind.0546_2023_wagner_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17778/ind.0567_2023_pessata_operacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17798/ind.0571_2023_ferrugem_erosao_vau-acu.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16296/req._0002_2023_aninha_e_osorio_retorno_de_obras_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16300/req._0003_2023_aninha_e_osorio_-_obras_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17416/req.0159.2023_aninha_emerson_calcamento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17570/req.0175_2023_aninha_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17779/req.0207_2023_pessata_prot_afundamento_de_via.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16298/ind._0010_2023_osorio_e_aninha_-_reforma_de_calcamento.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16305/ind._0015_2023_wagner_conserto_para_peito_assad_zaidan.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16308/ind._0018_2023_osorio_e_aninha.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16350/ind._0040_2023_juquinha_-_reparo_em_trecho_da_a._mario_martins_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16360/ind._0046_2023_wagner_bloquetes_soltos_na_rua_jose_andre_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16372/ind._0054_2023_wagner_calcamento_e_rede_de_iluminacao_rua_avelino_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16377/ind._0057_2023_pessata_calcamento_final_da_rua_do_sorriso_-_ana_florencia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16381/ind._0061_2023_pessata_problemas_na_rua_joaquim_machado_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16431/ind._0088_2023_osorio_e_aninha_-_recapeamento_de_ruas_do_triangulo_novo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16438/ind._0094_2023_osorio_e_aninha_recapeamento_asfaltico_de_ruas_do_triangulo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16474/ind._0106_2023_wagner_-_reparo_em_calcamento_de_morros_das_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16475/ind._0107_2023_aninha_-_reforma_do_posto_de_saude_do_dmaes.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16565/ind._0126_2023_pracata_estudo_tecnico_para_instacao_de_redutor_de_velocidade_na_av._mario_martins_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16592/ind._0134_2023_fiota_calcamento_no_final_da_rua_norival_jose_da_silva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16608/ind._0139_2023_wellerson_redutores_de_velocidade_vau-acu.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16678/ind._0156_2023_osorio_recomposicao_de_calcamento..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16680/ind._0157_2023_osorio_e_aninha_conserto_de_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16681/ind._0158_2023_osorio_vazamento_em_residencia.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16722/ind._0172_2023_wagner_construcao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16752/ind._0177_2023_pessata_tapa_buraco_na_rua_caraibas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16762/ind._0181_2023_wellerson_melhorias_na_escadaria_da_rua_guarani.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16949/ind._0255_2023_pessata_desentupir_rede_fluvial_na_rua_da_entrada_da_chacara_das_flores.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17000/ind._0285_2023_aninha_marilda_asfaltamento_das_ruas_do_triangulo_novo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17004/ind._0288_2023_wagner_buraco_em_via_-_bairro_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17006/ind._0290_2023_pracata_saliencia_em_ponte_-_bairro_copacabana.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17077/ind._0317_2023_guto_fiscalizacao_de_lote_abandonado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17103/ind._0325_2023_wagner_redutores_de_velocidade_no_bairro_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17175/ind.0355_2023_pessata_conclusao_de_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17407/ind._0441_2023_pessata_reinstalacao_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17425/ind._0447_2023_marilda_reforma_de_escadaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17426/ind._0448_2023_marilda_asfaltamento_de_rua.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17433/ind._0451_2023_fiota_calcamento.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17434/ind._0452_2023_fiota_astaltamento_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17475/ind._0471_2023_pessata_melhoria_na_rua_joaquim_machado_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17482/ind._0473_2023_pessata_calcamento_morros_comunidade_rural.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17487/ind._0476_2023_wagner_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17533/ind._0492_2023_pessata_calcamento_com_bloquete.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17534/ind._0493_2023_fiota_patrolamento_e_cascalhamento.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17535/ind._0494_2023_fiota_reconstrucao_de_meio_fio.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17541/ind.0498_2023_aninha_varias_solicitacoes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17542/ind.0499_2023_troca_de_postes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17571/ind.0504_2023_aninha_varias_solicitacoes_varios_bairros.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17579/ind.0508_2023_wagner_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17637/ind.0529_2023_marilda_casa_verde.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17638/ind.0530_2023_marilda_manutencao_de_praca_e_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17667/ind.0546_2023_wagner_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17778/ind.0567_2023_pessata_operacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17798/ind.0571_2023_ferrugem_erosao_vau-acu.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16296/req._0002_2023_aninha_e_osorio_retorno_de_obras_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16300/req._0003_2023_aninha_e_osorio_-_obras_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17416/req.0159.2023_aninha_emerson_calcamento.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17570/req.0175_2023_aninha_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17779/req.0207_2023_pessata_prot_afundamento_de_via.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H75"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>