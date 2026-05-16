--- v0 (2026-02-04)
+++ v1 (2026-05-16)
@@ -54,477 +54,477 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16327</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo providencias visando solucionar problema relacionado a poças d'água que se formam em frente ao nº 1.110 da rua Rua Joaquim Machado Guimarães, no bairro Rasa.</t>
   </si>
   <si>
     <t>16369</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>André Pessata, Aninha de Fizica, Dr. Wellerson Mayrink, Emerson Carvalho, Fiota, Guto Malta, Juquinha Santiago, Pracatá, Sérgio Ferrugem, Suellenn Fisioterapeuta, Wagner Gomides, Zé Osório, Zé Roberto Júnior</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, ao Departamento Nacional de Infraestrutura de Transportes (DNIT) e ao Departamento de Edificações e Estradas de Rodagem de Minas Gerais (DER-MG) a construção de redutor de velocidades em algumas estradas do Município.</t>
   </si>
   <si>
     <t>16380</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de mais dois redutores de velocidades na rua João Alves de Oliveira, no bairro Rasa, próximo à entrada do bairro Primavera.</t>
   </si>
   <si>
     <t>16385</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16385/ind._0065_2023_pracata_-_solicitando_providenciar_por_meio_do_demutran_tecnico_para_a_instalacao_de_redutor_de_velocidade_na_rua_teofilo_nascimento.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16385/ind._0065_2023_pracata_-_solicitando_providenciar_por_meio_do_demutran_tecnico_para_a_instalacao_de_redutor_de_velocidade_na_rua_teofilo_nascimento.pdf</t>
   </si>
   <si>
     <t>Solicitando providenciar, por meio do DEMUTRAN, técnico para a instalação de redutor de velocidade na rua Teófilo Nascimento</t>
   </si>
   <si>
     <t>16422</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação de faixa elevada de pedestre e instalação de sinalização vertical na creche Santíssima Trindade, no bairro Triângulo.</t>
   </si>
   <si>
     <t>16482</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação de redutor de velocidade rua Carlos Marques, bairro Palmeiras.</t>
   </si>
   <si>
     <t>16484</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16484/ind._0114_2023_wellerson_placas_de_identificacao_de_ruas_e_pintura_de_faixas_de_pedestres.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16484/ind._0114_2023_wellerson_placas_de_identificacao_de_ruas_e_pintura_de_faixas_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação das placas de identificação em todas as ruas do bairro Nova Almeida e pintura de faixas de pedestres em diversos locais da cidade, principalmente próximo às escolas</t>
   </si>
   <si>
     <t>16488</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16488/ind._0116_2023_wellerson_redutores_de_velocidade_vila_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16488/ind._0116_2023_wellerson_redutores_de_velocidade_vila_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação redutores de velocidade ou faixa elevada, próximo à quadra esportiva do bairro Vila Oliveira.</t>
   </si>
   <si>
     <t>16567</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo avaliar a possibilidade de diminuir o canteiro central, localizado no final da rua Santa Terezinha, no bairro Vila Alvarenga,</t>
   </si>
   <si>
     <t>16617</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16617/ind._0142_2023_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16617/ind._0142_2023_pracata.pdf</t>
   </si>
   <si>
     <t>Solicitando enviar ofício ao DER solicitando a instalação de redutor de velocidade na rodovia Ponte Nova – Viçosa, próximo à entrada do distrito do Vau-Açu.</t>
   </si>
   <si>
     <t>16618</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16618/ind._0143_2023_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16618/ind._0143_2023_pracata.pdf</t>
   </si>
   <si>
     <t>Requer providenciar por meio do DEMUTRAN estudo para melhorias no trânsito de veículos na rua Professor Raymundo Martiniano Ferreira, entre a empresa PonteNet e a sede da Superintendência Regional de Ensino.</t>
   </si>
   <si>
     <t>16706</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Aninha de Fizica, Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf</t>
   </si>
   <si>
     <t>Solicita intervenções na ponte que será inaugurada no distrito do Vau-Açu.</t>
   </si>
   <si>
     <t>16838</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16838/ind._0205_2023_wagner_sinalizacao_de_redutos_-_atambu.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16838/ind._0205_2023_wagner_sinalizacao_de_redutos_-_atambu.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER a colocação de sinalização vertical na entrada da comunidade atambu, tendo em vista a instalação recente de redutores de velocidade nesse trecho da via.</t>
   </si>
   <si>
     <t>16867</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de 3 redutores de velocidade na rua Joaquim Machado Guimarães, na parte baixa do trecho recém-asfaltado.</t>
   </si>
   <si>
     <t>17083</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17083/ind._0320_2023_pessata_placa_de_carga_e_descarga.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17083/ind._0320_2023_pessata_placa_de_carga_e_descarga.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de placa de “Carga e Descarga” na rua João Alves de Oliveira, n° 700, bairro Triângulo. Neste local existe uma oficina de balanças que precisa fazer carga e descarga em veículos, por isso a necessidade da placa, para garantir o bom funcionamento da oficina.</t>
   </si>
   <si>
     <t>17101</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17101/ind.0324_2023_wagner_placas_de_identificacao_no_bairro_paraiso.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17101/ind.0324_2023_wagner_placas_de_identificacao_no_bairro_paraiso.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo instalação de placas de identificação nas ruas do bairro Paraíso.</t>
   </si>
   <si>
     <t>17182</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executivo recapeamento asfáltico na pista de acostamento da av. Nossa Senhora das Graças, no bairro Guarapiranga.</t>
   </si>
   <si>
     <t>17184</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17184/ind.0360_2023_fiota__pintura_de_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17184/ind.0360_2023_fiota__pintura_de_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo pintura da faixa de pedestres existente no entroncamento da Av abdalla Felício com a rua Felisberto Leopoldo.</t>
   </si>
   <si>
     <t>17187</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de tapa-buracos ou recapeamento com massa asfáltica, bem como refazimento dos redutores de velocidade na rua Santa Terezinha, bairro Vila Alvarenga.</t>
   </si>
   <si>
     <t>17210</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17210/ind.0368_2023_wagner_pintura_de_redutores_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17210/ind.0368_2023_wagner_pintura_de_redutores_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio do Demutran, pintura de faixa de pedestre nos cruzamentos da rua Dom Bosco e Rua Dr. José Vieira Martins e das ruas  Dr. José Vieira Martins com a Av. Dr. José Mariano.</t>
   </si>
   <si>
     <t>17217</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17217/ind.0373_2023_pessata_conserto_tampao_de_rede_pluvial.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17217/ind.0373_2023_pessata_conserto_tampao_de_rede_pluvial.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMOB, efetuar troca de tampão de rede pluvial quebrado localizada à rua do Sorriso, em frente ao número 57, no bairro Ana Florência.</t>
   </si>
   <si>
     <t>17221</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17221/of._0374_2023_-_executivo_encaminha_pls_aprovados.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17221/of._0374_2023_-_executivo_encaminha_pls_aprovados.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo, por meio da SEMAM, serviços de roçagem e limpeza das margens da rua Rua Felisberto Leopoldo, bairro Santa Teresa, no trajeto que vai até o que o atacadão do Supermercado BH.</t>
   </si>
   <si>
     <t>17318</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo pintura do redutor de velocidades localizado à rua Getúlio Vargas, 818 - Triângulo, próximo à Escola Reinaldo Alves Costa.</t>
   </si>
   <si>
     <t>17321</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>Guto Malta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17321/indicacao_guto_26072023.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17321/indicacao_guto_26072023.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de placas proibindo parar e estacionar na rua Sebastião Francisco de Oliveira, em frente às casas geminadas, localizadas após o número 266, no bairro Guarapiranga.</t>
   </si>
   <si>
     <t>17492</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>Marilda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas na Rua Santo Antônio próximo ao nº 1233, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>17508</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de redutor de velocidade na José Alves Pereira, próximo ao número 511, no bairro Paraíso.</t>
   </si>
   <si>
     <t>17584</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17584/ind.0511_2023_pessata_-_tapa-buracos_felisberto_leopoldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17584/ind.0511_2023_pessata_-_tapa-buracos_felisberto_leopoldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a realização de operação tapa-buracos em toda extensão da rua Felisberto Leopoldo.</t>
   </si>
   <si>
     <t>17639</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf</t>
   </si>
   <si>
     <t>Solicita conserto de placas nas estradas rurais de ponte nova que se encontram danificadas (caída, quebrada, enferrujada), dificultando a leitura e identificação dos sinais de trânsito, o que faz com que os motoristas tenham dificuldade de encontrar o destino procurado e, também, diminuindo a segurança.</t>
   </si>
   <si>
     <t>17665</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias em trecho da  Av. Mário Martins de Freitas, próximo ao número 736 (Entrada do campo do Real Mineiro).</t>
   </si>
   <si>
     <t>17747</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17747/ind.0559_2023_retirada_de_entulhos_e_veiculos_em_via.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17747/ind.0559_2023_retirada_de_entulhos_e_veiculos_em_via.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo solução para problema de entulhos e carros deixados por vários dias na rua Dr. Roque Rodrigues da Cunha, próximo ao nº 41, no bairro Fortaleza.</t>
   </si>
   <si>
     <t>17949</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17949/ind.0609_2023_fiota_faixa_elevada_na_escola_rosario_do_pontal.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17949/ind.0609_2023_fiota_faixa_elevada_na_escola_rosario_do_pontal.pdf</t>
   </si>
   <si>
     <t>Requer instalar faixa elevada em frente à escola Rosário do Pontal.</t>
   </si>
   <si>
     <t>17418</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf</t>
   </si>
   <si>
     <t>Solicita encaminhamento de moção de agradecimento ao DER-MG pela instalação de redutor de velocidade na BR 262 que liga Ponte Nova a Belo Horizonte próximo ao Restaurante Pimenta.</t>
   </si>
   <si>
     <t>17385</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17385/req.0151_2023_aninha_-_melhorias_do_bairro_pacheco.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17385/req.0151_2023_aninha_-_melhorias_do_bairro_pacheco.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo informar quando serão feitas  melhorias no trânsito e instalação de redutores de velocidades nas ruas do bairro Pacheco.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -831,68 +831,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16385/ind._0065_2023_pracata_-_solicitando_providenciar_por_meio_do_demutran_tecnico_para_a_instalacao_de_redutor_de_velocidade_na_rua_teofilo_nascimento.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16484/ind._0114_2023_wellerson_placas_de_identificacao_de_ruas_e_pintura_de_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16488/ind._0116_2023_wellerson_redutores_de_velocidade_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16617/ind._0142_2023_pracata.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16618/ind._0143_2023_pracata.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16838/ind._0205_2023_wagner_sinalizacao_de_redutos_-_atambu.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17083/ind._0320_2023_pessata_placa_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17101/ind.0324_2023_wagner_placas_de_identificacao_no_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17184/ind.0360_2023_fiota__pintura_de_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17210/ind.0368_2023_wagner_pintura_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17217/ind.0373_2023_pessata_conserto_tampao_de_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17221/of._0374_2023_-_executivo_encaminha_pls_aprovados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17321/indicacao_guto_26072023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17584/ind.0511_2023_pessata_-_tapa-buracos_felisberto_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17747/ind.0559_2023_retirada_de_entulhos_e_veiculos_em_via.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17949/ind.0609_2023_fiota_faixa_elevada_na_escola_rosario_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17385/req.0151_2023_aninha_-_melhorias_do_bairro_pacheco.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16327/ind._0030_2023_wagner_pocas_dagua_na_rua_joaquim_m._guimaraes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16369/ind._0051_2023_vereadores_colocacao_de_redutores_de_velocidade_ou_radares.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16380/ind._0060_2023_pessata_redutos_de_velocidade_na_rua_joao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16385/ind._0065_2023_pracata_-_solicitando_providenciar_por_meio_do_demutran_tecnico_para_a_instalacao_de_redutor_de_velocidade_na_rua_teofilo_nascimento.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16422/ind._0081_2023_wagner_creche_santissima_trindade.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16482/ind._0112_2023_wellerson_-_redutor_de_velocidade_na_rua_carlos_marques.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16484/ind._0114_2023_wellerson_placas_de_identificacao_de_ruas_e_pintura_de_faixas_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16488/ind._0116_2023_wellerson_redutores_de_velocidade_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16567/ind._0128_2023_osorio_dimunuicao_canteiro_central_da_v._alvarenga.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16617/ind._0142_2023_pracata.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16618/ind._0143_2023_pracata.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16706/ind._0165_2023_osorio_e_aninha_inauguracao_de_ponte_no_vau_acu.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16838/ind._0205_2023_wagner_sinalizacao_de_redutos_-_atambu.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16867/ind._0211_2023_pessata_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17083/ind._0320_2023_pessata_placa_de_carga_e_descarga.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17101/ind.0324_2023_wagner_placas_de_identificacao_no_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17184/ind.0360_2023_fiota__pintura_de_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17187/ind.0363_2023_pessata_melhorias_na_rua_santa_terezinha_-_vila_alvarenga.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17210/ind.0368_2023_wagner_pintura_de_redutores_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17217/ind.0373_2023_pessata_conserto_tampao_de_rede_pluvial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17221/of._0374_2023_-_executivo_encaminha_pls_aprovados.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17318/ind.0389_2023_aninha_pintura_de_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17321/indicacao_guto_26072023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17508/ind._0484_2023_pracata_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17584/ind.0511_2023_pessata_-_tapa-buracos_felisberto_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17639/ind.0531_2023_pessata_-_reforma_de_placas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17665/ind.0545_2023_pessata_melhoria_em_trecho_de_rodovia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17747/ind.0559_2023_retirada_de_entulhos_e_veiculos_em_via.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17949/ind.0609_2023_fiota_faixa_elevada_na_escola_rosario_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17418/mocao_11.2023_aninha_agradecimento_ao_der-mg.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17385/req.0151_2023_aninha_-_melhorias_do_bairro_pacheco.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="222" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="221.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>