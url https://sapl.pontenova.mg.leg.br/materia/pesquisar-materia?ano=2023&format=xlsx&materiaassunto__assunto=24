--- v0 (2026-02-04)
+++ v1 (2026-05-18)
@@ -54,495 +54,495 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16297</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>André Pessata</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16297/ind._0009_2023_andre_limeza_e_capina_da_rua_felisberto_leopoldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16297/ind._0009_2023_andre_limeza_e_capina_da_rua_felisberto_leopoldo.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e capina ao longo da rua Felisberto Leopoldo e do abrigo do ponto de ônibus no Gavetão.</t>
   </si>
   <si>
     <t>16302</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Wagner Gomides</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16302/ind._0012_2023_wagner_limpeza_e_capina_na_rua_dalvo_de_oliveira_benfeito.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16302/ind._0012_2023_wagner_limpeza_e_capina_na_rua_dalvo_de_oliveira_benfeito.pdf</t>
   </si>
   <si>
     <t>Solicita capina e limpeza na escadaria Minas Gerais que dá acesso ao bairro Dalvo de Oliveira Benfeito.</t>
   </si>
   <si>
     <t>16349</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Aninha de Fizica</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16349/ind._0039_2023_aninha_-_capina_e_limpeza_da_estrada_que_liga_pacheco_ao_dalvo_de_o._bemfeito.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16349/ind._0039_2023_aninha_-_capina_e_limpeza_da_estrada_que_liga_pacheco_ao_dalvo_de_o._bemfeito.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina e limpeza da estrada que liga a rua Guanabara, no bairro Pacheco, ao Conjunto Habitacional Dalvo de Oliveira Bemfeito.</t>
   </si>
   <si>
     <t>16383</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Sérgio Ferrugem</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16383/ind._0063_2023_ferrugem_solicitando_providenciar_por_meio_da_secretaria_competente_limpeza_e_capina_proximo_a_capela-velorio_do_bairro_de_fatima.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16383/ind._0063_2023_ferrugem_solicitando_providenciar_por_meio_da_secretaria_competente_limpeza_e_capina_proximo_a_capela-velorio_do_bairro_de_fatima.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar por meio da secretaria competente limpeza e capina próximo à capela-velório do bairro de Fátima.</t>
   </si>
   <si>
     <t>16384</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16384/ind._0064_2023_aninha_-_solicitando_providenciar_melhorias_no_trecho_da_rua_felisberto_leopoldo_que_da_acesso_ao_presidio_que_esta_em_pessimas_condicoes.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16384/ind._0064_2023_aninha_-_solicitando_providenciar_melhorias_no_trecho_da_rua_felisberto_leopoldo_que_da_acesso_ao_presidio_que_esta_em_pessimas_condicoes.pdf</t>
   </si>
   <si>
     <t>Solicitando providenciar melhorias no trecho da rua Felisberto Leopoldo que dá acesso ao presídio, que está em péssimas condições.</t>
   </si>
   <si>
     <t>16394</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16394/ind._0066_2023_pessata_instalacao_de_1_um_container_na_rua_santo_antonio_proximo_ao_no_601_bairro_santo_antonio_i.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16394/ind._0066_2023_pessata_instalacao_de_1_um_container_na_rua_santo_antonio_proximo_ao_no_601_bairro_santo_antonio_i.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de 1 (um) container para coleta de lixo na rua Santo Antônio I, próximo ao nº 601, bairro Santo Antônio I.</t>
   </si>
   <si>
     <t>16406</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Pracatá</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16406/ind._0071_2023_pracata_-_solicitando_providenciar_por_meio_da_secretaria_competente_capina_e_limpeza_da_praca_localizada_na_av._orion_bairro_cidade_nova.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16406/ind._0071_2023_pracata_-_solicitando_providenciar_por_meio_da_secretaria_competente_capina_e_limpeza_da_praca_localizada_na_av._orion_bairro_cidade_nova.pdf</t>
   </si>
   <si>
     <t>Providenciar por meio da secretaria competente capina e limpeza da praça localizada na Av. Orion, bairro Cidade Nova.</t>
   </si>
   <si>
     <t>16429</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16429/ind._0086_2023_pessata_limpeza_da_academia_na_rua_santo_antonio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16429/ind._0086_2023_pessata_limpeza_da_academia_na_rua_santo_antonio.pdf</t>
   </si>
   <si>
     <t>Requer roçada do gramado, com fins de aparar a grama, capina em volta dos equipamentos e limpeza da área da academia ao ar livre na rua Santo Antônio (Volta da Banana), bairro Santo Antônio I.</t>
   </si>
   <si>
     <t>16491</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16491/ind._0118_2023_wagner_-_limpeza_de_lote_na_rua_mal._deodoro.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16491/ind._0118_2023_wagner_-_limpeza_de_lote_na_rua_mal._deodoro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo limpeza de lote vago na rua Marechal Deodoro, próximo ao número 254, no bairro Palmeiras.</t>
   </si>
   <si>
     <t>16562</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16562/ind._0123_2023_andre_colocar_container_na_rua_joao_alves_de_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16562/ind._0123_2023_andre_colocar_container_na_rua_joao_alves_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita colocar container na rua João Alves de Oliveira, em área livre próximo ao n° 1.374, onde a lixeira, improvisada pelos moradores, é pequena e está sempre trazendo transtornos devido a grande quantidade de lixo no local.</t>
   </si>
   <si>
     <t>16566</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Zé Osório</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16566/ind._0127_2023_osorio_capina_e_limpeza_av._joao_evangelista_de_almeida.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16566/ind._0127_2023_osorio_capina_e_limpeza_av._joao_evangelista_de_almeida.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina e limpeza e notificação de proprietários para que seja feito passeio no lado direito da via, no sentido Belo Horizonte, da Av. João Evangelista de Almeida, no trecho que vai da Churrascaria Pedregal à entrada do bairro Vale Suiço.</t>
   </si>
   <si>
     <t>16577</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Fiota</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16577/ind._0131_2023_fiota_capina_e_limpeza_do_bairro_fortaleza.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16577/ind._0131_2023_fiota_capina_e_limpeza_do_bairro_fortaleza.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina e limpeza das ruas do bairro Fortaleza.</t>
   </si>
   <si>
     <t>16578</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16578/ind._0132_2023_fiota_poda_das_arvores_na_comunidade_do_pontal.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16578/ind._0132_2023_fiota_poda_das_arvores_na_comunidade_do_pontal.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo poda das árvores localizadas nas ruas do Distrito do Pontal.</t>
   </si>
   <si>
     <t>16621</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16621/ind._0146_2023_pracata.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16621/ind._0146_2023_pracata.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da SEMAM, capina e limpeza da rua Sinesio Moreira dos Santos, bairro Guarapiranga.</t>
   </si>
   <si>
     <t>16687</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16687/ind._0162_2023_wagner_limpeza_de_terreno_abaixo_da_rua_antonio_teixeira_-_b._s._geraldo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16687/ind._0162_2023_wagner_limpeza_de_terreno_abaixo_da_rua_antonio_teixeira_-_b._s._geraldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao executivo limpeza da área localizada entre a rua Antônio Teixeira, no bairro São Geraldo e a Av. João Evangelista de Almeida,</t>
   </si>
   <si>
     <t>16775</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Guto Malta</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16775/ind._0188_2023_guto_melhorias_para_a_rua_geraldo_ferreira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16775/ind._0188_2023_guto_melhorias_para_a_rua_geraldo_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo limpeza e disponibilização de um varredor para a rua Geraldo Ferreira, no bairro Triângulo Novo, bem como a colocação de contêiner de lixo, nessa via,, próximo ao nº 45.</t>
   </si>
   <si>
     <t>16823</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16823/ind._0194_2023_aninha_-_limpeza_e_capina_no_bairro_santa_tereza.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16823/ind._0194_2023_aninha_-_limpeza_e_capina_no_bairro_santa_tereza.pdf</t>
   </si>
   <si>
     <t>Solicita providenciar, por meio da Secretaria competente, limpeza, capina e retirada de entulho das ruas do bairro Santa Tereza.</t>
   </si>
   <si>
     <t>16825</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16825/ind._0195_2023_aninha_-_vistoria_de_arvore.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16825/ind._0195_2023_aninha_-_vistoria_de_arvore.pdf</t>
   </si>
   <si>
     <t>Solicitando providenciar, por meio da SEMAM, vistoria para avaliação das condições de árvore localizada próximo ao nº 600 da rua Guanabara.</t>
   </si>
   <si>
     <t>16869</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16869/ind._0213_2023_wagner_conteiner_av._abdalla_felicio.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16869/ind._0213_2023_wagner_conteiner_av._abdalla_felicio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de um contêiner de lixo na Av. Abdalla Felício, próximo ao número 42, no bairro Centro.</t>
   </si>
   <si>
     <t>16919</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf</t>
   </si>
   <si>
     <t>Solicita, por meio da Secretaria competente, operação de capina e limpeza na pista de caminhada que vai dos bairros Santo Antônio até a Rasa. Ainda, solicita tapar um buraco que existe nesta pista, causando grande risco aos pedestres.</t>
   </si>
   <si>
     <t>16920</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16920/ind._0247_2023_wagner_caqpina_e_limpeza_do_bairro_antarville.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16920/ind._0247_2023_wagner_caqpina_e_limpeza_do_bairro_antarville.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo efetuar, por meio da SEMAM, capina no bairro Antarville.</t>
   </si>
   <si>
     <t>17054</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17054/ind._0309_2023_pessata_capina_e_limpeza_rua_milton_pires_de_paula.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17054/ind._0309_2023_pessata_capina_e_limpeza_rua_milton_pires_de_paula.pdf</t>
   </si>
   <si>
     <t>Solicita realizar capina e limpeza na rua Milton Pires de Paula, bairro Fortaleza, próximo ao nº 220.</t>
   </si>
   <si>
     <t>17073</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17073/ind._0316_2023_pessata_fiscalizacao_de_lote_abandonado.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17073/ind._0316_2023_pessata_fiscalizacao_de_lote_abandonado.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo fiscalizar lote abandonado localizado à rua Sargaços, ao lado do número 435, no bairro Rasa.</t>
   </si>
   <si>
     <t>17171</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17171/ind.0352_2023_pessata_limpeza_de_ponto_de_onibus.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17171/ind.0352_2023_pessata_limpeza_de_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina, roçada e limpeza de mato no ponto de ônibus localizado na entrada do bairro Santa Teresa (Gavetão).</t>
   </si>
   <si>
     <t>17173</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17173/ind.0353_2023_pessata_capina_e_limpeza_de_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17173/ind.0353_2023_pessata_capina_e_limpeza_de_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo capina e limpeza em academia ao ar livre localizada na rua Caraíbas, bairro Palmeirense.</t>
   </si>
   <si>
     <t>17322</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17322/ind.0393_2023_guto_problemas_com_bueiro_sem_grade_e_com_acumulo_de_lixo.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17322/ind.0393_2023_guto_problemas_com_bueiro_sem_grade_e_com_acumulo_de_lixo.pdf</t>
   </si>
   <si>
     <t>Limpeza e colocação de grade no bueiro localizado à Av. Dr. José  Mariano, próximo ao número 641, no bairro Palmeiras.</t>
   </si>
   <si>
     <t>17392</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ao Executiva limpeza e colocação de tampa em bueiro localizado à Av. Caetano Marinho, 226, Centro- em frente à Agência dos Correios.</t>
   </si>
   <si>
     <t>17423</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>Marilda da Silva</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17423/ind._0446_2023_marilda_colocacao_de_conteiner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17423/ind._0446_2023_marilda_colocacao_de_conteiner.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a colocação de container na rua Santo Antônio, próximo ao nº 1.217, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>17459</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Solicita ao Executivo melhorias na Comunidade do Ribeirão Mara Cães.</t>
   </si>
   <si>
     <t>17460</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17460/ind._0462_2023_pessata_limpeza_de_canaletas.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17460/ind._0462_2023_pessata_limpeza_de_canaletas.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo limpeza nas canaletas e bueiros da cidade.</t>
   </si>
   <si>
     <t>17461</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17461/ind._0463_2023_pessata_melhorias_na_alameda_triangulo_verde.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17461/ind._0463_2023_pessata_melhorias_na_alameda_triangulo_verde.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo serviço de limpeza, capina e varrição adequada da Alameda Triângulo Verde, no bairro Rasa.</t>
   </si>
   <si>
     <t>17489</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17489/ind._0478_2023_marilda_multirao_de_limpeza.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17489/ind._0478_2023_marilda_multirao_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a realização semanal de mutirões de limpeza para retirada de resíduos acumulados nos locais onde há maior aglomeração de pessoas em situação de rua.</t>
   </si>
   <si>
     <t>17492</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de quebra-molas na Rua Santo Antônio próximo ao nº 1233, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>17540</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17540/ind._0497_2023_wagner_servico_de_capina_e_limpeza_no_bairro_cidade_da_serra..pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17540/ind._0497_2023_wagner_servico_de_capina_e_limpeza_no_bairro_cidade_da_serra..pdf</t>
   </si>
   <si>
     <t>Solicita serviço de capina e limpeza no bairro Cidade da Serra.</t>
   </si>
   <si>
     <t>17544</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Dr. Wellerson Mayrink</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17544/ind.0501_2023_aninha_-_conteniner.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17544/ind.0501_2023_aninha_-_conteniner.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo a recolocação de contêiner na rua Murilo de Oliveira Leite.</t>
   </si>
   <si>
     <t>17577</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17577/ind.0506_2023_wagner_melhorias_para_a_praca_da_vila_oliveira.pdf</t>
+    <t>http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17577/ind.0506_2023_wagner_melhorias_para_a_praca_da_vila_oliveira.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias para a praça do bairro Vila Oliveira.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -849,68 +849,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16297/ind._0009_2023_andre_limeza_e_capina_da_rua_felisberto_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16302/ind._0012_2023_wagner_limpeza_e_capina_na_rua_dalvo_de_oliveira_benfeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16349/ind._0039_2023_aninha_-_capina_e_limpeza_da_estrada_que_liga_pacheco_ao_dalvo_de_o._bemfeito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16383/ind._0063_2023_ferrugem_solicitando_providenciar_por_meio_da_secretaria_competente_limpeza_e_capina_proximo_a_capela-velorio_do_bairro_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16384/ind._0064_2023_aninha_-_solicitando_providenciar_melhorias_no_trecho_da_rua_felisberto_leopoldo_que_da_acesso_ao_presidio_que_esta_em_pessimas_condicoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16394/ind._0066_2023_pessata_instalacao_de_1_um_container_na_rua_santo_antonio_proximo_ao_no_601_bairro_santo_antonio_i.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16406/ind._0071_2023_pracata_-_solicitando_providenciar_por_meio_da_secretaria_competente_capina_e_limpeza_da_praca_localizada_na_av._orion_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16429/ind._0086_2023_pessata_limpeza_da_academia_na_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16491/ind._0118_2023_wagner_-_limpeza_de_lote_na_rua_mal._deodoro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16562/ind._0123_2023_andre_colocar_container_na_rua_joao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16566/ind._0127_2023_osorio_capina_e_limpeza_av._joao_evangelista_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16577/ind._0131_2023_fiota_capina_e_limpeza_do_bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16578/ind._0132_2023_fiota_poda_das_arvores_na_comunidade_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16621/ind._0146_2023_pracata.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16687/ind._0162_2023_wagner_limpeza_de_terreno_abaixo_da_rua_antonio_teixeira_-_b._s._geraldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16775/ind._0188_2023_guto_melhorias_para_a_rua_geraldo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16823/ind._0194_2023_aninha_-_limpeza_e_capina_no_bairro_santa_tereza.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16825/ind._0195_2023_aninha_-_vistoria_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16869/ind._0213_2023_wagner_conteiner_av._abdalla_felicio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16920/ind._0247_2023_wagner_caqpina_e_limpeza_do_bairro_antarville.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17054/ind._0309_2023_pessata_capina_e_limpeza_rua_milton_pires_de_paula.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17073/ind._0316_2023_pessata_fiscalizacao_de_lote_abandonado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17171/ind.0352_2023_pessata_limpeza_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17173/ind.0353_2023_pessata_capina_e_limpeza_de_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17322/ind.0393_2023_guto_problemas_com_bueiro_sem_grade_e_com_acumulo_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17423/ind._0446_2023_marilda_colocacao_de_conteiner.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17460/ind._0462_2023_pessata_limpeza_de_canaletas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17461/ind._0463_2023_pessata_melhorias_na_alameda_triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17489/ind._0478_2023_marilda_multirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17540/ind._0497_2023_wagner_servico_de_capina_e_limpeza_no_bairro_cidade_da_serra..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17544/ind.0501_2023_aninha_-_conteniner.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17577/ind.0506_2023_wagner_melhorias_para_a_praca_da_vila_oliveira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16297/ind._0009_2023_andre_limeza_e_capina_da_rua_felisberto_leopoldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16302/ind._0012_2023_wagner_limpeza_e_capina_na_rua_dalvo_de_oliveira_benfeito.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16349/ind._0039_2023_aninha_-_capina_e_limpeza_da_estrada_que_liga_pacheco_ao_dalvo_de_o._bemfeito.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16383/ind._0063_2023_ferrugem_solicitando_providenciar_por_meio_da_secretaria_competente_limpeza_e_capina_proximo_a_capela-velorio_do_bairro_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16384/ind._0064_2023_aninha_-_solicitando_providenciar_melhorias_no_trecho_da_rua_felisberto_leopoldo_que_da_acesso_ao_presidio_que_esta_em_pessimas_condicoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16394/ind._0066_2023_pessata_instalacao_de_1_um_container_na_rua_santo_antonio_proximo_ao_no_601_bairro_santo_antonio_i.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16406/ind._0071_2023_pracata_-_solicitando_providenciar_por_meio_da_secretaria_competente_capina_e_limpeza_da_praca_localizada_na_av._orion_bairro_cidade_nova.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16429/ind._0086_2023_pessata_limpeza_da_academia_na_rua_santo_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16491/ind._0118_2023_wagner_-_limpeza_de_lote_na_rua_mal._deodoro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16562/ind._0123_2023_andre_colocar_container_na_rua_joao_alves_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16566/ind._0127_2023_osorio_capina_e_limpeza_av._joao_evangelista_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16577/ind._0131_2023_fiota_capina_e_limpeza_do_bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16578/ind._0132_2023_fiota_poda_das_arvores_na_comunidade_do_pontal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16621/ind._0146_2023_pracata.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16687/ind._0162_2023_wagner_limpeza_de_terreno_abaixo_da_rua_antonio_teixeira_-_b._s._geraldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16775/ind._0188_2023_guto_melhorias_para_a_rua_geraldo_ferreira.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16823/ind._0194_2023_aninha_-_limpeza_e_capina_no_bairro_santa_tereza.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16825/ind._0195_2023_aninha_-_vistoria_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16869/ind._0213_2023_wagner_conteiner_av._abdalla_felicio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16919/ind._0246_2023_pessata_capina_e_limpeza_na_pista_de_caminhada_do_santo_antonio_ate_a_rasa.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/16920/ind._0247_2023_wagner_caqpina_e_limpeza_do_bairro_antarville.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17054/ind._0309_2023_pessata_capina_e_limpeza_rua_milton_pires_de_paula.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17073/ind._0316_2023_pessata_fiscalizacao_de_lote_abandonado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17171/ind.0352_2023_pessata_limpeza_de_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17173/ind.0353_2023_pessata_capina_e_limpeza_de_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17322/ind.0393_2023_guto_problemas_com_bueiro_sem_grade_e_com_acumulo_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17423/ind._0446_2023_marilda_colocacao_de_conteiner.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17460/ind._0462_2023_pessata_limpeza_de_canaletas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17461/ind._0463_2023_pessata_melhorias_na_alameda_triangulo_verde.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17489/ind._0478_2023_marilda_multirao_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17492/ind._0479_2023_marilda_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17540/ind._0497_2023_wagner_servico_de_capina_e_limpeza_no_bairro_cidade_da_serra..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17544/ind.0501_2023_aninha_-_conteniner.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontenova.mg.leg.br/media/sapl/public/materialegislativa/2023/17577/ind.0506_2023_wagner_melhorias_para_a_praca_da_vila_oliveira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="228" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="226.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>